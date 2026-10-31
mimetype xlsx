--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Finansų rinkos dalyvis arba asmuo, kuriam taikyta poveikio priemonė</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Sprendimo (nutarimo) priėmimo data / Administracinio susitarimo pasirašymo data</t>
   </si>
   <si>
     <t>Teisės aktų pažeidimai</t>
   </si>
   <si>
     <t>Poveikio priemonė</t>
   </si>
   <si>
     <t>Skundai dėl taikytos poveikio priemonės / Sudarytas administracinis susitarimas</t>
   </si>
   <si>
     <t>Luminor Bank AS Lietuvos skyrius, 304870069</t>
   </si>
   <si>
-    <t>Bankas, Vartojimo kredito davėjas</t>
+    <t>Bankas, Vartojimo kredito davėjas, Draudimo tarpininkas</t>
   </si>
   <si>
     <t>2021-06-03</t>
   </si>
   <si>
     <t>Mokėjimų įstatymo 29 straipsnio 1 dalis, 33 straipsnio 2-4 dalys, 38 straipsnio 1 dalis, 57 straipsnio 2 dalis</t>
   </si>
   <si>
     <t>Bauda: 350000 €</t>
   </si>
   <si>
     <t>2020-12-17</t>
   </si>
   <si>
     <t xml:space="preserve">Su nekilnojamuoju turtu susijusio kredito įstatymo 23 straipsnio 1 dalis ir 3 dalies 4 punktas. </t>
   </si>
   <si>
     <t>Bauda: 150000 €</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>