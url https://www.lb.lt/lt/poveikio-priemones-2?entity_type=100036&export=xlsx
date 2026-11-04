--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
   <si>
     <t>Finansų rinkos dalyvis arba asmuo, kuriam taikyta poveikio priemonė</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Sprendimo (nutarimo) priėmimo data / Administracinio susitarimo pasirašymo data</t>
   </si>
   <si>
     <t>Teisės aktų pažeidimai</t>
   </si>
   <si>
     <t>Poveikio priemonė</t>
   </si>
   <si>
     <t>Skundai dėl taikytos poveikio priemonės / Sudarytas administracinis susitarimas</t>
   </si>
   <si>
     <t>"Paysera LT", UAB, 300060819</t>
   </si>
   <si>
     <t>Tarpusavio skolinimo platformos operatorius, Valiutos keityklos operatorius, Vartojimo kredito davėjas, Elektroninių pinigų įstaiga</t>
   </si>
   <si>
@@ -459,50 +459,53 @@
     <t>2021-11-25</t>
   </si>
   <si>
     <t>Bankų įstatymo 47 straipsnio 2 dalis; Vidaus kontrolės ir rizikos vertinimo (valdymo) organizavimo nuostatų, patvirtintų Lietuvos banko valdybos 2008 m. rugsėjo 25 d. nutarimu Nr. 149 „Dėl Vidaus kontrolės ir rizikos vertinimo (valdymo) organizavimo nuostatų“, 8.4, 8.6 ir 8.9 papunkčiai, 12 ir 13 punktai, 17.2.2 papunktis, 18, 28, 35 ir 36 punktai, 37.1 ir 39.1 papunkčiai, 54 punktas; Tikėtinų kredito nuostolių apskaičiavimo reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2018 m. kovo 13 d. nutarimu Nr. 03-39 „Dėl Tikėtinų kredito nuostolių apskaičiavimo reikalavimų aprašo patvirtinimo“, 14, 24, 25, 37 ir 38 punktai, 44.9.8 ir 44.10 papunkčiai</t>
   </si>
   <si>
     <t>Kooperatinė bendrovė ARKU kredito unija, 112043658</t>
   </si>
   <si>
     <t>2021-11-15</t>
   </si>
   <si>
     <t>Kredito unijų įstatymo 25 straipsnio 3 dalies 5 ir 6 punktai; Vidaus kontrolės ir rizikos vertinimo (valdymo) organizavimo nuostatų, patvirtintų Lietuvos banko valdybos 2014 m. vasario 6 d. nutarimu Nr. 03-25 „Dėl Kredito unijų vidaus kontrolės ir rizikos vertinimo (valdymo) organizavimo nuostatų patvirtinimo" 3.1, 3.2, 3.4, 8.2, 8.9, 9.3, 9.5, 19.3, 34.4, 37.14, 37.8, 37.15, 37.18, 39.3 ir 39.5 papunkčiai, 22, 26, 48 punktas; Finansų įstaigų įstatymo 31 straipsnio 3 dalies 2 punktas, 31 straipsnio 6 dalis; Atsakingojo skolinimo nuostatų, patvirtintų Lietuvos banko valdybos 2011 m. rugsėjo 1 d. nutarimu Nr. 03-144 „Dėl Atsakingojo skolinimo nuostatų“ 18 punktas, 32.4 papunktis bei 33 punktas; Kredito unijų paskolų vertinimo taisyklių, patvirtintų Lietuvos banko valdybos 2009 m. kovo 26 d. nutarimu Nr. 38 „Dėl Kredito unijų paskolų vertinimo taisyklių patvirtinimo“ 27 punktas</t>
   </si>
   <si>
     <t>2021-09-16</t>
   </si>
   <si>
     <t>Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 14 straipsnio 3 dalies 1 ir 2 punkai, 14 straipsnio 5 dalis, 12 straipsnio 3 dalis, 9 straipsnio 16 dalis, 16 straipsnio 2 dalis, 17 straipsnis, 29 straipsnio 1 dalies 4 punktas, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17, 35 ir 37 punktai, 40.4 papunktis, 65, 66 ir 67 punktai, 70.1 ir 70.2 papunkčiai</t>
   </si>
   <si>
     <t>Įspėjimas, Bauda: 300000 €</t>
   </si>
   <si>
     <t>Luminor Bank AS Lietuvos skyrius, 304870069</t>
+  </si>
+  <si>
+    <t>Bankas, Vartojimo kredito davėjas, Draudimo tarpininkas</t>
   </si>
   <si>
     <t>2021-06-03</t>
   </si>
   <si>
     <t>Mokėjimų įstatymo 29 straipsnio 1 dalis, 33 straipsnio 2-4 dalys, 38 straipsnio 1 dalis, 57 straipsnio 2 dalis</t>
   </si>
   <si>
     <t>Bauda: 350000 €</t>
   </si>
   <si>
     <t>2020-12-17</t>
   </si>
   <si>
     <t xml:space="preserve">Su nekilnojamuoju turtu susijusio kredito įstatymo 23 straipsnio 1 dalis ir 3 dalies 4 punktas. </t>
   </si>
   <si>
     <t>Bauda: 150000 €</t>
   </si>
   <si>
     <t>UAB „Credit Service“ , 302431575</t>
   </si>
   <si>
     <t>2020-12-14</t>
   </si>
@@ -915,51 +918,51 @@
   <si>
     <t>Vartojimo kredito įstatymo 17 straipsnio 1 dalis, 25(3) straipsnio 6 dalis</t>
   </si>
   <si>
     <t>2017-06-05</t>
   </si>
   <si>
     <t>Vartojimo kredito įstatymo 11 straipsnio 8 dalis</t>
   </si>
   <si>
     <t>Bauda: 1552 €</t>
   </si>
   <si>
     <t>Kredito unija „DELTA“, 212046420</t>
   </si>
   <si>
     <t>2017-05-15</t>
   </si>
   <si>
     <t xml:space="preserve">Kredito unijų įstatymo 44 straipsnio 1 dalies 1 ir 4 punktai, 34 straipsnio 1 punktas, Kredito unijų veiklos riziką ribojančių normatyvų 3 punktas ir 4.1 papunktis, , Kredito unijų veiklos riziką ribojančių normatyvų 3 punktas ir 4.1 papunktis, Lietuvos banko valdybos 2008 m. gruodžio 16 d. nutarimo Nr. 201 „Dėl kredito unijų veiklos riziką ribojančių normatyvų“ 2 punktas  </t>
   </si>
   <si>
     <t> UAB „Bendras finansavimas“, 303259527</t>
   </si>
   <si>
-    <t>Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Sutelktinio finansavimo paslaugų teikėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Kredito, susijusio su nekilnojamuoju turtu, davėjas</t>
+    <t>Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Sutelktinio finansavimo paslaugų teikėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Elektroninių pinigų įstaiga</t>
   </si>
   <si>
     <t>2017-03-06</t>
   </si>
   <si>
     <t xml:space="preserve">Vartojimo kredito įstatymo 11 straipsnio 2 dalies 3, 6, 7, 8 ir 14(1)punktai, 17 straipsnio 1 dalis, 21 straipsnio 2 dalies 1 ir 2 punktai, 25(3) straipsnio 3 ir 6 dalys
 </t>
   </si>
   <si>
     <t>„Swedbank lizingas“, UAB , 111568069</t>
   </si>
   <si>
     <t>2017-01-30</t>
   </si>
   <si>
     <t>Vartojimo kredito įstatymo 8 straipsnis</t>
   </si>
   <si>
     <t>2017-01-23</t>
   </si>
   <si>
     <t>Bauda: 44094 €</t>
   </si>
   <si>
     <t>UAB „S. IMPERIJA Creditor.lt“, 302458437</t>
@@ -967,60 +970,60 @@
   <si>
     <t>2017-01-02</t>
   </si>
   <si>
     <t>Vartojimo kredito įstatymo Nr. XI-1253 1, 2, 3, 4, 5, 6, 8, 9, 11, 15, 16, 17, 20, 21, 22, 23, 24, 27, 28, 29, 31, 33, 34, 35, 36, 37, 38, 40 straipsnių, trečiojo ir penktojo skirsnių pavadinimų ir 1, 2 priedų pakeitimo ir Įstatymo papildymo 11-1, 14-1, 21-1, 22-1, 22-2, 23-1, 25-1 straipsniais ir penktuoju-1 skirsniu įstatymo 41 straipsnio 6 dalis</t>
   </si>
   <si>
     <t>UAB VIA SMS LT, 302528348</t>
   </si>
   <si>
     <t>2016-09-26</t>
   </si>
   <si>
     <t>UAB „BLIC KREDITAS“, 302439757</t>
   </si>
   <si>
     <t>UAB „Paskolų partneriai“, 303086388</t>
   </si>
   <si>
     <t>UAB „SMS Finance group“, 302681721</t>
   </si>
   <si>
     <t>UAB „EKSPRES KREDITAS“, 302125532</t>
   </si>
   <si>
+    <t>UAB „Paskola šiandien“, 301794659</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito įstatymo 23 straipsnio 1 d., Vartojimo kredito įstatymo Nr. XI-1253 1, 2, 3, 4, 5, 6, 8, 9, 11, 15, 16, 17, 20, 21, 22, 23, 24, 27, 28, 29, 31, 33, 34, 35, 36, 37, 38, 40 straipsnių, trečiojo ir penktojo skirsnių pavadinimų ir 1, 2 priedų pakeitimo ir Įstatymo papildymo 11-1, 14-1, 21-1, 22-1, 22-2, 23-1, 25-1 straipsniais ir penktuoju-1 skirsniu įstatymo 41 straipsnio 6 dalis, Vartojimo kredito davėjų ir tarpusavio skolinimo platformos operatorių privalomos informacijos teikimo Lietuvos bankui taisyklių, patvirtintų Lietuvos banko valdybos 2012 m. gruodžio 6 d. nutarimu Nr. 03-248, 7.1 ir 7.2 papunkčiai.</t>
+  </si>
+  <si>
+    <t>UAB Creddy Finance OU Lietuvos filialas, 303503351</t>
+  </si>
+  <si>
     <t>UAB „Lendumus“, 303286435</t>
-  </si>
-[...7 lines deleted...]
-    <t>Vartojimo kredito įstatymo 23 straipsnio 1 d., Vartojimo kredito įstatymo Nr. XI-1253 1, 2, 3, 4, 5, 6, 8, 9, 11, 15, 16, 17, 20, 21, 22, 23, 24, 27, 28, 29, 31, 33, 34, 35, 36, 37, 38, 40 straipsnių, trečiojo ir penktojo skirsnių pavadinimų ir 1, 2 priedų pakeitimo ir Įstatymo papildymo 11-1, 14-1, 21-1, 22-1, 22-2, 23-1, 25-1 straipsniais ir penktuoju-1 skirsniu įstatymo 41 straipsnio 6 dalis, Vartojimo kredito davėjų ir tarpusavio skolinimo platformos operatorių privalomos informacijos teikimo Lietuvos bankui taisyklių, patvirtintų Lietuvos banko valdybos 2012 m. gruodžio 6 d. nutarimu Nr. 03-248, 7.1 ir 7.2 papunkčiai.</t>
   </si>
   <si>
     <t>2016-09-12</t>
   </si>
   <si>
     <t>Bauda: 9093 €</t>
   </si>
   <si>
     <t>Bauda: 737 €</t>
   </si>
   <si>
     <t>2016-08-23</t>
   </si>
   <si>
     <t>Bauda: 212 €</t>
   </si>
   <si>
     <t>Luminor Lizingas UAB, 111667277</t>
   </si>
   <si>
     <t>Bauda: 5562 €</t>
   </si>
   <si>
     <t>Kauno kredito unija, 112046615</t>
   </si>
@@ -1098,79 +1101,79 @@
   <si>
     <t>Pateiktas skundas (Patenkintas)</t>
   </si>
   <si>
     <t>2016-03-08</t>
   </si>
   <si>
     <t>2009 m. rugsėjo 16 d. Europos Parlamento ir Tarybos Reglamento (EB) Nr. 924/2009 dėl tarptautinių mokėjimų Bendrijoje, panaikinančio Reglamentą (EB) Nr. 2560/2001, 3 straipsnio 1 dalis</t>
   </si>
   <si>
     <t>Bauda: 4488 €</t>
   </si>
   <si>
     <t>IPF Digital Lietuva, UAB, 300622891</t>
   </si>
   <si>
     <t>2016-03-07</t>
   </si>
   <si>
     <t>Provident Polska S.A. filialas „Provident Finansai“, 303058727</t>
   </si>
   <si>
     <t>Bauda: 3590 €</t>
   </si>
   <si>
+    <t>UAB „FERRATUM“, 300980536</t>
+  </si>
+  <si>
+    <t>2016-02-29</t>
+  </si>
+  <si>
+    <t>Bauda: 960 €</t>
+  </si>
+  <si>
     <t>UAB „Minibank“ , 301850677</t>
   </si>
   <si>
-    <t>2016-02-29</t>
-[...1 lines deleted...]
-  <si>
     <t>Bauda: 422 €</t>
   </si>
   <si>
-    <t>UAB „FERRATUM“, 300980536</t>
-[...2 lines deleted...]
-    <t>Bauda: 960 €</t>
+    <t>Vakarų Lietuvos kredito unija, 110085313</t>
   </si>
   <si>
     <t>2016-02-22</t>
-  </si>
-[...4 lines deleted...]
-    <t>Vakarų Lietuvos kredito unija, 110085313</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos banko Priežiūros tarnybos direktoriaus 2015 m. balandžio 13 d. sprendimo Nr. 241-54 2 punktas (iki 2015 m. gruodžio 31 d. užtikrinti veiklos riziką ribojančių normatyvų vykdymą ir kt.).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Iki 2016 m. gruodžio 31 d. paskirti laikinąjį atstovą kredito unijos veiklos priežiūrai </t>
+  </si>
+  <si>
+    <t>Bauda: 138 €</t>
   </si>
   <si>
     <t>Bauda: 1578 €</t>
   </si>
   <si>
     <t>2016-02-15</t>
   </si>
   <si>
     <t xml:space="preserve">Kredito unijų įstatymo 4 straipsnio 12 dalis, 13 straipsnio 1, 4 ir 13 dalys, 32 straipsnio 4 dalis,
 Finansų įstaigų įstatymo 31 straipsnio 3 dalies 2 punktas, 31 straipsnio 6 dalis,
 Atsakingojo skolinimo nuostatų, patvirtintų Lietuvos banko valdybos 2011 m. rugsėjo 1 d. nutarimu Nr. 03-144, 9, 16, 18 ir 21 punktai, 28.5, 37.5, 39.5 papunkčiai,
 Paskolų rizikos duomenų bazės tvarkymo taisyklių, patvirtintų Lietuvos banko valdybos 1995 m. gruodžio 21 d. nutarimu Nr. 125, 9.2.3, 9.2.4, 9.4.1, 9.4.2 papunkčiai ir 11 bei 12 punktai
 </t>
   </si>
   <si>
     <t>2016-01-25</t>
   </si>
   <si>
     <t>Vartojimo kredito įstatymo 8 straipsnis ir 11 straipsnio 8 dalis</t>
   </si>
   <si>
     <t>Bauda: 30000 €</t>
   </si>
   <si>
     <t>2016-01-11</t>
@@ -1234,60 +1237,60 @@
   </si>
   <si>
     <t>Kredito unija ,,Mėmelio taupomoji kasa", 300087289</t>
   </si>
   <si>
     <t>2015-06-08</t>
   </si>
   <si>
     <t xml:space="preserve">Kredito unijų įstatymo 4 straipsnio 4 dalis, 1 punktas, 13 straipsnio 4 ir 13 dalys, 27 straipsnio 1 dalis 5 punktas, 43 straipsnio 2 dalis, 44 straipsnio 1 dalis 4 punktas, 48(1) straipsnis,
 Finansų įstaigų įstatymo 31 straipsnio 6 dalis,
 Lietuvos banko valdybos 2008 m. gruodžio 16 d. nutarimo Nr. 201 „Dėl kredito unijų veiklos riziką ribojančių normatyvų“, 2 punktas,
 Kredito unijų didžiausios paskolos vienam skolininkui ir didelių paskolų apskaičiavimo taisyklių, patvirtintų Lietuvos banko valdybos 2008 m. gruodžio 16 d. nutarimu Nr. 202, 6 punktas,
 Atsakingojo skolinimo nuostatų, patvirtintų Lietuvos banko valdybos 2011 m. rugsėjo 1 d. nutarimu Nr. 03-144, 9, 15, 16, 18 ir 21 punktas,
 Kredito unijų veiklos riziką ribojančių normatyvų, patvirtintų Lietuvos banko valdybos 1995 m. lapkričio 3 d. nutarimu Nr. 105, 4.1 papunktis,
 Kredito unijų vidaus kontrolės ir rizikos vertinimo (valdymo) organizavimo nuostatų, patvirtintų Lietuvos banko valdybos 2014 m. vasario 6 d. nutarimu Nr. 03-25, 8.1, 8.4, 39.3 ir 39.5 papunkčiai,
 Kredito unijų paskolų vertinimo taisyklių, patvirtintų Lietuvos banko valdybos 2009 m. kovo 26 d. nutarimu Nr. 38, 10.2, ir 10.3 papunkčiai.
 </t>
   </si>
   <si>
     <t>Iki 2015 m. spalio 31 d. skirtas laikinasis atstovas kredito unijos priežiūrai.</t>
   </si>
   <si>
     <t>Bauda: 500 €</t>
   </si>
   <si>
+    <t>UAB SAKSET, 302642704</t>
+  </si>
+  <si>
     <t>2015-06-01</t>
   </si>
   <si>
+    <t>Vartojimo kredito įstatymo 23 straipsnis</t>
+  </si>
+  <si>
     <t>Bauda: 2000 €</t>
-  </si>
-[...4 lines deleted...]
-    <t>Vartojimo kredito įstatymo 23 straipsnis</t>
   </si>
   <si>
     <t>UAB „Largo grupė“, 303099987</t>
   </si>
   <si>
     <t>Bauda: 300 €</t>
   </si>
   <si>
     <t>2015-04-13</t>
   </si>
   <si>
     <t xml:space="preserve">Kredito unijų įstatymo 4 straipsnio 4 dalis, 1 punktas, 13 straipsnio 4 dalis, 27 straipsnio 2 dalis 2 punktas, 27 straipsnio 10 dalis, 28 straipsnio 4 dalis ir 43 straipsnio 2 dalis,
 Kredito unijų paskolų vertinimo taisyklių, patvirtintų Lietuvos banko valdybos 2009 m. kovo 26 d. nutarimu Nr. 38, 3 punktas, 10.2, 10.3.1 ir 28.4 papunkčiai,
 Kredito unijų vidaus kontrolės ir rizikos vertinimo (valdymo) organizavimo nuostatų, patvirtintų Lietuvos banko valdybos 2014 m. vasario 6 d. nutarimu Nr. 03-25, 45 ir 48  punktas, 28.7, 37.18, 39.4, 39.5 ir 42.1 papunkčiai,
 Lietuvos banko valdybos 2008 m. gruodžio 16 d. nutarimo Nr. 201 „Dėl kredito unijų veiklos riziką ribojančių normatyvų“ 2 punktas,
 Paskolų rizikos duomenų bazės tvarkymo taisyklių, patvirtintų Lietuvos banko valdybos 1995 m. gruodžio 21 d. nutarimu Nr. 125, 9.4.4.2 ir 9.5 papunkčiai,
 Lietuvos banko Priežiūros tarnybos direktoriaus 2013 m. balandžio 30 d. sprendimo Nr. 241-81, 1 punktas (iki 2014 m. gruodžio 31 d. užtikrinti didžiausios paskolos sumos vienam skolininkui normatyvo vykdymą).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Laikinai, kol Palangos kredito unija pašalins nustatytus teisės aktų pažeidimus, iki atskiro Lietuvos banko sprendimo atšaukti poveikio priemonę, uždrausti Palangos kredito unijai teikti indėlių ir kitų grąžintinų lėšų priėmimo iš neprofesionalių rinkos dalyvių finansinę paslaugą, t. y. uždrausti priimti indėlius, išskyrus indėlius pagal sudarytas banko sąskaitos sutartis, taip pat tada, kai praėjus indėlio terminui su indėlininku dėl tokio paties dydžio indėlio (prireikus indėlis gali būti didinamas neišmokėtų palūkanų suma) sudaroma nauja arba pratęsiama anksčiau sudaryta indėlio sutartis.
 </t>
   </si>
   <si>
     <t>Panevėžio kredito unija, 112040352</t>
@@ -1444,60 +1447,60 @@
   </si>
   <si>
     <t xml:space="preserve">Finansų įstaigų įstatymo 31 straipsnio 3 dalies 2 punktas, 31 straipsnio 6 dalis, Kredito unijų minimalių paskolų vertinimo reikalavimų, patvirtintų Lietuvos banko valdybos 2009 m. kovo 26 d. nutarimu Nr. 38, 8 punktas, Vidaus kontrolės ir rizikos vertinimo (valdymo) organizavimo nuostatų, patvirtintų Lietuvos banko valdybos 2008 m. rugsėjo 25 d. nutarimu Nr. 149, 18, 24 punktai, 39.2 papunktis,
 Paskolų rizikos duomenų bazės tvarkymo taisyklių, patvirtintų Lietuvos banko valdybos 1995 m. gruodžio 21 d. nutarimu Nr. 125, 9.4.4.2 papunktis
 </t>
   </si>
   <si>
     <t>2013-09-16</t>
   </si>
   <si>
     <t>2013-08-27</t>
   </si>
   <si>
     <t>Bauda: 2172 €</t>
   </si>
   <si>
     <t>UAB „Kreditas5000“, 302426628</t>
   </si>
   <si>
     <t>2013-06-11</t>
   </si>
   <si>
     <t>UAB ,,SOSCREDIT“, 302776742</t>
   </si>
   <si>
+    <t>UAB „Baudų administratorius“, 302704942</t>
+  </si>
+  <si>
+    <t>UAB ,,Sving Finance“, 302797366</t>
+  </si>
+  <si>
+    <t>UAB „Aukslitas“, 302536640</t>
+  </si>
+  <si>
     <t>UAB ,,Prime Leasing“, 302565318</t>
-  </si>
-[...7 lines deleted...]
-    <t>UAB „Baudų administratorius“, 302704942</t>
   </si>
   <si>
     <t>2013-04-30</t>
   </si>
   <si>
     <t xml:space="preserve">Kredito unijų įstatymo 43 straipsnio 2 dalis, 44 straipsnio 1 dalies 4 punktas,  Finansų įstaigų įstatymo 31 straipsnio 3 dalies 2 punktas, 31 straipsnio 6 dalis, Kredito unijų minimalių paskolų vertinimo reikalavimų, patvirtintų Lietuvos banko valdybos 2009 m. kovo 26 d. nutarimu Nr. 38, 16.2 ir 17.3 papunkčiai,
 Kredito unijų veiklos riziką ribojančių normatyvų, patvirtintų Lietuvos banko valdybos 1995 m. lapkričio 3 d. nutarimu Nr. 105, 4 punktas, Vidaus kontrolės ir rizikos vertinimo (valdymo) organizavimo nuostatų, patvirtintų Lietuvos banko valdybos 2008 m. rugsėjo 25 d. nutarimu Nr. 149, 18, 24 punktai, 39.2 papunktis.
 </t>
   </si>
   <si>
     <t>Bauda: 1938 €</t>
   </si>
   <si>
     <t>2012-12-21</t>
   </si>
   <si>
     <t>Kredito unijų įstatymo 27 straipsnio 2 dalies 2 punktas, 28 straipsnio 4 dalis, 43 straipsnio 2 dalis, 47 straipsnio 6 dalis, Kredito unijų minimalių paskolų vertinimo reikalavimų, patvirtintų Lietuvos banko valdybos 2009 m. kovo 26 d. nutarimu Nr. 38, 2 punktas, 3.3, 3.8, 3.11 papunkčiai, 11 punktas, 16.2, 16.3.2, 17.2, 17.3 papunkčiai, kiti inspektavimo metu nustatytų teisės aktų pažeidimai ir kredito unijos veiklos trūkumai</t>
   </si>
   <si>
     <t>2012-11-27</t>
   </si>
   <si>
     <t>Vartojimo kredito įstatymo 4 straipsnio 1 dalis, 5 straipsnio 2 dalis, 11 straipsnio 2, 4 ir 8 dalys, 17 straipsnio 2 dalis, 8, 21, 22 straipsniai</t>
   </si>
   <si>
@@ -2611,2749 +2614,2749 @@
       <c r="F38" s="2"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>143</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F39" s="2"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
         <v>145</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F40" s="2"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
         <v>145</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F41" s="2"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F42" s="2"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F43" s="2"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F45" s="2"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F46" s="2"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F47" s="2"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F49" s="2"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F50" s="2"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F51" s="2"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F52" s="2"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F53" s="2"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F54" s="2"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F55" s="2"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F56" s="2"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F57" s="2"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F58" s="2"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F59" s="2"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F60" s="2"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F61" s="2"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F62" s="2"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F63" s="2"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F64" s="2"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B65" s="2"/>
       <c r="C65" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F65" s="2"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F66" s="2"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F67" s="2"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F68" s="2"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F69" s="2"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F70" s="2"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F72" s="2"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F73" s="2"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F74" s="2"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F75" s="2"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F76" s="2"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F77" s="2"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F78" s="2"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F79" s="2"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F80" s="2"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F81" s="2"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F82" s="2"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F83" s="2"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F84" s="2"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C85" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D85" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="D85" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F86" s="2"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B87" s="2"/>
       <c r="C87" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F87" s="2"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B88" s="2"/>
       <c r="C88" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F88" s="2"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F89" s="2"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F90" s="2"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F91" s="2"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B92" s="2"/>
       <c r="C92" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F92" s="2"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="2" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B93" s="2"/>
       <c r="C93" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B94" s="2"/>
       <c r="C94" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F94" s="2"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F95" s="2"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B96" s="2"/>
       <c r="C96" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F96" s="2"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F97" s="2"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F98" s="2"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F99" s="2"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F101" s="2"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B102" s="2"/>
       <c r="C102" s="2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F102" s="2"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B103" s="2"/>
       <c r="C103" s="2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F103" s="2"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F104" s="2"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B105" s="2"/>
       <c r="C105" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F105" s="2"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F106" s="2"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F108" s="2"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F109" s="2"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F110" s="2"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B111" s="2"/>
       <c r="C111" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F111" s="2"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B112" s="2"/>
       <c r="C112" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F112" s="2"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="C113" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E113" s="2" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>344</v>
       </c>
       <c r="F113" s="2"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="2" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B114" s="2"/>
       <c r="C114" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F114" s="2"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F115" s="2"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="2" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="B116" s="2"/>
+        <v>346</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>109</v>
+      </c>
       <c r="C116" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="F116" s="2"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F117" s="2"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="2" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B118" s="2"/>
+        <v>348</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="C118" s="2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>288</v>
+        <v>350</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="F118" s="2"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="2" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="B119" s="2"/>
       <c r="C119" s="2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="F119" s="2"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="B120" s="2"/>
+      <c r="C120" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="B120" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D120" s="2" t="s">
-        <v>350</v>
+        <v>289</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F120" s="2"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F121" s="2"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="2" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="B122" s="2"/>
       <c r="C122" s="2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>337</v>
+        <v>352</v>
       </c>
       <c r="F122" s="2"/>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F123" s="2"/>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F124" s="2"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F125" s="2"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B126" s="2"/>
       <c r="C126" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F126" s="2"/>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F127" s="2"/>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="2" t="s">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>109</v>
+        <v>199</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F128" s="2"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="2" t="s">
-        <v>197</v>
+        <v>231</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>198</v>
+        <v>109</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="F129" s="2"/>
+        <v>366</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B131" s="2"/>
       <c r="C131" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B132" s="2"/>
       <c r="C132" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E132" s="2" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B133" s="2"/>
       <c r="C133" s="2" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F133" s="2"/>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F134" s="2"/>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="2" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F136" s="2"/>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F137" s="2"/>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="2" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="B138" s="2"/>
       <c r="C138" s="2" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>288</v>
+        <v>385</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>383</v>
+        <v>83</v>
       </c>
       <c r="F138" s="2"/>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C139" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="B139" s="2"/>
-[...2 lines deleted...]
-      </c>
       <c r="D139" s="2" t="s">
-        <v>385</v>
+        <v>289</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>83</v>
+        <v>386</v>
       </c>
       <c r="F139" s="2"/>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B140" s="2"/>
       <c r="C140" s="2" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F140" s="2"/>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F141" s="2"/>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F142" s="2"/>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="2" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F143" s="2"/>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F144" s="2"/>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F145" s="2"/>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="2" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B146" s="2"/>
       <c r="C146" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F146" s="2"/>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="2" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B147" s="2"/>
       <c r="C147" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F147" s="2"/>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B148" s="2"/>
       <c r="C148" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F148" s="2"/>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F149" s="2"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F150" s="2"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F152" s="2"/>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B153" s="2"/>
       <c r="C153" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F154" s="2"/>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B157" s="2"/>
       <c r="C157" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="2" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B158" s="2"/>
       <c r="C158" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F158" s="2"/>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F159" s="2"/>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F160" s="2"/>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F161" s="2"/>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F162" s="2"/>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="2" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F163" s="2"/>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B164" s="2"/>
       <c r="C164" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F164" s="2"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B165" s="2"/>
       <c r="C165" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F166" s="2"/>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F167" s="2"/>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F168" s="2"/>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F169" s="2"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F170" s="2"/>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B171" s="2"/>
       <c r="C171" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F172" s="2"/>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B173" s="2"/>
       <c r="C173" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F173" s="2"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F174" s="2"/>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B175" s="2"/>
       <c r="C175" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F175" s="2"/>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B176" s="2"/>
       <c r="C176" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F176" s="2"/>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="2" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="B177" s="2"/>
+        <v>339</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>109</v>
+      </c>
       <c r="C177" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F177" s="2"/>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="2" t="s">
-        <v>338</v>
-[...3 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="B178" s="2"/>
       <c r="C178" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F178" s="2"/>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F179" s="2"/>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="2" t="s">
-        <v>443</v>
+        <v>224</v>
       </c>
       <c r="B180" s="2"/>
       <c r="C180" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F180" s="2"/>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="2" t="s">
-        <v>223</v>
+        <v>444</v>
       </c>
       <c r="B181" s="2"/>
       <c r="C181" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F181" s="2"/>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B182" s="2"/>
       <c r="C182" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F182" s="2"/>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="2" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B183" s="2"/>
       <c r="C183" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F183" s="2"/>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B184" s="2"/>
       <c r="C184" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>385</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F184" s="2"/>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="2" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F185" s="2"/>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F186" s="2"/>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F187" s="2"/>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F188" s="2"/>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B189" s="2"/>
       <c r="C189" s="2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F189" s="2"/>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="2" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B190" s="2"/>
       <c r="C190" s="2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F190" s="2"/>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F191" s="2"/>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F192" s="2"/>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F193" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>