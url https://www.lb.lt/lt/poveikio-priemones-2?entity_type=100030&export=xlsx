--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -166,51 +166,51 @@
     <t>UAB „Finansų bitė“, 304051511</t>
   </si>
   <si>
     <t>Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Elektroninių pinigų įstaigos tarpininkas</t>
   </si>
   <si>
     <t>2017-10-02</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos vartojimo kredito įstatymo 2 straipsnio 4 dalis ir 20 dalis, 8 straipsnio 1 dalis, 11 straipsnio 2 dalies 4 punktas ir 7 punktas, 11 straipsnio 4 dalis ir 8 dalis,  17 straipsnio 1 dalis, 21 straipsnio 2 dalies 2 punktas, 21(1) straipsnio 6 dalis, 25(3) straipsnio 5 dalies 6 punktas ir 6 dalis bei Vartojimo kredito gavėjų kreditingumo vertinimo ir atsakingojo skolinimo nuostatų, patvirtintų Lietuvos banko valdybos 2016 m. sausio 28 d. nutarimu Nr. 03-12, 12, 14 ir 17 punktai. 
 </t>
   </si>
   <si>
     <t>Bauda: 176 €</t>
   </si>
   <si>
     <t>2017-06-12</t>
   </si>
   <si>
     <t>Vartojimo kredito įstatymo 17 straipsnio 1 dalis, 25(3) straipsnio 6 dalis</t>
   </si>
   <si>
     <t> UAB „Bendras finansavimas“, 303259527</t>
   </si>
   <si>
-    <t>Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Sutelktinio finansavimo paslaugų teikėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Kredito, susijusio su nekilnojamuoju turtu, davėjas</t>
+    <t>Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Sutelktinio finansavimo paslaugų teikėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Elektroninių pinigų įstaiga</t>
   </si>
   <si>
     <t>2017-03-06</t>
   </si>
   <si>
     <t xml:space="preserve">Vartojimo kredito įstatymo 11 straipsnio 2 dalies 3, 6, 7, 8 ir 14(1)punktai, 17 straipsnio 1 dalis, 21 straipsnio 2 dalies 1 ir 2 punktai, 25(3) straipsnio 3 ir 6 dalys
 </t>
   </si>
   <si>
     <t>Įspėjimas</t>
   </si>
   <si>
     <t>2015-08-10</t>
   </si>
   <si>
     <t xml:space="preserve">Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d.  nutarimu Nr. 247, 6.9 papunktis,  Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 7 dalis ir 9 dalis, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17, 31.1 papunktis, Kliento ir naudos gavėjo tapatybės, kelių tarpusavyje susijusių piniginių operacijų nustatymo taisyklių, patvirtintų Lietuvos Respublikos Vyriausybės 2008 m. rugsėjo 24 d. nutarimu Nr. 942, 4, 7, 8, 11, 12 ir 13 punktai, Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 22 straipsnio 1 dalies 1 punktas, Įmonių finansinės atskaitomybės įstatymo 13 straipsnis, 22-ojo verslo apskaitos standarto 11 punktas
  </t>
   </si>
   <si>
     <t>Bauda: 11674 €</t>
   </si>
   <si>
     <t>2014-07-29</t>
   </si>
   <si>