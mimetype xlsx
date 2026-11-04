--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -12,99 +12,121 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
   <si>
     <t>Finansų rinkos dalyvis arba asmuo, kuriam taikyta poveikio priemonė</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Sprendimo (nutarimo) priėmimo data / Administracinio susitarimo pasirašymo data</t>
   </si>
   <si>
     <t>Teisės aktų pažeidimai</t>
   </si>
   <si>
     <t>Poveikio priemonė</t>
   </si>
   <si>
     <t>Skundai dėl taikytos poveikio priemonės / Sudarytas administracinis susitarimas</t>
   </si>
   <si>
+    <t>Flywire Europe, UAB, 305020885</t>
+  </si>
+  <si>
+    <t>Valiutos keityklos operatorius, Mokėjimo įstaiga</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 29 straipsnio 1 dalies 4 punktas; Finansų rinkos dalyviams skirtų nurodymų dėl tarptautinių sankcijų įgyvendinimo, patvirtintų Lietuvos banko valdybos 2023 m. gegužės 30 d. nutarimu Nr. 03-98 „Dėl Finansų rinkos dalyviams skirtų nurodymų dėl tarptautinių sankcijų įgyvendinimo patvirtinimo“, 6, 8, 12, 13, 20, 24, 26, 27 ir 28 punktai bei 9.3, 9.4.1, 9.5, 21.1-21.4, 21.6, 21.8, 21.9, 25.1, 25.3, 25.5 ir 25.6 papunkčiai.</t>
+  </si>
+  <si>
+    <t>Įspėjimas</t>
+  </si>
+  <si>
+    <t>Sudarytas administracinis susitarimas</t>
+  </si>
+  <si>
+    <t>UAB "deVere E-Money", 304469514</t>
+  </si>
+  <si>
+    <t>Valiutos keityklos operatorius, Elektroninių pinigų įstaiga</t>
+  </si>
+  <si>
+    <t>2026-10-27</t>
+  </si>
+  <si>
+    <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo  29 straipsnio 1 dalies 4 punktas; Finansų
+rinkos dalyviams skirtų nurodymų dėl tarptautinių sankcijų įgyvendinimo, patvirtintų Lietuvos banko valdybos 2023 m. gegužės 30 d. nutarimu Nr. 03-98 „Dėl Finansų rinkos dalyviams skirtų nurodymų dėl tarptautinių sankcijų įgyvendinimo patvirtinimo“,6, 24 ir 26 punktai bei 9.4.3, 9.4.4, 21.3, 25.1, 25.3 ir 25.5 papunkčiai.</t>
+  </si>
+  <si>
     <t>UAB "Pervesk", 304186270</t>
   </si>
   <si>
-    <t>Valiutos keityklos operatorius, Elektroninių pinigų įstaiga</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 28 straipsnio 4 dalis, Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 ir 3 punktai, Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ (redakcijos, galiojusios iki 2025 m. gruodžio 31 d.) 10.1 papunktis ir 11 punktas.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Įspėjimas</t>
   </si>
   <si>
     <t>Nayax Europe UAB, 304891914</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 25 straipsnio 1 dalies 1 punktas; Lietuvos Respublikos mokėjimų įstaigų įstatymo 17 straipsnio 1 dalies 1 punktas; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ (nuo 2021 m. sausio 1 d. iki 2025 m. balandžio 9 d. galiojusi redakcija) 8.1 papunktis, 9.9 papunktis, 10.6 papunktis, 27 punktas, 30.3 papunktis, 32.2 papunktis, 33 punktas, 34 punktas; Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“, 21.1 papunktis (redakcija, galiojusi iki 2025 m. gruodžio 31 d.);  Lietuvos Respublikos finansų įstaigų įstatymo 23 straipsnio 1 dalis
 </t>
   </si>
   <si>
     <t>Bauda: 90000 €</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sudarytas administracinis susitarimas</t>
   </si>
   <si>
     <t>AlphaPay, UAB, 305249880</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimo įstaigų įstatymo 5 straipsnio 2 dalies 4, 5 ir 6 punktai, šio straipsnio 4 dalis, 16 straipsnio 3 dalies 2 punktas, 22 straipsnio 4 dalis, 27 straipsnio 4 dalis, FĮĮ 43 straipsnio 3 dalies 2 ir 3 punktai, Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ patvirtinto Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo (redakcija, galiojusi iki 2026 m. sausio 1 d.) 10.1 papunktis ir 11 punktas.</t>
   </si>
   <si>
     <t>Licencijos galiojimo panaikinimas (atšaukimas)</t>
   </si>
   <si>
     <t>"Paysera LT", UAB, 300060819</t>
   </si>
   <si>
     <t>Tarpusavio skolinimo platformos operatorius, Valiutos keityklos operatorius, Vartojimo kredito davėjas, Elektroninių pinigų įstaiga</t>
   </si>
   <si>
     <t>2026-06-23</t>
   </si>
   <si>
     <t>Lietuvos banko Finansų rinkos priežiūros komiteto 2025 m. lapkričio 4 d. sprendimu Nr. 2025/441-121 „Dėl poveikio priemonės taikymo ir privalomų nurodymų davimo UAB „Paysera LT“, UAB“ skirtos baudos, kuri buvo skaičiuojama už kiekvieną tęsiamo Lietuvos banko Finansų rinkos priežiūros komiteto 2025 m. rugsėjo 2 d. sprendimu Nr. V 2025/(1.160.E-9004)-441-99 „Dėl poveikio priemonių taikymo ir privalomų nurodymų davimo „Paysera LT", UAB“ duoto privalomo nurodymo nevykdymo dieną, apskaičiavimas</t>
   </si>
   <si>
     <t>Bauda: 362000 €</t>
   </si>
@@ -160,53 +182,50 @@
     <t>Bauda: 40000 €</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimų įstaigų įstatymo  5 straipsnio 2 dalies 5 ir 6 punktai ir 4 dalis, 17 straipsnio 1 dalies 1 punktas.  3.	Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“, 19 punktas, 20.1–20.7 papunkčiai,  59 ir 60 punktai.</t>
   </si>
   <si>
     <t>Laikinai apriboti disponavimą lėšomis, esančioms sąskaitose, kuriose laikomos klientų - mokėjimo paslaugų vartotojų lėšos., Licencijos galiojimo sustabdymas</t>
   </si>
   <si>
     <t>UAB „Walletto“, 304686884</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
     <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 12–16 dalys, 10 straipsnio 5 dalis, 14 straipsnio 2 dalies 1, 2, 3 ir 5 punktai, 5 dalies 3 punktas, 41 dalies 1-7 punktai, 5 dalies 1-2 punktai,16 straipsnio 2 dalis,17 straipsnis, 29 straipsnio 1 dalies 1, 3 ir 10 punktai; Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 11, 13, 14, 15, 18, 58, 61, 63, 64, 66, 67 ir 76 punktai, 51.7, 56.1, 56.3, 56.5, 56.6, 59.1–59.2, 62.2 papunkčiai; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo tvarkos, vidaus kontrolės sistemos ir klientų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2029 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo tvarkos, vidaus kontrolės sistemos ir klientų lėšų apsaugos reikalavimų aprašo patvirtinimo“ (iki 2025 m. gruodžio 31 d. galiojusi redakcija) 9.3, 9.4, 9.5, 9.9, 9.10, 10.6 papunkčiai bei 7, 11-13, 15, 19, 32, 33, 34 punktai; Lietuvos Respublikos finansų įstaigų įstatymo 7 straipsnio 1 dalies 1 ir 2 punktai; Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 13 straipsnio 2 dalies 14 punktas, 4 ir 10 dalys, 25 straipsnio 4 dalis; Lietuvos Respublikos bankų įstatymo 25 straipsnio 8 dalies 5 punktas; Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 14(1) ir 23 punktai, 7.12 papunktis; taip pat neišsamios, neteisingos ir (ar) netikslios informacijos teikimas.</t>
   </si>
   <si>
     <t>Viešas paskelbimas apie padarytus teisės aktų pažeidimus, Bauda: 290000 €</t>
   </si>
   <si>
     <t>ValorPay, UAB, 304881005</t>
-  </si>
-[...1 lines deleted...]
-    <t>Valiutos keityklos operatorius, Mokėjimo įstaiga</t>
   </si>
   <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 16 dalis, 14 straipsnio 5 dalies 3 punktas, 17 straipsnis, 29 straipsnio 1 dalies 3 punktas, 29 straipsnio 5 dalis; Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 47 punktas, 51.9 papunktis, 58, 59, 62, 63, 64, 66 punktai. </t>
   </si>
   <si>
     <t>Bauda: 30000 €</t>
   </si>
   <si>
     <t>UAB "PAYTEND EUROPE", 304730875</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo  9 straipsnio 16 dalis, 14 straipsnio 5 dalies 3 punktas, 16 straipsnio 2 dalis, 19 straipsnio 12 dalis (tikrinamuoju laikotarpiu galiojusios redakcijos – 19 straipsnio 11 dalis), 22 straipsnio 1 dalis, 29 straipsnio 1 dalies 3 punktas, 29 straipsnio 1 dalies 10 punktas. Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“, 12, 13, 14, 15, 18, 49, 58 punktai, 59.1 ir 59.2 papunkčiai, 61 punktas, 62.2, 62.3, 62.4 papunkčiai, 63, 64, 65, 66, 67, 68 punktai; Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 ir 3 punktai, 44 straipsnio 3 dalis; Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ (redakcija, galiojusi iki 2025 m. gruodžio 31 d.) 10.1 ir 10.2 papunkčiai, 11, 12 punktai; Elektroninių pinigų įstaigų ir mokėjimo įstaigų pradinio kapitalo ir nuosavo kapitalo skaičiavimo taisyklių, patvirtintų Lietuvos banko valdybos 2018 m. gegužės 24 d. nutarimu Nr. 03-83 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų pradinio kapitalo ir nuosavo kapitalo skaičiavimo ataskaitos formų patvirtinimo“ (redakcija, galiojusi iki 2025 m. gruodžio 31 d.) 19(2) punktas; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“, 9.4 ir 9.5 papunkčiai. </t>
   </si>
   <si>
     <t>UAB "ConnectPay", 304696889</t>
   </si>
   <si>
     <t>2026-01-20</t>
   </si>
   <si>
     <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo
 prevencijos įstatymo 9 straipsnio 16 dalis,14 straipsnio 1 dalies 5 punktas, 5 dalies 1–3 punktai, 17 straipsnio 1 dalies 1, 2 ir 4 punktai bei 29 straipsnio 1 dalies 1 ir 3 punktai; Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią
@@ -489,53 +508,50 @@
   </si>
   <si>
     <t>Įspėjimas, Bauda: 80000 €</t>
   </si>
   <si>
     <t>UAB Guru Pay, 304891889</t>
   </si>
   <si>
     <t>2024-04-16</t>
   </si>
   <si>
     <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 1 dalies 1 punktas, 9 straipsnio 8, 13 ir 16 dalys, 10 straipsnio 3 ir 5 dalys, 12 straipsnio 1 dalis, 14 straipsnio 5 dalies 1 punktas, 29 straipsnio 1 dalies 3 ir 10 punktai, Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ patvirtintų Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui 7.3 ir 62.2 papunkčiai, 11, 13, 14, 39, 42, 43, 58, 60, 66 ir 67 punktai, Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 24 straipsnio 3 dalies 2 punktas, 28 straipsnio 6 dalis, Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2020 m. liepos 23 d. nutarimu Nr. 03-106 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ 8.1, 9.4, 9.5, 9.10, 10.1, 10.4 ir 10.6 papunkčiai, 13, 14, 18, 19, 20, 24 ir 25 punktai, Lietuvos Respublikos finansų įstaigų įstatymo 23 str. 1 d., Informacinių ir ryšių technologijų ir saugumo rizikos valdymo reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2020 lapkričio 26 d. nutarimu Nr. 03-174 „Dėl Informacinių ir ryšių technologijų ir saugumo rizikos valdymo reikalavimų aprašo patvirtinimo“ 6 punktas, 14.1 papunktis, 15 punktas, 21.1, 21.4, 21.6 papunkčiai, 24, 25, 36 punktai, 37.1, 44.3 papunkčiai, 56, 61, 62, 63, 66, 68, 91, 94, 100 punktai, 101.1 ir 101.3 papunkčiai, Finansų rinkos dalyvių veiklos funkcijų perdavimo kitiems asmenims taisyklių, patvirtintų Lietuvos banko valdybos 2020 m. lapkričio 10 d. nutarimu Nr. 03-166 „Dėl Finansų rinkos dalyvių veiklos funkcijų perdavimo kitiems asmenims taisyklių patvirtinimo“ 13.6 papunktis ir 69 punktas.</t>
   </si>
   <si>
     <t>Viešas paskelbimas apie padarytus teisės aktų pažeidimus, Bauda: 85000 €, Įspėjimas</t>
   </si>
   <si>
     <t>UAB „NEOCARD“ , 302948868</t>
   </si>
   <si>
     <t>2024-03-26</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 1 dalies 1 punktas ir  14, 15  ir 16 dalys, 10 straipsnio 6 dalies 1 punktas, 14 straipsnio 1 dalies 4 ir 5 punktai ir 5 dalies 2 ir 3 punktai, 17 straipsnis, 29 straipsnio 1 dalies 1, 3, 4 , 10 punktai.  Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelių pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 11, 12, 13, 14, 49, 58, 62, 63, 66 ir 67 punktai, 18.1, 18.2, 51.7, 59.1, 70.1–70.4 papunkčiai. 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Flywire Europe, UAB, 305020885</t>
   </si>
   <si>
     <t>2024-03-19</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimo įstaigų įstatymo 16 straipsnio 3 dalies 2 punktas.</t>
   </si>
   <si>
     <t>Bauda: 20000 €</t>
   </si>
   <si>
     <t>Pateiktas skundas (Iš dalies patenkintas)</t>
   </si>
   <si>
     <t>Majestic Financial, UAB, 304712140</t>
   </si>
   <si>
     <t>2024-03-14</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 23 straipsnio 1 dalis; Lietuvos Respublikos mokėjimo įstaigų įstatymo 17 straipsnio 1 dalies 1 punktas; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ 9.5 papunktis, 29 punktas; Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 12, 13, 14 ir 16 dalys, 10 straipsnio 1, 3 ir 5 dalys, 11 straipsnio 1 dalies 4 punkto b papunktis, 14 straipsnio 5 dalies 2 ir 3 punktai, 16 straipsnio 2 dalis, 17 straipsnis, 29 straipsnio 1 dalies 1, 3 ir 10 punktai, 4 dalis; Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelių pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 7.1, 7.3, 7.4, 51.7, 62.2  papunkčiai, 8, 13, 14 ir 26, 49, 52, 58, 59, 61, 64, 65, 66, 67 punktai.</t>
   </si>
   <si>
     <t>"Secure Nordic Payments", UAB , 303262295</t>
   </si>
@@ -1009,60 +1025,60 @@
   <si>
     <t>UAB "Alternative Payments", 303429748</t>
   </si>
   <si>
     <t>2022-08-26</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimų įstaigų įstatymo, 4 straipsnio 1 dalies, 5 straipsnio 4 dalies, 22 straipsnio 6 dalies nuostatos; Lietuvos banko valdybos 2020 m. liepos 27 d. nutarimu Nr. 03-106 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ patvirtinto Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo 3, 7, 11, 22, 25 punkto, 8.1, 9.3, 9.4, 10.2, 10.4 papunkčių nuostatos; Lietuvos banko valdybos 2020 m. lapkričio 10 d. nutarimo Nr. 03-166 „Dėl Finansų rinkos dalyvių veiklos funkcijų perdavimo kitiems asmenims taisyklių patvirtinimo“, kuriuo patvirtintos Finansų rinkos dalyvių veiklos funkcijų perdavimo kitiems asmenims taisyklių 6 punkto ir 13.3, 28.5, 37.1 ir 37.2 papunkčių nuostatos; Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 12, 13, 14 ir 16 dalies, 11 straipsnio 1 dalies 4 punkto, 12 straipsnio 1, 3 ir 5 dalies, 14 straipsnio 3 dalies 1 punkto ir 5 dalies, 16 straipsnio 2 dalies, 17 straipsnio 1 dalies 1–5 punktų, 29 straipsnio 1 dalies 1 punkto nuostatos; Techninių reikalavimų kliento tapatybės nustatymo procesui, kai tapatybė nustatoma nuotoliniu būdu, naudojantis elektroninėmis priemonėmis, leidžiančiomis tiesioginio vaizdo perdavimą, patvirtintų FNTT direktoriaus 2016 m. lapkričio 30 d. įsakymu Nr. V-314 „Dėl Techninių reikalavimų kliento tapatybės nustatymo procesui, kai tapatybė nustatoma nuotoliniu būdu, naudojantis elektroninėmis priemonėmis, leidžiančiomis tiesioginio vaizdo perdavimą, patvirtinimo“, 15.2 papunkčio nuostatos, Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ patvirtintų Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, 52, 58, 63, 65 ir 66 punktų ir 59.1 papunkčio nuostatos.</t>
   </si>
   <si>
     <t>NEXTEDGE, UAB, 304230261</t>
   </si>
   <si>
     <t>Valiutos keityklos operatorius, Vartojimo kredito davėjas, Elektroninių pinigų įstaiga</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas, 44 straipsnio 3 dalis ir Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 11 punktas</t>
   </si>
   <si>
     <t>2022-07-21</t>
   </si>
   <si>
+    <t>Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas, Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 9 ir 11 punktai.</t>
+  </si>
+  <si>
+    <t>UAB „Lux International Payment System“, 305158007</t>
+  </si>
+  <si>
+    <t>Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 24 straipsnio 3 dalies 1 punktas, Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas ir Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 11 punktas.</t>
+  </si>
+  <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 44 straipsnio 3 dalis, 43 straipsnio 3 dalies 2 punktas.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas, Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 9 ir 11 punktai.</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas ir Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 11 punktas.</t>
   </si>
   <si>
     <t>2022-07-05</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 25 straipsnio 1 dalies 1 punktas.               
 Neteisingos informacijos apie nuosavų ir klientų lėšų likučius, taip pat saugotinas klientų lėšų sumas Lietuvos bankui teikimas.                             </t>
   </si>
   <si>
     <t>Bauda: 10000 €, Viešas paskelbimas apie padarytą teisės akto pažeidimą</t>
   </si>
   <si>
     <t>2022-06-13</t>
   </si>
   <si>
     <t>2022-04-26</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos mokėjimo įstaigų įstatymo 22 straipsnio 6 dalis; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ 11 ir 14 punktai, 8.1, 9,4, ir 10.6 papunkčiai.  </t>
   </si>
   <si>
     <t>2022-03-29</t>
@@ -1363,53 +1379,50 @@
   </si>
   <si>
     <t>Bauda: 22000 €</t>
   </si>
   <si>
     <t>UAB "ABC Projektai", 304291086</t>
   </si>
   <si>
     <t>2020-04-16</t>
   </si>
   <si>
     <t xml:space="preserve">Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 1 dalies 1 punktas ir 12 ir 16 dalys, 11 straipsnio 3 ir 5 dalys, 17 straipsnis, 22 straipsnio 1 ir 2 dalys, 29 straipsnio 1 dalies 2, 4, 9  ir 10 punktai ir 2, 4 ir 7 dalys, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17, 4, 5, 30 punktai, 31.1, 31.3.4, 54.2, 54.9 papunkčiai; Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 5 straipsnis*; Mokėjimo įstaigų įstatymo 17 straipsnio 1 dalies 1 punktas ir neteisingos informacijos apie įstaigos ir įstaigos klientų lėšų likučius, laikomus kredito įstaigose ir Lietuvos banke, teikimas. [*Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 5 straipsnio pažeidimas panaikintas Lietuvos vyriausiojo administracinio teismo nutartimi.]
 </t>
   </si>
   <si>
     <t>Įspėjimas ir viešas paskelbimas apie pažeidimą ir jį padariusį asmenį</t>
   </si>
   <si>
     <t>2020-04-03</t>
   </si>
   <si>
     <t xml:space="preserve">Mokėjimo įstaigų įstatymo 17 straipsnio 1 dalies 1 punktas. </t>
   </si>
   <si>
     <t>2020-02-24</t>
-  </si>
-[...1 lines deleted...]
-    <t>UAB "deVere E-Money", 304469514</t>
   </si>
   <si>
     <t>Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo  9 straipsnio 14 dalis ir 10 straipsnio 1 dalis, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17, 29.3 papunktis.</t>
   </si>
   <si>
     <t>UAB ,,Contabilita“, 303573008</t>
   </si>
   <si>
     <t>2020-02-17</t>
   </si>
   <si>
     <t xml:space="preserve">Mokėjimo įstaigų įstatymo 4 straipsnio 1 dalis, 7 straipsnio 1 dalis, Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 5 straipsnis ir 11 straipsnio 1 dalis </t>
   </si>
   <si>
     <t>UAB "Seven Seas Europe", 304632897</t>
   </si>
   <si>
     <t>2020-02-10</t>
   </si>
   <si>
     <t xml:space="preserve">Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 24 straipsnio 3 dalis </t>
   </si>
   <si>
     <t>2020-01-27</t>
   </si>
@@ -1615,54 +1628,54 @@
   </si>
   <si>
     <t>2017-11-21</t>
   </si>
   <si>
     <t xml:space="preserve">Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtintų Lietuvos banko valdybos 2014 m. rugsėjo 30 d. nutarimu Nr. 03–172, 10.1 ir 11.2 papunkčiai, 13, 17, 19, 23, 28, 33 ir 49 punktai, Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247, 4 ir 5 punktai, 5.1 ir 5.4 papunkčiai, 6 punktas, 6.4 , 6.8, 6.9, 12.3 ir 19.6 papunkčiai, Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 7 ir 9 dalys, 11 straipsnio 4 ir 5 dalys, 141 straipsnis,  14 straipsnio 1 dalis, 17 straipsnio 1 dalis, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17, 4 ir 5 punktai, 29.3 papunktis, 31.1, 31.3.1, 31.3.4 papunkčiai, 55 punktas. 
 </t>
   </si>
   <si>
     <t>Uždaroji akcinė bendrovė ,,Visagino būstas", 155498117</t>
   </si>
   <si>
     <t>2017-07-17</t>
   </si>
   <si>
     <t xml:space="preserve">Mokėjimo įstaigų įstatymo 8 straipsnio 5 dalis, Reikalavimų elektroninių pinigų ir mokėjimo įstaigų vadovams ir tarpininko valdymo organų nariams ir pranešimo apie elektroninių pinigų ir mokėjimo įstaigų vadovus pateikimo taisyklių, patvirtintų Lietuvos Banko valdybos 2009 m. gruodžio 24 d. nutarimu Nr.  238 "Dėl Lietuvos Banko išduodamų leidimų elektroninių pinigų ir mokėjimo įstaigoms", 14 punktas ir 15 punktas.
 </t>
   </si>
   <si>
     <t>Bauda: 120 €</t>
   </si>
   <si>
     <t>2016-06-13</t>
   </si>
   <si>
+    <t>Mokėjimų įstatymo 9 straipsnio 2 dalis, 10 straipsnio 1 dalis, 2 dalies 2 punktas, 3 dalies 4 ir 5 punkTai, 6 dalies 1 punktas, 8 dalies 2 punktas, 12 straipsnio 1 dalis, Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 7 ir 9 dalys, 11 straipsnio 4 ir 5 dalys, Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms“ 6.9 papunktis, 19 ir 20 punktai, Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtintų Lietuvos banko valdybos 2014 m. rugsėjo 30 d. nutarimu Nr. 03-172 „Dėl Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtinimo“ 20, 30–34, 44, 46 ir 68 punktai, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 4, 5 punktai ir 31.3.4 papunktis,  Finansų rinkos dalyvių gaunamų skundų nagrinėjimo taisyklių, patvirtintų Lietuvos banko valdybos 2013 m. birželio 6 d. nutarimu Nr. 03-105 „Dėl Finansų rinkos dalyvių gaunamų skundų nagrinėjimo taisyklių patvirtinimo“ 7 ir 17 punktai.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 21 straipsnio 1 dalis ir Mokėjimo įstaigų įstatymo 14 straipsnio 1 dalis </t>
-  </si>
-[...1 lines deleted...]
-    <t>Mokėjimų įstatymo 9 straipsnio 2 dalis, 10 straipsnio 1 dalis, 2 dalies 2 punktas, 3 dalies 4 ir 5 punkTai, 6 dalies 1 punktas, 8 dalies 2 punktas, 12 straipsnio 1 dalis, Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 7 ir 9 dalys, 11 straipsnio 4 ir 5 dalys, Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms“ 6.9 papunktis, 19 ir 20 punktai, Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtintų Lietuvos banko valdybos 2014 m. rugsėjo 30 d. nutarimu Nr. 03-172 „Dėl Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtinimo“ 20, 30–34, 44, 46 ir 68 punktai, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 4, 5 punktai ir 31.3.4 papunktis,  Finansų rinkos dalyvių gaunamų skundų nagrinėjimo taisyklių, patvirtintų Lietuvos banko valdybos 2013 m. birželio 6 d. nutarimu Nr. 03-105 „Dėl Finansų rinkos dalyvių gaunamų skundų nagrinėjimo taisyklių patvirtinimo“ 7 ir 17 punktai.</t>
   </si>
   <si>
     <t>2016-02-22</t>
   </si>
   <si>
     <t>Vartojimo kredito įstatymo 8 straipsnis</t>
   </si>
   <si>
     <t>Bauda: 4488 €</t>
   </si>
   <si>
     <t>2016-01-18</t>
   </si>
   <si>
     <t xml:space="preserve">Mokėjimo įstaigų įstatymo 8 straipsnio 5 dalis ir Reikalavimų elektroninių pinigų ir mokėjimo įstaigų vadovams ir tarpininko valdymo organų nariams ir pranešimo apie elektroninių pinigų ir mokėjimo įstaigų vadovus pateikimo taisyklių, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 24 d. nutarimu Nr. 238, 14 ir 16 punktai.
 </t>
   </si>
   <si>
     <t>Uždaroji akcinė bendrovė ,,Kaišiadorių butų ūkis", 158806029</t>
   </si>
   <si>
     <t>Mokėjimo įstaigų įstatymo 8 straipsnio 5 dalis, 5 straipsnio 10 dalis, Reikalavimų elektroninių pinigų ir mokėjimo įstaigų vadovams ir tarpininko valdymo organų nariams ir pranešimo apie elektroninių pinigų ir mokėjimo įstaigų vadovus pateikimo taisyklių, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 24 d.  nutarimu Nr. 238, 14 ir 16 punktai, Elektroninių pinigų ir mokėjimo įstaigų licencijavimo taisyklių, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 24 d.  nutarimu Nr. 238, 14 punktas</t>
   </si>
   <si>
     <t>Bauda: 128 €</t>
@@ -2068,3280 +2081,3318 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F180"/>
+  <dimension ref="A1:F182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F180" sqref="F180"/>
+      <selection activeCell="F182" sqref="F182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F2" s="2"/>
+      <c r="F2" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>11</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="2"/>
+      <c r="B4" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C4" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="D5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="2" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="2" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F6" s="2"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B10" s="2"/>
+        <v>39</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F10" s="2"/>
+      <c r="F10" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="2"/>
-[...3 lines deleted...]
-      <c r="D13" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="2" t="s">
+      <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="D18" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="D18" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="D19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="D20" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="E20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="D20" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="C21" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="D21" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="2" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="F22" s="2"/>
+      <c r="F22" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="2" t="s">
         <v>88</v>
-      </c>
-[...2 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F23" s="2"/>
+        <v>90</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F24" s="2"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F25" s="2"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B26" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="2" t="s">
+      <c r="D26" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="D27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="C27" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="2" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F27" s="2"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="B28" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F28" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="B29" s="2"/>
-      <c r="C29" s="2" t="s">
+      <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D29" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="2" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="B30" s="2"/>
-      <c r="C30" s="2" t="s">
+      <c r="D30" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="E30" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E30" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="2"/>
+      <c r="F30" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="F31" s="2"/>
+        <v>25</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="2" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="F32" s="2"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="B33" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="2" t="s">
+      <c r="D33" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="E33" s="2" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F33" s="2"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="F34" s="2"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="F35" s="2"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="2" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F36" s="2"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
-        <v>90</v>
+        <v>135</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="F37" s="2"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="2" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F38" s="2"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="B39" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="2" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="F39" s="2"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E40" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="B40" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="D40" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F40" s="2"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D41" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="B41" s="2"/>
-      <c r="C41" s="2" t="s">
+      <c r="E41" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="D41" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="2"/>
+      <c r="F41" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="B42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="2" t="s">
+      <c r="D42" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="E42" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="2"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F43" s="2"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="2" t="s">
-        <v>161</v>
+        <v>6</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="D44" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F44" s="2"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="B45" s="2"/>
       <c r="C45" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D45" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="D45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="2" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="F45" s="2"/>
+        <v>25</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D46" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="B46" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="2" t="s">
+      <c r="E46" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="D46" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F46" s="2"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D47" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="B47" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="2" t="s">
+      <c r="E47" s="2" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F47" s="2"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D48" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="B48" s="2"/>
-[...5 lines deleted...]
-      </c>
       <c r="E48" s="2" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>178</v>
+        <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>179</v>
-      </c>
-[...10 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F49" s="2"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>187</v>
-      </c>
-[...10 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F51" s="2"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="B52" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F52" s="2" t="s">
-        <v>178</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="2" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>119</v>
+        <v>195</v>
       </c>
       <c r="F53" s="2"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D54" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="B54" s="2" t="s">
+      <c r="E54" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="C54" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F54" s="2"/>
+      <c r="F54" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>207</v>
+        <v>125</v>
       </c>
       <c r="F55" s="2"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
-        <v>179</v>
+        <v>204</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>7</v>
+        <v>205</v>
       </c>
       <c r="C56" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F56" s="2"/>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C57" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="B57" s="2"/>
-      <c r="C57" s="2" t="s">
+      <c r="D57" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="E57" s="2" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F57" s="2"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E58" s="2" t="s">
         <v>214</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F58" s="2"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E59" s="2" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F59" s="2"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="C60" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="D60" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="E60" s="2" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F60" s="2"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="B61" s="2"/>
-      <c r="C61" s="2" t="s">
+      <c r="D61" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="D61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="F61" s="2"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D62" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="B62" s="2"/>
-      <c r="C62" s="2" t="s">
+      <c r="E62" s="2" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
       <c r="F62" s="2"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D63" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="B63" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E63" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="F63" s="2"/>
+        <v>25</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="B64" s="2"/>
       <c r="C64" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="D64" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="D64" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="2" t="s">
-        <v>10</v>
+        <v>235</v>
       </c>
       <c r="F64" s="2"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
-        <v>168</v>
+        <v>236</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>237</v>
+        <v>57</v>
       </c>
       <c r="F65" s="2"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
-        <v>238</v>
+        <v>39</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="F66" s="2"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="B67" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="2" t="s">
+      <c r="D67" s="2" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="F67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F67" s="2"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="B68" s="2"/>
+      <c r="B68" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C68" s="2" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="F68" s="2"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
-        <v>187</v>
+        <v>245</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>198</v>
+        <v>221</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="F69" s="2"/>
+      <c r="F69" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="B70" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B70" s="2"/>
       <c r="C70" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D70" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="E70" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="E70" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F70" s="2"/>
+      <c r="F70" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
-        <v>240</v>
+        <v>192</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D71" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E71" s="2" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F71" s="2"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="B72" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="2" t="s">
+      <c r="D72" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="E72" s="2" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="F72" s="2"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
-        <v>183</v>
+        <v>245</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E73" s="2" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
       <c r="F73" s="2"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B74" s="2"/>
+        <v>259</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C74" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="D74" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="E74" s="2" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="F74" s="2"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="B75" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="2" t="s">
+      <c r="D75" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="E75" s="2" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F75" s="2"/>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
-        <v>227</v>
+        <v>180</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="D76" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="D76" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="2" t="s">
-        <v>268</v>
+        <v>208</v>
       </c>
       <c r="F76" s="2"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="B77" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" s="2" t="s">
-        <v>198</v>
+        <v>270</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F77" s="2"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="B78" s="2"/>
       <c r="C78" s="2" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>272</v>
+        <v>139</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F78" s="2"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="B79" s="2"/>
+      <c r="B79" s="2" t="s">
+        <v>205</v>
+      </c>
       <c r="C79" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E79" s="2" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F79" s="2"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B80" s="2"/>
+      <c r="C80" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D80" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="B80" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C80" s="2" t="s">
+      <c r="E80" s="2" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F80" s="2"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="2" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B81" s="2"/>
       <c r="C81" s="2" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F81" s="2"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="D82" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="B82" s="2"/>
-      <c r="C82" s="2" t="s">
+      <c r="E82" s="2" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F82" s="2"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="2" t="s">
-        <v>224</v>
+        <v>286</v>
       </c>
       <c r="B83" s="2"/>
       <c r="C83" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>289</v>
+        <v>25</v>
       </c>
       <c r="F83" s="2"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B84" s="2"/>
       <c r="C84" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D84" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="D84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="2" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="F84" s="2"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="2" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="B85" s="2"/>
       <c r="C85" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>293</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F85" s="2"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="2" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="B86" s="2"/>
       <c r="C86" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>297</v>
+        <v>161</v>
       </c>
       <c r="F86" s="2"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D87" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="B87" s="2"/>
-[...3 lines deleted...]
-      <c r="D87" s="2" t="s">
+      <c r="E87" s="2" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F87" s="2"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="2" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>300</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>301</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="F88" s="2"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>305</v>
+        <v>25</v>
       </c>
       <c r="F89" s="2"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D90" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="B90" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="2" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="F90" s="2"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="2" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="B91" s="2"/>
       <c r="C91" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D91" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="E91" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="E91" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F91" s="2"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="B92" s="2"/>
+      <c r="B92" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C92" s="2" t="s">
         <v>312</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>313</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="F92" s="2"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="B93" s="2" t="s">
+      <c r="D93" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="C93" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="2" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="F93" s="2"/>
+        <v>247</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="2" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>316</v>
+      </c>
+      <c r="B94" s="2"/>
       <c r="C94" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="D94" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="D94" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="2" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="F94" s="2"/>
+        <v>25</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="B95" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="B95" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="2" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>203</v>
+        <v>262</v>
       </c>
       <c r="F95" s="2"/>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="2" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F96" s="2"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="2" t="s">
-        <v>240</v>
+        <v>325</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>156</v>
+        <v>208</v>
       </c>
       <c r="F97" s="2"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="2" t="s">
-        <v>123</v>
+        <v>166</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>326</v>
+        <v>262</v>
       </c>
       <c r="F98" s="2"/>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="2" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B99" s="2"/>
+        <v>245</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C99" s="2" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>198</v>
+        <v>328</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>217</v>
+        <v>161</v>
       </c>
       <c r="F99" s="2"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="2" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B100" s="2"/>
+        <v>129</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C100" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>10</v>
+        <v>331</v>
       </c>
       <c r="F100" s="2"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="2" t="s">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="2" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>270</v>
+        <v>222</v>
       </c>
       <c r="F101" s="2"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="2" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="B102" s="2"/>
       <c r="C102" s="2" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>333</v>
+        <v>10</v>
       </c>
       <c r="F102" s="2"/>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="2" t="s">
-        <v>334</v>
+        <v>215</v>
       </c>
       <c r="B103" s="2"/>
       <c r="C103" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>335</v>
+        <v>203</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>336</v>
+        <v>275</v>
       </c>
       <c r="F103" s="2"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D104" s="2" t="s">
         <v>337</v>
       </c>
-      <c r="B104" s="2"/>
-      <c r="C104" s="2" t="s">
+      <c r="E104" s="2" t="s">
         <v>338</v>
       </c>
-      <c r="D104" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F104" s="2"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B105" s="2"/>
+      <c r="C105" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E105" s="2" t="s">
         <v>341</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
       <c r="F105" s="2"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="2" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B106" s="2"/>
       <c r="C106" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="D106" s="2" t="s">
         <v>344</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="E106" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F106" s="2" t="s">
         <v>345</v>
       </c>
-      <c r="E106" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F106" s="2"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="2" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="B107" s="2"/>
+        <v>346</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C107" s="2" t="s">
         <v>347</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>348</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="F107" s="2"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B108" s="2"/>
+      <c r="C108" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="D108" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="B108" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="2" t="s">
+      <c r="E108" s="2" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F108" s="2"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="2" t="s">
-        <v>274</v>
+        <v>248</v>
       </c>
       <c r="B109" s="2"/>
       <c r="C109" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D109" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E109" s="2" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F109" s="2"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="2" t="s">
         <v>355</v>
       </c>
-      <c r="B110" s="2"/>
+      <c r="B110" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C110" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F110" s="2"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="2" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="B111" s="2"/>
       <c r="C111" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D111" s="2" t="s">
         <v>359</v>
       </c>
-      <c r="D111" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="2" t="s">
-        <v>361</v>
+        <v>115</v>
       </c>
       <c r="F111" s="2"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="2" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>360</v>
+      </c>
+      <c r="B112" s="2"/>
       <c r="C112" s="2" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F112" s="2"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C113" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="B113" s="2"/>
-      <c r="C113" s="2" t="s">
+      <c r="D113" s="2" t="s">
         <v>365</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="E113" s="2" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F113" s="2"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="D114" s="2" t="s">
         <v>367</v>
       </c>
-      <c r="B114" s="2"/>
-      <c r="C114" s="2" t="s">
+      <c r="E114" s="2" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
       <c r="F114" s="2"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="2" t="s">
-        <v>150</v>
+        <v>369</v>
       </c>
       <c r="B115" s="2"/>
       <c r="C115" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="D115" s="2" t="s">
         <v>371</v>
       </c>
-      <c r="D115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="2" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="F115" s="2"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="2" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="B116" s="2"/>
       <c r="C116" s="2" t="s">
         <v>373</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>65</v>
+        <v>375</v>
       </c>
       <c r="F116" s="2"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="2" t="s">
-        <v>374</v>
+        <v>156</v>
       </c>
       <c r="B117" s="2"/>
       <c r="C117" s="2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="F117" s="2"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="2" t="s">
-        <v>377</v>
+        <v>112</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>378</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="F118" s="2"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="2" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="B119" s="2"/>
       <c r="C119" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D119" s="2" t="s">
         <v>381</v>
       </c>
-      <c r="D119" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="2" t="s">
-        <v>383</v>
+        <v>25</v>
       </c>
       <c r="F119" s="2"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="2" t="s">
-        <v>171</v>
+        <v>382</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C120" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="D120" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="E120" s="2" t="s">
         <v>385</v>
       </c>
-      <c r="E120" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F120" s="2"/>
+      <c r="F120" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="D121" s="2" t="s">
         <v>387</v>
       </c>
-      <c r="B121" s="2"/>
-      <c r="C121" s="2" t="s">
+      <c r="E121" s="2" t="s">
         <v>388</v>
       </c>
-      <c r="D121" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F121" s="2"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="D122" s="2" t="s">
         <v>390</v>
       </c>
-      <c r="B122" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="2" t="s">
+      <c r="E122" s="2" t="s">
         <v>391</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
       <c r="F122" s="2"/>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="2" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="B123" s="2"/>
       <c r="C123" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="D123" s="2" t="s">
         <v>394</v>
       </c>
-      <c r="D123" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="2" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="F123" s="2"/>
+        <v>25</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="2" t="s">
-        <v>263</v>
+        <v>395</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>397</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>398</v>
       </c>
       <c r="F124" s="2"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="2" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>399</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>401</v>
+        <v>363</v>
       </c>
       <c r="F125" s="2"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="2" t="s">
-        <v>19</v>
+        <v>268</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C126" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D126" s="2" t="s">
         <v>402</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="E126" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="E126" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F126" s="2"/>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="2" t="s">
-        <v>54</v>
+        <v>243</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C127" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="D127" s="2" t="s">
         <v>405</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="E127" s="2" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F127" s="2"/>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="2" t="s">
-        <v>350</v>
+        <v>26</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F128" s="2"/>
+        <v>409</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="2" t="s">
-        <v>341</v>
+        <v>60</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F129" s="2"/>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="2" t="s">
-        <v>218</v>
+        <v>355</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>411</v>
+        <v>22</v>
       </c>
       <c r="F130" s="2"/>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="2" t="s">
-        <v>146</v>
+        <v>346</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F131" s="2"/>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="2" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="B132" s="2"/>
+        <v>223</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C132" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>207</v>
+        <v>416</v>
       </c>
       <c r="F132" s="2"/>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="2" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F133" s="2"/>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="2" t="s">
-        <v>355</v>
+        <v>248</v>
       </c>
       <c r="B134" s="2"/>
       <c r="C134" s="2" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>65</v>
+        <v>212</v>
       </c>
       <c r="F134" s="2"/>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="2" t="s">
-        <v>240</v>
+        <v>143</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F135" s="2"/>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="2" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>360</v>
+      </c>
+      <c r="B136" s="2"/>
       <c r="C136" s="2" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>419</v>
+        <v>71</v>
       </c>
       <c r="F136" s="2"/>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="2" t="s">
-        <v>54</v>
+        <v>245</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>421</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>422</v>
+        <v>71</v>
       </c>
       <c r="F137" s="2"/>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="2" t="s">
-        <v>161</v>
+        <v>245</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C138" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="D138" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="E138" s="2" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="F138" s="2"/>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D139" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="B139" s="2"/>
-      <c r="C139" s="2" t="s">
+      <c r="E139" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="D139" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F139" s="2"/>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="2" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B140" s="2"/>
+        <v>166</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C140" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="E140" s="2" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
       <c r="F140" s="2"/>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="2" t="s">
-        <v>298</v>
+        <v>431</v>
       </c>
       <c r="B141" s="2"/>
       <c r="C141" s="2" t="s">
         <v>432</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F141" s="2"/>
+        <v>434</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>162</v>
+      </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="2" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="B142" s="2"/>
       <c r="C142" s="2" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>51</v>
+        <v>252</v>
       </c>
       <c r="F142" s="2"/>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="2" t="s">
-        <v>435</v>
+        <v>303</v>
       </c>
       <c r="B143" s="2"/>
       <c r="C143" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>437</v>
+        <v>415</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F143" s="2"/>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="D144" s="2" t="s">
         <v>438</v>
       </c>
-      <c r="B144" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E144" s="2" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F144" s="2"/>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="2" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="B145" s="2"/>
       <c r="C145" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="D145" s="2" t="s">
         <v>441</v>
       </c>
-      <c r="D145" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" s="2" t="s">
-        <v>443</v>
+        <v>25</v>
       </c>
       <c r="F145" s="2"/>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="D146" s="2" t="s">
         <v>444</v>
       </c>
-      <c r="B146" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E146" s="2" t="s">
-        <v>448</v>
+        <v>71</v>
       </c>
       <c r="F146" s="2"/>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="2" t="s">
-        <v>218</v>
+        <v>259</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="F147" s="2"/>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B148" s="2"/>
+        <v>448</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>449</v>
+      </c>
       <c r="C148" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="E148" s="2" t="s">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F148" s="2"/>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="2" t="s">
-        <v>11</v>
+        <v>223</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>410</v>
+        <v>454</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>65</v>
+        <v>455</v>
       </c>
       <c r="F149" s="2"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="2" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B150" s="2"/>
       <c r="C150" s="2" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>455</v>
+        <v>421</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="F150" s="2"/>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="2" t="s">
-        <v>161</v>
+        <v>19</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>458</v>
+        <v>415</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>459</v>
+        <v>71</v>
       </c>
       <c r="F151" s="2"/>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B152" s="2"/>
+        <v>457</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C152" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="E152" s="2" t="s">
         <v>460</v>
       </c>
-      <c r="D152" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F152" s="2"/>
+      <c r="F152" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="2" t="s">
-        <v>218</v>
+        <v>166</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C153" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="E153" s="2" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
       <c r="F153" s="2"/>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="2" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="B154" s="2"/>
       <c r="C154" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="E154" s="2" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="F154" s="2"/>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="2" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="C155" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="E155" s="2" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>471</v>
       </c>
       <c r="F155" s="2"/>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E156" s="2" t="s">
         <v>472</v>
-      </c>
-[...8 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F156" s="2"/>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="2" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="B157" s="2"/>
+        <v>209</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C157" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E157" s="2" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="F157" s="2"/>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="2" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="B158" s="2"/>
       <c r="C158" s="2" t="s">
         <v>477</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F158" s="2"/>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="2" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B159" s="2"/>
       <c r="C159" s="2" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F159" s="2"/>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="2" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="B160" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C160" s="2" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>482</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F160" s="2"/>
+        <v>483</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>147</v>
+      </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="2" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="B161" s="2"/>
       <c r="C161" s="2" t="s">
         <v>485</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>486</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F161" s="2"/>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="2" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B162" s="2"/>
       <c r="C162" s="2" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>447</v>
+        <v>486</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>490</v>
+        <v>25</v>
       </c>
       <c r="F162" s="2"/>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="E163" s="2" t="s">
         <v>491</v>
       </c>
-      <c r="B163" s="2"/>
-[...9 lines deleted...]
-      <c r="F163" s="2"/>
+      <c r="F163" s="2" t="s">
+        <v>162</v>
+      </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B164" s="2"/>
+      <c r="C164" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="E164" s="2" t="s">
         <v>494</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
       <c r="F164" s="2"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="2" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>495</v>
+      </c>
+      <c r="B165" s="2"/>
       <c r="C165" s="2" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="F165" s="2"/>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="2" t="s">
-        <v>161</v>
+        <v>498</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>7</v>
+        <v>499</v>
       </c>
       <c r="C166" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="D166" s="2" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F166" s="2"/>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="D167" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="B167" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="2" t="s">
+      <c r="E167" s="2" t="s">
         <v>504</v>
       </c>
-      <c r="D167" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F167" s="2"/>
+      <c r="F167" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="D168" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="B168" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E168" s="2" t="s">
-        <v>509</v>
+        <v>10</v>
       </c>
       <c r="F168" s="2"/>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="2" t="s">
-        <v>306</v>
+        <v>507</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F169" s="2"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="2" t="s">
-        <v>161</v>
+        <v>510</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>512</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>10</v>
+        <v>513</v>
       </c>
       <c r="F170" s="2"/>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="2" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="B171" s="2"/>
+        <v>166</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C171" s="2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>515</v>
+        <v>10</v>
       </c>
       <c r="F171" s="2"/>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="2" t="s">
-        <v>506</v>
+        <v>311</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="C172" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D172" s="2" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F172" s="2"/>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B173" s="2"/>
+      <c r="C173" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="D173" s="2" t="s">
         <v>518</v>
       </c>
-      <c r="B173" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D173" s="2" t="s">
+      <c r="E173" s="2" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="F173" s="2"/>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="D174" s="2" t="s">
         <v>521</v>
-      </c>
-[...5 lines deleted...]
-        <v>523</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F174" s="2"/>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="E175" s="2" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>10</v>
       </c>
       <c r="F175" s="2"/>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="2" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="B176" s="2"/>
       <c r="C176" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="D176" s="2" t="s">
         <v>527</v>
       </c>
-      <c r="D176" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E176" s="2" t="s">
-        <v>529</v>
+        <v>10</v>
       </c>
       <c r="F176" s="2"/>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="2" t="s">
-        <v>19</v>
+        <v>528</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="C177" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="D177" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="D177" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E177" s="2" t="s">
-        <v>532</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="F177" s="2"/>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="E178" s="2" t="s">
         <v>533</v>
-      </c>
-[...8 lines deleted...]
-        <v>536</v>
       </c>
       <c r="F178" s="2"/>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="2" t="s">
-        <v>494</v>
+        <v>26</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F179" s="2"/>
+        <v>536</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="2" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="B180" s="2"/>
       <c r="C180" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="D180" s="2" t="s">
         <v>539</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="E180" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="E180" s="2" t="s">
+      <c r="F180" s="2"/>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="E181" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F180" s="2" t="s">
-        <v>541</v>
+      <c r="F181" s="2"/>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>545</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">