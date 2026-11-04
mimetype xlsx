--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -12,99 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
   <si>
     <t>Finansų rinkos dalyvis arba asmuo, kuriam taikyta poveikio priemonė</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Sprendimo (nutarimo) priėmimo data / Administracinio susitarimo pasirašymo data</t>
   </si>
   <si>
     <t>Teisės aktų pažeidimai</t>
   </si>
   <si>
     <t>Poveikio priemonė</t>
   </si>
   <si>
     <t>Skundai dėl taikytos poveikio priemonės / Sudarytas administracinis susitarimas</t>
   </si>
   <si>
+    <t>UAB "deVere E-Money", 304469514</t>
+  </si>
+  <si>
+    <t>Valiutos keityklos operatorius, Elektroninių pinigų įstaiga</t>
+  </si>
+  <si>
+    <t>2026-10-27</t>
+  </si>
+  <si>
+    <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo  29 straipsnio 1 dalies 4 punktas; Finansų
+rinkos dalyviams skirtų nurodymų dėl tarptautinių sankcijų įgyvendinimo, patvirtintų Lietuvos banko valdybos 2023 m. gegužės 30 d. nutarimu Nr. 03-98 „Dėl Finansų rinkos dalyviams skirtų nurodymų dėl tarptautinių sankcijų įgyvendinimo patvirtinimo“,6, 24 ir 26 punktai bei 9.4.3, 9.4.4, 21.3, 25.1, 25.3 ir 25.5 papunkčiai.</t>
+  </si>
+  <si>
+    <t>Įspėjimas</t>
+  </si>
+  <si>
+    <t>Sudarytas administracinis susitarimas</t>
+  </si>
+  <si>
     <t>UAB "Pervesk", 304186270</t>
   </si>
   <si>
-    <t>Valiutos keityklos operatorius, Elektroninių pinigų įstaiga</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 28 straipsnio 4 dalis, Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 ir 3 punktai, Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ (redakcijos, galiojusios iki 2025 m. gruodžio 31 d.) 10.1 papunktis ir 11 punktas.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Įspėjimas</t>
   </si>
   <si>
     <t>Nayax Europe UAB, 304891914</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 25 straipsnio 1 dalies 1 punktas; Lietuvos Respublikos mokėjimų įstaigų įstatymo 17 straipsnio 1 dalies 1 punktas; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ (nuo 2021 m. sausio 1 d. iki 2025 m. balandžio 9 d. galiojusi redakcija) 8.1 papunktis, 9.9 papunktis, 10.6 papunktis, 27 punktas, 30.3 papunktis, 32.2 papunktis, 33 punktas, 34 punktas; Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“, 21.1 papunktis (redakcija, galiojusi iki 2025 m. gruodžio 31 d.);  Lietuvos Respublikos finansų įstaigų įstatymo 23 straipsnio 1 dalis
 </t>
   </si>
   <si>
     <t>Bauda: 90000 €</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sudarytas administracinis susitarimas</t>
   </si>
   <si>
     <t>"Paysera LT", UAB, 300060819</t>
   </si>
   <si>
     <t>Tarpusavio skolinimo platformos operatorius, Valiutos keityklos operatorius, Vartojimo kredito davėjas, Elektroninių pinigų įstaiga</t>
   </si>
   <si>
     <t>2026-06-23</t>
   </si>
   <si>
     <t>Lietuvos banko Finansų rinkos priežiūros komiteto 2025 m. lapkričio 4 d. sprendimu Nr. 2025/441-121 „Dėl poveikio priemonės taikymo ir privalomų nurodymų davimo UAB „Paysera LT“, UAB“ skirtos baudos, kuri buvo skaičiuojama už kiekvieną tęsiamo Lietuvos banko Finansų rinkos priežiūros komiteto 2025 m. rugsėjo 2 d. sprendimu Nr. V 2025/(1.160.E-9004)-441-99 „Dėl poveikio priemonių taikymo ir privalomų nurodymų davimo „Paysera LT", UAB“ duoto privalomo nurodymo nevykdymo dieną, apskaičiavimas</t>
   </si>
   <si>
     <t>Bauda: 362000 €</t>
   </si>
   <si>
     <t>Pateiktas skundas</t>
   </si>
   <si>
     <t>UAB "TransferGo Lithuania", 304871705</t>
   </si>
   <si>
     <t>Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 25 straipsnio 1 dalies 1 punktas; 28 straipsnio 6 dalis. Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ (redakcija, galiojusi iki 2025 m. gruodžio 31 d.) 12 puntas; 9.4 ir 30.1 papunkčiai. Lietuvos Respublikos finansų įstaigų įstatymo 23 straipsnio 1 dalis.</t>
   </si>
@@ -779,111 +789,111 @@
   <si>
     <t>Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto  Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 4, 13, 21 punktai.</t>
   </si>
   <si>
     <t>Vadovo nušalinimas, Bauda: 12000 €</t>
   </si>
   <si>
     <t>Paywho, UAB, 305540551</t>
   </si>
   <si>
     <t>2022-12-21</t>
   </si>
   <si>
     <t>Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 15 straipsnio 1 dalis ir Finansų įstaigų įstatymo 10 straipsnio 2 dalies 1 punktas</t>
   </si>
   <si>
     <t>E4F Money UAB, 305098485</t>
   </si>
   <si>
     <t>2022-12-20</t>
   </si>
   <si>
     <t>Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 15 straipsnio 1 dalis ir Finansų įstaigų įstatymo 10 straipsnio 2 dalies 6 punktas</t>
   </si>
   <si>
+    <t>2022-11-22</t>
+  </si>
+  <si>
+    <t>Lietuvos banko Finansų rinkos priežiūros komiteto 2022 m. liepos 21 d. sprendimo Nr. V 2022/(1.160.E-9004)-441-164 „Dėl poveikio priemonės taikymo „Secure Nordic Payments“, UAB“ 2.1 papunktyje nustatyto privalomo nurodymo neįvykdymas, Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 24 straipsnio 3 dalies 1 punktas</t>
+  </si>
+  <si>
+    <t>Bauda: 28000 €</t>
+  </si>
+  <si>
     <t>UAB "TELE2", 111471645</t>
   </si>
   <si>
-    <t>2022-11-22</t>
-[...1 lines deleted...]
-  <si>
     <t>Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 28 straipsnio 4 dalis,  Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 11 punktas</t>
   </si>
   <si>
     <t>Bauda: 20000 €</t>
   </si>
   <si>
-    <t>Lietuvos banko Finansų rinkos priežiūros komiteto 2022 m. liepos 21 d. sprendimo Nr. V 2022/(1.160.E-9004)-441-164 „Dėl poveikio priemonės taikymo „Secure Nordic Payments“, UAB“ 2.1 papunktyje nustatyto privalomo nurodymo neįvykdymas, Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 24 straipsnio 3 dalies 1 punktas</t>
-[...4 lines deleted...]
-  <si>
     <t>2022-11-08</t>
   </si>
   <si>
     <t xml:space="preserve">Eelektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 25 straipsnio 1 dalies 1 punktas, Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 9,9 ir 30.3 papunkčiai, 33 ir 34 punktai.  </t>
   </si>
   <si>
     <t>UAB „Perlas Finance“, 301169732</t>
   </si>
   <si>
     <t>2022-09-20</t>
   </si>
   <si>
     <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 29 straipsnio 1 dalies 4 punktas; Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“, 70.1 papunktis.</t>
   </si>
   <si>
     <t>2022-09-06</t>
   </si>
   <si>
     <t>Lietuvos banko Finansų rinkos priežiūros tarnybos direktoriaus 2020 m. lapkričio 13 d. sprendimu V 2020 /(34.3.E-3400)-419-7  „Dėl poveikio priemonės taikymo „Paysera LT“, UAB“ duoto nurodymo pašalinti inspektavimo metu nustatytus teisės aktų pažeidimus neįvykdymas</t>
   </si>
   <si>
     <t>NEXTEDGE, UAB, 304230261</t>
   </si>
   <si>
     <t>Valiutos keityklos operatorius, Vartojimo kredito davėjas, Elektroninių pinigų įstaiga</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas, 44 straipsnio 3 dalis ir Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 11 punktas</t>
   </si>
   <si>
+    <t>UAB „Lux International Payment System“, 305158007</t>
+  </si>
+  <si>
     <t>2022-07-21</t>
   </si>
   <si>
+    <t>Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 24 straipsnio 3 dalies 1 punktas, Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas ir Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 11 punktas.</t>
+  </si>
+  <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas, Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 9 ir 11 punktai.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 24 straipsnio 3 dalies 1 punktas, Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas ir Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 11 punktas.</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 44 straipsnio 3 dalis, 43 straipsnio 3 dalies 2 punktas.</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 punktas ir Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ 11 punktas.</t>
   </si>
   <si>
     <t>2022-07-05</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 25 straipsnio 1 dalies 1 punktas.               
 Neteisingos informacijos apie nuosavų ir klientų lėšų likučius, taip pat saugotinas klientų lėšų sumas Lietuvos bankui teikimas.                             </t>
   </si>
   <si>
     <t>Bauda: 10000 €, Viešas paskelbimas apie padarytą teisės akto pažeidimą</t>
   </si>
   <si>
     <t>2022-06-13</t>
   </si>
   <si>
     <t>Bauda: 8000 €</t>
   </si>
   <si>
     <t>2022-03-29</t>
@@ -1113,53 +1123,50 @@
 Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 (redakcija, galiojusi iki 2020 m. vasario 29 d.) 4 punktas.</t>
   </si>
   <si>
     <t>Bauda: 120000 €</t>
   </si>
   <si>
     <t>2020-05-28</t>
   </si>
   <si>
     <t xml:space="preserve">Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 1 dalies 1 punktas,12, 13, 16, 17  ir 18 dalys, 14 straipsnio 3 dalies 1 punktas ir 5 dalis, 29 straipsnio 1 dalies 2, 4, 9 ir 10 punktai, 2 dalis, 3 dalies 3 punktas ir 4 dalis, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 “ (redakcija, galiojusi iki 2020 m. kovo 1 d.), 4, 5, 30 punktai, 31.1, 31.3.4, 54.2 ir 54.9 papunkčiai
 </t>
   </si>
   <si>
     <t>Įspėjimas, Bauda: 110000 €</t>
   </si>
   <si>
     <t>2020-05-14</t>
   </si>
   <si>
     <t>Mokėjimų įstatymo 43 straipsnio 1 ir 2 dalys, 46 straipsnio 1 ir 3 dalys, 49 straipsnio 2 dalis, 51 straipsnio 3 dalis.</t>
   </si>
   <si>
     <t>Bauda: 22000 €</t>
   </si>
   <si>
-    <t>UAB "deVere E-Money", 304469514</t>
-[...1 lines deleted...]
-  <si>
     <t>2020-02-24</t>
   </si>
   <si>
     <t>Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo  9 straipsnio 14 dalis ir 10 straipsnio 1 dalis, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17, 29.3 papunktis.</t>
   </si>
   <si>
     <t>UAB "Seven Seas Europe", 304632897</t>
   </si>
   <si>
     <t>2020-02-10</t>
   </si>
   <si>
     <t xml:space="preserve">Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 24 straipsnio 3 dalis </t>
   </si>
   <si>
     <t>2020-01-27</t>
   </si>
   <si>
     <t xml:space="preserve">Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 25 straipsnio 1 dalies 1 punktas </t>
   </si>
   <si>
     <t>Bauda: 17000 €</t>
   </si>
   <si>
     <t>NEO Finance, AB, 303225546</t>
@@ -1294,57 +1301,70 @@
     <t>2017-12-12</t>
   </si>
   <si>
     <t>Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 22 straipsnio 1 dalies 1 punktas ir 3 dalis; 18-ojo verslo apskaitos standarto 55 punktas; Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247, 4.14.2, 5.5, 5.7, 6.3, 6.10, 6.11 papunkčiai, 7 ir 8 punktai.</t>
   </si>
   <si>
     <t>Vadovo nušalinimas</t>
   </si>
   <si>
     <t>2017-11-27</t>
   </si>
   <si>
     <t>Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 21 straipsnio 1 dalis</t>
   </si>
   <si>
     <t>Akcinė bendrovė Lietuvos paštas, 121215587</t>
   </si>
   <si>
     <t>2017-11-21</t>
   </si>
   <si>
     <t xml:space="preserve">Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtintų Lietuvos banko valdybos 2014 m. rugsėjo 30 d. nutarimu Nr. 03–172, 10.1 ir 11.2 papunkčiai, 13, 17, 19, 23, 28, 33 ir 49 punktai, Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247, 4 ir 5 punktai, 5.1 ir 5.4 papunkčiai, 6 punktas, 6.4 , 6.8, 6.9, 12.3 ir 19.6 papunkčiai, Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 7 ir 9 dalys, 11 straipsnio 4 ir 5 dalys, 141 straipsnis,  14 straipsnio 1 dalis, 17 straipsnio 1 dalis, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17, 4 ir 5 punktai, 29.3 papunktis, 31.1, 31.3.1, 31.3.4 papunkčiai, 55 punktas. 
 </t>
   </si>
   <si>
+    <t> UAB „Bendras finansavimas“, 303259527</t>
+  </si>
+  <si>
+    <t>Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Sutelktinio finansavimo paslaugų teikėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Elektroninių pinigų įstaiga</t>
+  </si>
+  <si>
+    <t>2017-03-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vartojimo kredito įstatymo 11 straipsnio 2 dalies 3, 6, 7, 8 ir 14(1)punktai, 17 straipsnio 1 dalis, 21 straipsnio 2 dalies 1 ir 2 punktai, 25(3) straipsnio 3 ir 6 dalys
+</t>
+  </si>
+  <si>
     <t>2016-06-13</t>
   </si>
   <si>
+    <t>Mokėjimų įstatymo 9 straipsnio 2 dalis, 10 straipsnio 1 dalis, 2 dalies 2 punktas, 3 dalies 4 ir 5 punkTai, 6 dalies 1 punktas, 8 dalies 2 punktas, 12 straipsnio 1 dalis, Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 7 ir 9 dalys, 11 straipsnio 4 ir 5 dalys, Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms“ 6.9 papunktis, 19 ir 20 punktai, Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtintų Lietuvos banko valdybos 2014 m. rugsėjo 30 d. nutarimu Nr. 03-172 „Dėl Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtinimo“ 20, 30–34, 44, 46 ir 68 punktai, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 4, 5 punktai ir 31.3.4 papunktis,  Finansų rinkos dalyvių gaunamų skundų nagrinėjimo taisyklių, patvirtintų Lietuvos banko valdybos 2013 m. birželio 6 d. nutarimu Nr. 03-105 „Dėl Finansų rinkos dalyvių gaunamų skundų nagrinėjimo taisyklių patvirtinimo“ 7 ir 17 punktai.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 21 straipsnio 1 dalis ir Mokėjimo įstaigų įstatymo 14 straipsnio 1 dalis </t>
-  </si>
-[...1 lines deleted...]
-    <t>Mokėjimų įstatymo 9 straipsnio 2 dalis, 10 straipsnio 1 dalis, 2 dalies 2 punktas, 3 dalies 4 ir 5 punkTai, 6 dalies 1 punktas, 8 dalies 2 punktas, 12 straipsnio 1 dalis, Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 7 ir 9 dalys, 11 straipsnio 4 ir 5 dalys, Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms“ 6.9 papunktis, 19 ir 20 punktai, Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtintų Lietuvos banko valdybos 2014 m. rugsėjo 30 d. nutarimu Nr. 03-172 „Dėl Minimalių saugumo reikalavimų, keliamų internetu atliekamiems mokėjimams, patvirtinimo“ 20, 30–34, 44, 46 ir 68 punktai, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 4, 5 punktai ir 31.3.4 papunktis,  Finansų rinkos dalyvių gaunamų skundų nagrinėjimo taisyklių, patvirtintų Lietuvos banko valdybos 2013 m. birželio 6 d. nutarimu Nr. 03-105 „Dėl Finansų rinkos dalyvių gaunamų skundų nagrinėjimo taisyklių patvirtinimo“ 7 ir 17 punktai.</t>
   </si>
   <si>
     <t>2016-02-22</t>
   </si>
   <si>
     <t>Vartojimo kredito įstatymo 8 straipsnis</t>
   </si>
   <si>
     <t>Bauda: 4488 €</t>
   </si>
   <si>
     <t>2015-11-02</t>
   </si>
   <si>
     <t>Mokėjimo įstaigų įstatymo 8 straipsnio 5 dalis, Reikalavimų elektroninių pinigų ir mokėjimo įstaigų vadovams ir tarpininko valdymo organų nariams ir pranešimo apie elektroninių pinigų ir mokėjimo įstaigų vadovus pateikimo taisyklių, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 24 d.  nutarimu Nr. 238, 14  ir 16 punktai</t>
   </si>
   <si>
     <t>Bauda: 19731 €</t>
   </si>
   <si>
     <t>2015-08-10</t>
   </si>
   <si>
     <t xml:space="preserve">Vidaus kontrolės, rizikos valdymo ir gautų lėšų apsaugos reikalavimų elektroninių pinigų ir mokėjimo įstaigoms, patvirtintų Lietuvos banko valdybos 2009 m. gruodžio 30 d.  nutarimu Nr. 247, 6.9 papunktis,  Pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 7 dalis ir 9 dalis, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17, 31.1 papunktis, Kliento ir naudos gavėjo tapatybės, kelių tarpusavyje susijusių piniginių operacijų nustatymo taisyklių, patvirtintų Lietuvos Respublikos Vyriausybės 2008 m. rugsėjo 24 d. nutarimu Nr. 942, 4, 7, 8, 11, 12 ir 13 punktai, Elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 22 straipsnio 1 dalies 1 punktas, Įmonių finansinės atskaitomybės įstatymo 13 straipsnis, 22-ojo verslo apskaitos standarto 11 punktas
  </t>
@@ -1696,2538 +1716,2574 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F137"/>
+  <dimension ref="A1:F139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F137" sqref="F137"/>
+      <selection activeCell="F139" sqref="F139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F2" s="2"/>
+      <c r="F2" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="D4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="2" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="E6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="D8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="2"/>
-      <c r="C10" s="2" t="s">
+      <c r="D10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="E11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="2" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="D13" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="2" t="s">
+      <c r="D14" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="D16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="E16" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="F18" s="2"/>
+      <c r="F18" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>76</v>
-      </c>
-[...2 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B21" s="2"/>
-      <c r="C21" s="2" t="s">
+      <c r="D21" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="2"/>
+      <c r="F21" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="E22" s="2" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F22" s="2"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="B23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="F23" s="2"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B24" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="2" t="s">
+      <c r="D24" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B25" s="2"/>
-      <c r="C25" s="2" t="s">
+      <c r="D25" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="E25" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="F26" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="B27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F27" s="2"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="F28" s="2"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B29" s="2"/>
+        <v>109</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C29" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="F29" s="2"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="2" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="F30" s="2"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F31" s="2"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B32" s="2"/>
+        <v>117</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C32" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="F32" s="2"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F33" s="2"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="E34" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E34" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="2"/>
+      <c r="F34" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="B35" s="2"/>
-      <c r="C35" s="2" t="s">
+      <c r="D35" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="E35" s="2" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F35" s="2"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="B36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B36" s="2"/>
       <c r="C36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="F36" s="2"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="B37" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="2" t="s">
+      <c r="D37" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="E37" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F37" s="2"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="F38" s="2"/>
+        <v>124</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="B39" s="2"/>
-      <c r="C39" s="2" t="s">
+      <c r="D39" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="E39" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="E39" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F39" s="2"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="B40" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="2" t="s">
+      <c r="D40" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="E40" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="E40" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F40" s="2"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="B41" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="2" t="s">
+      <c r="D41" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="E41" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F41" s="2"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="B42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="2" t="s">
+      <c r="D42" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="E42" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="2"/>
+      <c r="F42" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="B43" s="2" t="s">
+      <c r="D43" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="C43" s="2" t="s">
+      <c r="E43" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="D43" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F43" s="2"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C44" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="B44" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="2" t="s">
+      <c r="D44" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="E44" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="2"/>
+      <c r="F44" s="2" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="B45" s="2" t="s">
+      <c r="D45" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="C45" s="2" t="s">
+      <c r="E45" s="2" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="F45" s="2"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>7</v>
+        <v>172</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F46" s="2"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B47" s="2"/>
+        <v>150</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C47" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D47" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="F47" s="2"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="B48" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="2" t="s">
+      <c r="D48" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="E48" s="2" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F48" s="2"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>184</v>
+        <v>67</v>
       </c>
       <c r="F49" s="2"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="B50" s="2"/>
-      <c r="C50" s="2" t="s">
+      <c r="D50" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="E50" s="2" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="F50" s="2"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="B51" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="2" t="s">
+      <c r="D51" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="E51" s="2" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F51" s="2"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
-        <v>29</v>
+        <v>192</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>10</v>
+        <v>124</v>
       </c>
       <c r="F52" s="2"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="2" t="s">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>196</v>
+        <v>10</v>
       </c>
       <c r="F53" s="2"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C54" s="2" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>198</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>142</v>
+        <v>199</v>
       </c>
       <c r="F54" s="2"/>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="F55" s="2"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="B56" s="2"/>
+      <c r="B56" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C56" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>146</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="B57" s="2"/>
       <c r="C57" s="2" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>166</v>
+        <v>206</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="F57" s="2"/>
+        <v>207</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
-        <v>207</v>
+        <v>158</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D58" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="E58" s="2" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F58" s="2"/>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F59" s="2"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C60" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D60" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="E60" s="2" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F60" s="2"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
-        <v>151</v>
+        <v>216</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>217</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>218</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F61" s="2"/>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B62" s="2"/>
+        <v>154</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C62" s="2" t="s">
         <v>220</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="F62" s="2"/>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B63" s="2"/>
       <c r="C63" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>225</v>
+        <v>175</v>
       </c>
       <c r="F63" s="2"/>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B64" s="2"/>
+        <v>225</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C64" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>110</v>
+        <v>227</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F64" s="2"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B65" s="2"/>
       <c r="C65" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F65" s="2"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>7</v>
+        <v>172</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>231</v>
+        <v>169</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F66" s="2"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="B67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B67" s="2"/>
       <c r="C67" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D67" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="E67" s="2" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F67" s="2"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C68" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="B68" s="2"/>
-      <c r="C68" s="2" t="s">
+      <c r="D68" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="E68" s="2" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F68" s="2"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
         <v>240</v>
       </c>
       <c r="B69" s="2"/>
       <c r="C69" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F69" s="2"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
         <v>243</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>245</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>246</v>
+        <v>47</v>
       </c>
       <c r="F70" s="2"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F71" s="2"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="B72" s="2"/>
       <c r="C72" s="2" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>14</v>
+        <v>251</v>
       </c>
       <c r="F72" s="2"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
-        <v>251</v>
+        <v>117</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F73" s="2"/>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
-        <v>16</v>
+        <v>254</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="F74" s="2"/>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
-        <v>256</v>
+        <v>19</v>
       </c>
       <c r="B75" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="C75" s="2" t="s">
+      <c r="D75" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="D75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="2" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="F75" s="2"/>
+        <v>204</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>7</v>
+        <v>260</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>121</v>
+        <v>219</v>
       </c>
       <c r="F76" s="2"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F77" s="2"/>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
-        <v>132</v>
+        <v>52</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>216</v>
+        <v>124</v>
       </c>
       <c r="F78" s="2"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="2" t="s">
-        <v>199</v>
+        <v>135</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>246</v>
+        <v>219</v>
       </c>
       <c r="F79" s="2"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="2" t="s">
-        <v>103</v>
+        <v>202</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="F80" s="2"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="2" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B81" s="2"/>
+        <v>106</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C81" s="2" t="s">
         <v>269</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>166</v>
+        <v>270</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F81" s="2"/>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="2" t="s">
-        <v>175</v>
+        <v>89</v>
       </c>
       <c r="B82" s="2"/>
       <c r="C82" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>229</v>
+        <v>273</v>
       </c>
       <c r="F82" s="2"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="2" t="s">
-        <v>272</v>
+        <v>178</v>
       </c>
       <c r="B83" s="2"/>
       <c r="C83" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>274</v>
+        <v>169</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>275</v>
+        <v>232</v>
       </c>
       <c r="F83" s="2"/>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="2" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B84" s="2"/>
       <c r="C84" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D84" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="E84" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="E84" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F84" s="2"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="2" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B85" s="2"/>
       <c r="C85" s="2" t="s">
         <v>280</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E85" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F85" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="F85" s="2"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="2" t="s">
-        <v>202</v>
+        <v>279</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2" t="s">
         <v>283</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>284</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F86" s="2"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="2"/>
+      <c r="C87" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="B87" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="2" t="s">
+      <c r="D87" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="E87" s="2" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F87" s="2"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="2" t="s">
-        <v>114</v>
+        <v>289</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>290</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>291</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F88" s="2"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="2" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F89" s="2"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="2" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="B90" s="2"/>
+        <v>36</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C90" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D90" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="E90" s="2" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F90" s="2"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="2" t="s">
-        <v>129</v>
+        <v>298</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="F91" s="2"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="2" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B92" s="2"/>
       <c r="C92" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F92" s="2"/>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="2" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="B93" s="2"/>
+        <v>96</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C93" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="D93" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="D93" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="2" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="F93" s="2"/>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="B94" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B94" s="2"/>
       <c r="C94" s="2" t="s">
         <v>305</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>306</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="F94" s="2"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="2" t="s">
-        <v>49</v>
+        <v>307</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>308</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="F95" s="2"/>
+      <c r="F95" s="2" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="2" t="s">
-        <v>139</v>
+        <v>52</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F96" s="2"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="B97" s="2"/>
-      <c r="C97" s="2" t="s">
+      <c r="D97" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="E97" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="E97" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F97" s="2"/>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="2" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="B98" s="2"/>
       <c r="C98" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="F98" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="2" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>320</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F99" s="2"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="2" t="s">
-        <v>197</v>
+        <v>225</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>323</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>324</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F100" s="2"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="2" t="s">
-        <v>16</v>
+        <v>200</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>326</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="F101" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F101" s="2"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="2" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>329</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>330</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="F102" s="2"/>
+        <v>331</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="2" t="s">
-        <v>286</v>
+        <v>48</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="F103" s="2"/>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="2" t="s">
-        <v>179</v>
+        <v>289</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>334</v>
+        <v>18</v>
       </c>
       <c r="F104" s="2"/>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="2" t="s">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>61</v>
+        <v>337</v>
       </c>
       <c r="F105" s="2"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="2" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B106" s="2"/>
+        <v>128</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C106" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>338</v>
+        <v>64</v>
       </c>
       <c r="F106" s="2"/>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="2" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="B107" s="2"/>
       <c r="C107" s="2" t="s">
         <v>339</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>340</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>61</v>
+        <v>341</v>
       </c>
       <c r="F107" s="2"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="2" t="s">
-        <v>199</v>
+        <v>117</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F108" s="2"/>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>343</v>
+        <v>64</v>
       </c>
       <c r="F109" s="2"/>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="2" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F110" s="2"/>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="2" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>347</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>348</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F111" s="2"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C112" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="B112" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="2" t="s">
+      <c r="D112" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="E112" s="2" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F112" s="2"/>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C113" s="2" t="s">
         <v>353</v>
       </c>
-      <c r="B113" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="2" t="s">
+      <c r="D113" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="D113" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="2" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="F113" s="2"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="2" t="s">
-        <v>213</v>
+        <v>355</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>358</v>
+        <v>64</v>
       </c>
       <c r="F114" s="2"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D115" s="2" t="s">
         <v>359</v>
       </c>
-      <c r="B115" s="2" t="s">
+      <c r="E115" s="2" t="s">
         <v>360</v>
-      </c>
-[...7 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F115" s="2"/>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="2" t="s">
-        <v>179</v>
+        <v>361</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>7</v>
+        <v>362</v>
       </c>
       <c r="C116" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="D116" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="E116" s="2" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F116" s="2"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B117" s="2"/>
+        <v>182</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C117" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D117" s="2" t="s">
         <v>367</v>
       </c>
-      <c r="D117" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="2" t="s">
-        <v>61</v>
+        <v>368</v>
       </c>
       <c r="F117" s="2"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="2" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B118" s="2"/>
       <c r="C118" s="2" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>368</v>
+        <v>343</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F118" s="2"/>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C119" s="2" t="s">
         <v>369</v>
       </c>
-      <c r="B119" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="2" t="s">
+      <c r="D119" s="2" t="s">
         <v>370</v>
       </c>
-      <c r="D119" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="2" t="s">
-        <v>372</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="F119" s="2"/>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="2" t="s">
-        <v>132</v>
+        <v>371</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C120" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D120" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="E120" s="2" t="s">
         <v>374</v>
       </c>
-      <c r="E120" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F120" s="2"/>
+      <c r="F120" s="2" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="2" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B121" s="2"/>
+        <v>135</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C121" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D121" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="E121" s="2" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F121" s="2"/>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="2" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="B122" s="2"/>
       <c r="C122" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="D122" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="E122" s="2" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F122" s="2"/>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="2" t="s">
-        <v>350</v>
+        <v>182</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C123" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="D123" s="2" t="s">
         <v>382</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="E123" s="2" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="F123" s="2"/>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="D124" s="2" t="s">
         <v>385</v>
       </c>
-      <c r="B124" s="2"/>
-      <c r="C124" s="2" t="s">
+      <c r="E124" s="2" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F124" s="2"/>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="2" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B125" s="2"/>
       <c r="C125" s="2" t="s">
         <v>388</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F125" s="2"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="2" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="B126" s="2"/>
       <c r="C126" s="2" t="s">
         <v>390</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>391</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>392</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="F126" s="2"/>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="2" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C127" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="D127" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="E127" s="2" t="s">
         <v>394</v>
       </c>
-      <c r="E127" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F127" s="2" t="s">
-        <v>396</v>
+        <v>121</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="E128" s="2" t="s">
         <v>397</v>
       </c>
-      <c r="B128" s="2"/>
-      <c r="C128" s="2" t="s">
+      <c r="F128" s="2" t="s">
         <v>398</v>
       </c>
-      <c r="D128" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F128" s="2"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="B129" s="2"/>
       <c r="C129" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D129" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E129" s="2" t="s">
         <v>401</v>
       </c>
-      <c r="E129" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="2"/>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="2" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C130" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="D130" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="E130" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="E130" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F130" s="2"/>
+      <c r="F130" s="2" t="s">
+        <v>149</v>
+      </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C131" s="2" t="s">
         <v>405</v>
       </c>
-      <c r="B131" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="2" t="s">
+      <c r="D131" s="2" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F131" s="2"/>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="2" t="s">
-        <v>251</v>
+        <v>407</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>409</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F132" s="2"/>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="2" t="s">
-        <v>132</v>
+        <v>410</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>7</v>
+        <v>411</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>10</v>
       </c>
       <c r="F133" s="2"/>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="2" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="B134" s="2"/>
+        <v>135</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C134" s="2" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>413</v>
+        <v>10</v>
       </c>
       <c r="F134" s="2"/>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="2" t="s">
-        <v>405</v>
+        <v>254</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>414</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>416</v>
+        <v>10</v>
       </c>
       <c r="F135" s="2"/>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="B136" s="2"/>
       <c r="C136" s="2" t="s">
         <v>417</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>419</v>
       </c>
-      <c r="F136" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F136" s="2"/>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="2" t="s">
-        <v>16</v>
+        <v>407</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>420</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>421</v>
       </c>
       <c r="E137" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="F137" s="2"/>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="E139" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F137" s="2" t="s">
-        <v>422</v>
+      <c r="F139" s="2" t="s">
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">