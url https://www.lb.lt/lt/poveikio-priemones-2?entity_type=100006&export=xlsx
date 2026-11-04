--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -12,137 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Finansų rinkos dalyvis arba asmuo, kuriam taikyta poveikio priemonė</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Sprendimo (nutarimo) priėmimo data / Administracinio susitarimo pasirašymo data</t>
   </si>
   <si>
     <t>Teisės aktų pažeidimai</t>
   </si>
   <si>
     <t>Poveikio priemonė</t>
   </si>
   <si>
     <t>Skundai dėl taikytos poveikio priemonės / Sudarytas administracinis susitarimas</t>
   </si>
   <si>
+    <t>Flywire Europe, UAB, 305020885</t>
+  </si>
+  <si>
+    <t>Valiutos keityklos operatorius, Mokėjimo įstaiga</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 29 straipsnio 1 dalies 4 punktas; Finansų rinkos dalyviams skirtų nurodymų dėl tarptautinių sankcijų įgyvendinimo, patvirtintų Lietuvos banko valdybos 2023 m. gegužės 30 d. nutarimu Nr. 03-98 „Dėl Finansų rinkos dalyviams skirtų nurodymų dėl tarptautinių sankcijų įgyvendinimo patvirtinimo“, 6, 8, 12, 13, 20, 24, 26, 27 ir 28 punktai bei 9.3, 9.4.1, 9.5, 21.1-21.4, 21.6, 21.8, 21.9, 25.1, 25.3, 25.5 ir 25.6 papunkčiai.</t>
+  </si>
+  <si>
+    <t>Įspėjimas</t>
+  </si>
+  <si>
+    <t>Sudarytas administracinis susitarimas</t>
+  </si>
+  <si>
     <t>AlphaPay, UAB, 305249880</t>
   </si>
   <si>
     <t>2026-07-21</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimo įstaigų įstatymo 5 straipsnio 2 dalies 4, 5 ir 6 punktai, šio straipsnio 4 dalis, 16 straipsnio 3 dalies 2 punktas, 22 straipsnio 4 dalis, 27 straipsnio 4 dalis, FĮĮ 43 straipsnio 3 dalies 2 ir 3 punktai, Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“ patvirtinto Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo (redakcija, galiojusi iki 2026 m. sausio 1 d.) 10.1 papunktis ir 11 punktas.</t>
   </si>
   <si>
     <t>Licencijos galiojimo panaikinimas (atšaukimas)</t>
   </si>
   <si>
     <t>2026-04-21</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimų įstaigų įstatymo  5 straipsnio 2 dalies 5 ir 6 punktai ir 4 dalis, 17 straipsnio 1 dalies 1 punktas.  3.	Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“, 19 punktas, 20.1–20.7 papunkčiai,  59 ir 60 punktai.</t>
   </si>
   <si>
     <t>Laikinai apriboti disponavimą lėšomis, esančioms sąskaitose, kuriose laikomos klientų - mokėjimo paslaugų vartotojų lėšos., Licencijos galiojimo sustabdymas</t>
   </si>
   <si>
     <t>ValorPay, UAB, 304881005</t>
   </si>
   <si>
-    <t>Valiutos keityklos operatorius, Mokėjimo įstaiga</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 16 dalis, 14 straipsnio 5 dalies 3 punktas, 17 straipsnis, 29 straipsnio 1 dalies 3 punktas, 29 straipsnio 5 dalis; Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 47 punktas, 51.9 papunktis, 58, 59, 62, 63, 64, 66 punktai. </t>
   </si>
   <si>
     <t>Bauda: 30000 €</t>
   </si>
   <si>
-    <t>Sudarytas administracinis susitarimas</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-10-17</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 ir 3 punktai.  Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai skirtų ataskaitų formų patvirtinimo“, 10, 11 ir 12 punktai. </t>
   </si>
   <si>
     <t>Bauda: 12000 €</t>
   </si>
   <si>
     <t>Kevin EU, UAB, 304777572</t>
   </si>
   <si>
     <t>2024-09-24</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 10 straipsnio 2 dalies 5 ir 7 punktai, 43 straipsnio 3 dalies 2 ir 3 punktai, Lietuvos Respublikos mokėjimo įstaigų įstatymo 16 straipsnio 3 dalies 2 punktas, 22 straipsnio 4 dalis, 27 straipsnio 4 dalis</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimo įstaigų įstatymo 34 straipsnio 1 dalies 8 punktas</t>
   </si>
   <si>
     <t>Laikinojo atstovo mokėjimo įstaigos veiklos priežiūrai skyrimas</t>
-  </si>
-[...1 lines deleted...]
-    <t>Flywire Europe, UAB, 305020885</t>
   </si>
   <si>
     <t>2024-03-19</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimo įstaigų įstatymo 16 straipsnio 3 dalies 2 punktas.</t>
   </si>
   <si>
     <t>Bauda: 20000 €</t>
   </si>
   <si>
     <t>Pateiktas skundas (Iš dalies patenkintas)</t>
   </si>
   <si>
     <t>Majestic Financial, UAB, 304712140</t>
   </si>
   <si>
     <t>2024-03-14</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 23 straipsnio 1 dalis; Lietuvos Respublikos mokėjimo įstaigų įstatymo 17 straipsnio 1 dalies 1 punktas; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ 9.5 papunktis, 29 punktas; Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 12, 13, 14 ir 16 dalys, 10 straipsnio 1, 3 ir 5 dalys, 11 straipsnio 1 dalies 4 punkto b papunktis, 14 straipsnio 5 dalies 2 ir 3 punktai, 16 straipsnio 2 dalis, 17 straipsnis, 29 straipsnio 1 dalies 1, 3 ir 10 punktai, 4 dalis; Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelių pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 7.1, 7.3, 7.4, 51.7, 62.2  papunkčiai, 8, 13, 14 ir 26, 49, 52, 58, 59, 61, 64, 65, 66, 67 punktai.</t>
   </si>
   <si>
     <t>Pateiktas skundas</t>
   </si>
@@ -203,53 +212,50 @@
     <t>UAB Best Finance, 304885975</t>
   </si>
   <si>
     <t>2022-10-25</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 7 straipsnio 1 dalies 1 ir 2 punktai, 23 straipsnio 1 dalis; Lietuvos Respublikos mokėjimo įstaigų įstatymo 5 straipsnio 2 dalies 2 punktas, 4 dalis, 9 straipsnio 6 dalis, 17 straipsnio 1 dalies 1 punktas, 22 straipsnio 6 dalis, 27 straipsnio 4 dalis; Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 1 dalies 4 ir 5 punktai,  10 straipsnio 1 dalis, 11 straipsnio 1 dalies 4 punktas, 16 straipsnio 2 dalis, 17 straipsnio 1 ir 2 dalys, 22 straipsnio 1 dalis, 29 straipsnio 1 dalies 1, 3, 4, 10 punktai; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ 7, 12, 13, 20, 29, 33 ir 34 punktai, 9.3, 9.4, 9.10, 10.6 ir 30.3 papunkčiai; Lietuvos banko prižiūrimų finansų rinkos dalyvių vadovų ir pagrindines funkcijas atliekančių asmenų vertinimo nuostatų, patvirtintų Lietuvos banko valdybos 2013 m. lapkričio 14 d. nutarimu Nr. 03-181 „Dėl Lietuvos banko prižiūrimų finansų rinkos dalyvių vadovų ir pagrindines funkcijas atliekančių asmenų vertinimo nuostatų patvirtinimo“ 22.2 papunktis; Finansų rinkos dalyvių veiklos funkcijų perdavimo kitiems asmenims taisyklių, patvirtintų Lietuvos banko valdybos 2020 m. lapkričio 10 d. nutarimu Nr. 03-166 „Dėl Finansų rinkos dalyvių veiklos funkcijų perdavimo kitiems asmenims taisyklių patvirtinimo“ 20, 21, 26, 62, 63, 67, 68, 69 ir 71 punktai, 3.2, 28.1, 28.3–28.5 papunkčiai; Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 12, 58, 63, 64, 65, 67 punktai, 18.1, 18.2, 51.8, 59.1, 70.1, 72.1, 72.2, 72.3 ir 72.4 papunkčiai; Elektroninių pinigų įstaigų ir mokėjimo įstaigų pinigų plovimo ir (arba) teroristų finansavimo prevencijos priemonių įgyvendinimo priežiūrai skirtų ataskaitų sudarymo ir jų teikimo Lietuvos bankui tvarkos aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. nutarimu Nr. 03-261 „Dėl elektroninių pinigų įstaigų ir mokėjimo įstaigų pinigų plovimo ir (arba) teroristų finansavimo prevencijos priemonių įgyvendinimo priežiūrai skirtų ataskaitų sudarymo ir jų teikimo Lietuvos bankui tvarkos aprašo patvirtinimo“ 7 punktas.</t>
   </si>
   <si>
     <t>Įspėjimas, Bauda: 109000 €, Viešas paskelbimas apie padarytą teisės akto pažeidimą</t>
   </si>
   <si>
     <t>UAB "Alternative Payments", 303429748</t>
   </si>
   <si>
     <t>2022-08-26</t>
   </si>
   <si>
     <t>Lietuvos Respublikos mokėjimų įstaigų įstatymo, 4 straipsnio 1 dalies, 5 straipsnio 4 dalies, 22 straipsnio 6 dalies nuostatos; Lietuvos banko valdybos 2020 m. liepos 27 d. nutarimu Nr. 03-106 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ patvirtinto Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo 3, 7, 11, 22, 25 punkto, 8.1, 9.3, 9.4, 10.2, 10.4 papunkčių nuostatos; Lietuvos banko valdybos 2020 m. lapkričio 10 d. nutarimo Nr. 03-166 „Dėl Finansų rinkos dalyvių veiklos funkcijų perdavimo kitiems asmenims taisyklių patvirtinimo“, kuriuo patvirtintos Finansų rinkos dalyvių veiklos funkcijų perdavimo kitiems asmenims taisyklių 6 punkto ir 13.3, 28.5, 37.1 ir 37.2 papunkčių nuostatos; Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 12, 13, 14 ir 16 dalies, 11 straipsnio 1 dalies 4 punkto, 12 straipsnio 1, 3 ir 5 dalies, 14 straipsnio 3 dalies 1 punkto ir 5 dalies, 16 straipsnio 2 dalies, 17 straipsnio 1 dalies 1–5 punktų, 29 straipsnio 1 dalies 1 punkto nuostatos; Techninių reikalavimų kliento tapatybės nustatymo procesui, kai tapatybė nustatoma nuotoliniu būdu, naudojantis elektroninėmis priemonėmis, leidžiančiomis tiesioginio vaizdo perdavimą, patvirtintų FNTT direktoriaus 2016 m. lapkričio 30 d. įsakymu Nr. V-314 „Dėl Techninių reikalavimų kliento tapatybės nustatymo procesui, kai tapatybė nustatoma nuotoliniu būdu, naudojantis elektroninėmis priemonėmis, leidžiančiomis tiesioginio vaizdo perdavimą, patvirtinimo“, 15.2 papunkčio nuostatos, Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ patvirtintų Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, 52, 58, 63, 65 ir 66 punktų ir 59.1 papunkčio nuostatos.</t>
   </si>
   <si>
     <t>2022-04-26</t>
   </si>
   <si>
     <t xml:space="preserve">Lietuvos Respublikos mokėjimo įstaigų įstatymo 22 straipsnio 6 dalis; Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo, patvirtinto Lietuvos banko valdybos 2009 m. gruodžio 30 d. nutarimu Nr. 247 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų valdymo sistemos ir gautų lėšų apsaugos reikalavimų aprašo patvirtinimo“ 11 ir 14 punktai, 8.1, 9,4, ir 10.6 papunkčiai.  </t>
-  </si>
-[...1 lines deleted...]
-    <t>Įspėjimas</t>
   </si>
   <si>
     <t>UAB “Remit Choice Limited”, 304861465</t>
   </si>
   <si>
     <t>2022-02-15</t>
   </si>
   <si>
     <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo  9 straipsnio 16 dalis, 11 straipsnio 1 dalies 4 punkto a ir b papunkčiai, 16 straipsnio 2 dalis, 29 straipsnio 1 dalies 1-4 ir 10 punktai, 29 straipsnio 4 dalis, Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 patvirtintų nurodymų „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 7.2, 18.1–18.2 papunkčiai, 26-28 punktai, 40.2 papunktis, 42 punktas, 51.8 papunktis, 58 punktas, 62.1–62.4 papunkčiai, 63, 65 ir 70 punktai</t>
   </si>
   <si>
     <t>Bauda: 50000 €, Įspėjimas</t>
   </si>
   <si>
     <t>2021-12-14</t>
   </si>
   <si>
     <t>Mokėjimo įstaigų įstatymo 16 straipsnio 3 dalies 1 punktas</t>
   </si>
   <si>
     <t>Bauda: 16000 €</t>
   </si>
   <si>
     <t>UAB "DSBC Financial Europe", 304713395</t>
   </si>
@@ -746,699 +752,719 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F37" sqref="F37"/>
+      <selection activeCell="F38" sqref="F38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="2"/>
+      <c r="B2" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C2" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F2" s="2"/>
+        <v>10</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F4" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B6" s="2"/>
+        <v>19</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F6" s="2"/>
+        <v>25</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F7" s="2"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F8" s="2"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="2"/>
-      <c r="C9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="2" t="s">
+      <c r="D10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="E10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="2"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="2"/>
-      <c r="C11" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F11" s="2"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="F13" s="2"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="F17" s="2"/>
+        <v>15</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="2" t="s">
+      <c r="D18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F18" s="2"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B19" s="2"/>
+        <v>66</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C19" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F19" s="2"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="E21" s="2" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F21" s="2"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B22" s="2"/>
+        <v>66</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C22" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="D22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F22" s="2"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="F23" s="2"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="2"/>
+      <c r="F24" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="D25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="2" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F25" s="2"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26" s="2"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="B27" s="2"/>
       <c r="C27" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="F27" s="2"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B28" s="2"/>
-      <c r="C28" s="2" t="s">
+      <c r="E28" s="2" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F28" s="2"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="D29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="2" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F29" s="2"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="F30" s="2"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="B31" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="2" t="s">
+      <c r="D31" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="2" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="F31" s="2"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="C32" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="E32" s="2" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F32" s="2"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="F33" s="2"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="B34" s="2" t="s">
+      <c r="E34" s="2" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F34" s="2"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="B35" s="2"/>
       <c r="C35" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D35" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="D35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="2" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F35" s="2"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="B36" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="2" t="s">
+      <c r="D36" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="D36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="2" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F36" s="2"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="B37" s="2"/>
-      <c r="C37" s="2" t="s">
+      <c r="D37" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="E37" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="2"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="B38" s="2"/>
+      <c r="C38" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="F37" s="2"/>
+      <c r="D38" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F38" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>