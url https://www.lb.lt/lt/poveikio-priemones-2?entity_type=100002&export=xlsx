--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -12,101 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Finansų rinkos dalyvis arba asmuo, kuriam taikyta poveikio priemonė</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Sprendimo (nutarimo) priėmimo data / Administracinio susitarimo pasirašymo data</t>
   </si>
   <si>
     <t>Teisės aktų pažeidimai</t>
   </si>
   <si>
     <t>Poveikio priemonė</t>
   </si>
   <si>
     <t>Skundai dėl taikytos poveikio priemonės / Sudarytas administracinis susitarimas</t>
   </si>
   <si>
     <t>Curve Europe, UAB, 305626541</t>
   </si>
   <si>
     <t>Valiutos keityklos operatorius, Vartojimo kredito davėjas, Draudimo tarpininkas, Elektroninių pinigų įstaiga</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>Lietuvos Respublikos finansų įstaigų įstatymo 43 straipsnio 3 dalies 2 ir 3 punktai, 44 straipsnio 3 dalis; Lietuvos Respublikos elektroninių pinigų ir elektroninių pinigų įstaigų įstatymo 28 straipsnio 4 dalis; Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių
 ir veiklos ataskaitų sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos
 aprašo, patvirtinto Lietuvos banko valdybos 2018 m. gruodžio 20 d. Nr. 03-259 „Dėl Elektroninių pinigų įstaigų ir mokėjimo įstaigų priežiūrai skirtų finansinių ir veiklos ataskaitų Elektroninio dokumento nuorašas sudarymo, šių ataskaitų ir kitos informacijos teikimo Lietuvos bankui tvarkos aprašo ir priežiūrai
 skirtų ataskaitų formų patvirtinimo“ 10.1, 10.3 papunkčiai, 11 ir 12 punktai.</t>
   </si>
   <si>
     <t>Bauda: 22500 €</t>
   </si>
   <si>
     <t>Sudarytas administracinis susitarimas</t>
   </si>
   <si>
     <t>Revolut Payments UAB, 304940980</t>
   </si>
   <si>
     <t>2022-03-15</t>
   </si>
   <si>
     <t>Lietuvos Respublikos pinigų plovimo ir teroristų finansavimo prevencijos įstatymo 9 straipsnio 14 dalis, 29 straipsnio 1 dalies 2 punktas ir 2 dalis, 14 straipsnio 5 dalies 1 punktas ir 3 dalies 2 punktas, Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtintų Lietuvos banko valdybos 2015 m. vasario 12 d. nutarimu Nr. 03-17 „Dėl Finansų rinkos dalyviams skirtų nurodymų, kuriais siekiama užkirsti kelią pinigų plovimui ir (arba) teroristų finansavimui, patvirtinimo“ 40.1-40.3 papunkčiai, 42 punktas, 49 punktas ir 51.7 papunktis.</t>
   </si>
   <si>
     <t>Bauda: 150000 €, Įspėjimas</t>
+  </si>
+  <si>
+    <t>Luminor Bank AS Lietuvos skyrius, 304870069</t>
+  </si>
+  <si>
+    <t>Bankas, Vartojimo kredito davėjas, Draudimo tarpininkas</t>
+  </si>
+  <si>
+    <t>2021-06-03</t>
+  </si>
+  <si>
+    <t>Mokėjimų įstatymo 29 straipsnio 1 dalis, 33 straipsnio 2-4 dalys, 38 straipsnio 1 dalis, 57 straipsnio 2 dalis</t>
+  </si>
+  <si>
+    <t>Bauda: 350000 €</t>
+  </si>
+  <si>
+    <t>2020-12-17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Su nekilnojamuoju turtu susijusio kredito įstatymo 23 straipsnio 1 dalis ir 3 dalies 4 punktas. </t>
+  </si>
+  <si>
+    <t>Bauda: 150000 €</t>
   </si>
   <si>
     <t>EDRAUDA, UADBB, 302350714</t>
   </si>
   <si>
     <t>Draudimo tarpininkas</t>
   </si>
   <si>
     <t>2020-04-02</t>
   </si>
   <si>
     <t>Draudimo įstatymo 90(1) straipsnio 1 dalis ir 93 straipsnio 1 dalis</t>
   </si>
   <si>
     <t>Įspėjimas</t>
   </si>
   <si>
     <t>2019-09-23</t>
   </si>
   <si>
     <t>Bauda: 8000 €</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „RDD“, 126360273</t>
   </si>
@@ -621,54 +645,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -722,384 +746,420 @@
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B6" s="2"/>
+        <v>24</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="C6" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F6" s="2"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F7" s="2"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="F8" s="2"/>
+        <v>34</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F9" s="2"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F10" s="2"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F11" s="2"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B13" s="2"/>
+        <v>48</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="C13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F13" s="2"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B18" s="2"/>
+        <v>66</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="C18" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F18" s="2"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B19" s="2"/>
+        <v>69</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="C19" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="F19" s="2"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="F21" s="2"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B22" s="2"/>
+        <v>24</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="C22" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F22" s="2"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B23" s="2"/>
+        <v>36</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="C23" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D23" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F23" s="2"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F24" s="2"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25" s="2"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="2"/>
+      <c r="E26" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F26" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>