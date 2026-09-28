--- v0 (2026-04-05)
+++ v1 (2026-09-28)
@@ -55,238 +55,238 @@
   <si>
     <t>procentai per metus</t>
   </si>
   <si>
     <t>Datos tipas</t>
   </si>
   <si>
     <t>Perskaičiuota sutartinė norma (PSN) / Siaurai apibrėžta faktinė norma (SAFN)</t>
   </si>
   <si>
     <t>Rinkimo rodiklis</t>
   </si>
   <si>
     <t>laikotarpio vidurkis, laikotarpio pabaigoje</t>
   </si>
   <si>
     <t>Duomenų šaltiniai</t>
   </si>
   <si>
     <t>Lietuvos bankas</t>
   </si>
   <si>
     <t>Atnaujinta</t>
   </si>
   <si>
-    <t>2026-03-26 15:00:00</t>
+    <t>2026-09-25 15:00:00</t>
   </si>
   <si>
     <t>Duomenų tipas</t>
   </si>
   <si>
     <t>Palūkanų normos</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 02</t>
+      <t xml:space="preserve">2025 - 08</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 03</t>
+      <t xml:space="preserve">2025 - 09</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 04</t>
+      <t xml:space="preserve">2025 - 10</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 05</t>
+      <t xml:space="preserve">2025 - 11</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 06</t>
+      <t xml:space="preserve">2025 - 12</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 07</t>
+      <t xml:space="preserve">2026 - 01</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 08</t>
+      <t xml:space="preserve">2026 - 02</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 09</t>
+      <t xml:space="preserve">2026 - 03</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 10</t>
+      <t xml:space="preserve">2026 - 04</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 11</t>
+      <t xml:space="preserve">2026 - 05</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 12</t>
+      <t xml:space="preserve">2026 - 06</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 01</t>
+      <t xml:space="preserve">2026 - 07</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 02</t>
+      <t xml:space="preserve">2026 - 08</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams – naujų susitarimų palūkanų normos
 PNS.M.A2Y.A.C.A.U2.260.200.N.LT.PC___.E.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -426,53 +426,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pinigų finansų įstaigų paskolos nuo 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.B.C.1.U2.240.200.N.LT.PC___.E.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pinigų finansų įstaigų paskolos nuo 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.J.C.1.U2.240.200.N.LT.PC___.E.SR</t>
     </r>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams – naujų susitarimų palūkanų normos
 PNS.M.A2Y.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -1747,50 +1744,53 @@
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 iki 5 metų – naujų susitarimų palūkanų normos
 PNS.M.C2U.C.C.A.U2.250.200.N.LT.PC___.E.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis nuo 5 metų – naujų susitarimų palūkanų normos
 PNS.M.C2U.D.C.A.U2.250.200.N.LT.PC___.E.SR</t>
     </r>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams būstui įsigyti – naujų susitarimų palūkanų normos
 PNS.M.C2V.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -2452,6857 +2452,6857 @@
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="3"/>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 02</t>
+            <t xml:space="preserve">2025 - 08</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 03</t>
+            <t xml:space="preserve">2025 - 09</t>
           </r>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 04</t>
+            <t xml:space="preserve">2025 - 10</t>
           </r>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 05</t>
+            <t xml:space="preserve">2025 - 11</t>
           </r>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 06</t>
+            <t xml:space="preserve">2025 - 12</t>
           </r>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 07</t>
+            <t xml:space="preserve">2026 - 01</t>
           </r>
         </is>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 08</t>
+            <t xml:space="preserve">2026 - 02</t>
           </r>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 09</t>
+            <t xml:space="preserve">2026 - 03</t>
           </r>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 10</t>
+            <t xml:space="preserve">2026 - 04</t>
           </r>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 11</t>
+            <t xml:space="preserve">2026 - 05</t>
           </r>
         </is>
       </c>
       <c r="L13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 12</t>
+            <t xml:space="preserve">2026 - 06</t>
           </r>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 01</t>
+            <t xml:space="preserve">2026 - 07</t>
           </r>
         </is>
       </c>
       <c r="N13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 02</t>
+            <t xml:space="preserve">2026 - 08</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams – naujų susitarimų palūkanų normos
 PNS.M.A2Y.A.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
+        <v>5.11</v>
+      </c>
+      <c r="C14" s="6">
+        <v>4.82</v>
+      </c>
+      <c r="D14" s="6">
+        <v>4.76</v>
+      </c>
+      <c r="E14" s="6">
+        <v>5.18</v>
+      </c>
+      <c r="F14" s="6">
+        <v>4.81</v>
+      </c>
+      <c r="G14" s="6">
+        <v>5.11</v>
+      </c>
+      <c r="H14" s="6">
+        <v>5.03</v>
+      </c>
+      <c r="I14" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="J14" s="6">
+        <v>5.22</v>
+      </c>
+      <c r="K14" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="L14" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="M14" s="6">
         <v>5.23</v>
       </c>
-      <c r="C14" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="N14" s="6">
-        <v>5.03</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.B.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>4.81</v>
+        <v>4.41</v>
       </c>
       <c r="C15" s="6">
+        <v>4.23</v>
+      </c>
+      <c r="D15" s="6">
+        <v>4.23</v>
+      </c>
+      <c r="E15" s="6">
+        <v>4.33</v>
+      </c>
+      <c r="F15" s="6">
+        <v>4.33</v>
+      </c>
+      <c r="G15" s="6">
+        <v>4.28</v>
+      </c>
+      <c r="H15" s="6">
+        <v>4.16</v>
+      </c>
+      <c r="I15" s="6">
+        <v>4.39</v>
+      </c>
+      <c r="J15" s="6">
+        <v>4.55</v>
+      </c>
+      <c r="K15" s="6">
+        <v>4.63</v>
+      </c>
+      <c r="L15" s="6">
         <v>4.64</v>
       </c>
-      <c r="D15" s="6">
-[...25 lines deleted...]
-      </c>
       <c r="M15" s="6">
-        <v>4.28</v>
+        <v>4.63</v>
       </c>
       <c r="N15" s="6">
-        <v>4.16</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.J.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>9.09</v>
+        <v>8.65</v>
       </c>
       <c r="C16" s="6">
-        <v>8.95</v>
+        <v>8.51</v>
       </c>
       <c r="D16" s="6">
-        <v>9.2</v>
+        <v>8.64</v>
       </c>
       <c r="E16" s="6">
-        <v>8.5</v>
+        <v>9.16</v>
       </c>
       <c r="F16" s="6">
-        <v>8.52</v>
+        <v>8.86</v>
       </c>
       <c r="G16" s="6">
-        <v>8.44</v>
+        <v>8.77</v>
       </c>
       <c r="H16" s="6">
+        <v>8.69</v>
+      </c>
+      <c r="I16" s="6">
         <v>8.65</v>
       </c>
-      <c r="I16" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="J16" s="6">
-        <v>8.64</v>
+        <v>8.27</v>
       </c>
       <c r="K16" s="6">
-        <v>9.16</v>
+        <v>7.92</v>
       </c>
       <c r="L16" s="6">
-        <v>8.86</v>
+        <v>8.62</v>
       </c>
       <c r="M16" s="6">
-        <v>8.77</v>
+        <v>8.83</v>
       </c>
       <c r="N16" s="6">
-        <v>8.69</v>
+        <v>8.83</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms – naujų susitarimų palūkanų normos
 PNS.M.A2Y.A.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>5.16</v>
+        <v>4.93</v>
       </c>
       <c r="C17" s="6">
-        <v>4.98</v>
+        <v>4.48</v>
       </c>
       <c r="D17" s="6">
-        <v>4.57</v>
+        <v>4.47</v>
       </c>
       <c r="E17" s="6">
-        <v>4.73</v>
+        <v>4.86</v>
       </c>
       <c r="F17" s="6">
-        <v>4.53</v>
+        <v>4.49</v>
       </c>
       <c r="G17" s="6">
-        <v>4.55</v>
+        <v>4.63</v>
       </c>
       <c r="H17" s="6">
-        <v>4.93</v>
+        <v>4.37</v>
       </c>
       <c r="I17" s="6">
-        <v>4.48</v>
+        <v>4.58</v>
       </c>
       <c r="J17" s="6">
-        <v>4.47</v>
+        <v>4.81</v>
       </c>
       <c r="K17" s="6">
-        <v>4.86</v>
+        <v>5.02</v>
       </c>
       <c r="L17" s="6">
-        <v>4.49</v>
+        <v>4.89</v>
       </c>
       <c r="M17" s="6">
-        <v>4.63</v>
+        <v>4.82</v>
       </c>
       <c r="N17" s="6">
-        <v>4.37</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.B.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>5.13</v>
+        <v>4.81</v>
       </c>
       <c r="C18" s="6">
-        <v>4.96</v>
+        <v>4.43</v>
       </c>
       <c r="D18" s="6">
-        <v>4.49</v>
+        <v>4.42</v>
       </c>
       <c r="E18" s="6">
-        <v>4.66</v>
+        <v>4.74</v>
       </c>
       <c r="F18" s="6">
-        <v>4.49</v>
+        <v>4.46</v>
       </c>
       <c r="G18" s="6">
-        <v>4.51</v>
+        <v>4.59</v>
       </c>
       <c r="H18" s="6">
-        <v>4.81</v>
+        <v>4.31</v>
       </c>
       <c r="I18" s="6">
-        <v>4.43</v>
+        <v>4.54</v>
       </c>
       <c r="J18" s="6">
-        <v>4.42</v>
+        <v>4.77</v>
       </c>
       <c r="K18" s="6">
-        <v>4.74</v>
+        <v>4.91</v>
       </c>
       <c r="L18" s="6">
-        <v>4.46</v>
+        <v>4.82</v>
       </c>
       <c r="M18" s="6">
-        <v>4.59</v>
+        <v>4.76</v>
       </c>
       <c r="N18" s="6">
-        <v>4.31</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.J.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>6.6</v>
+        <v>7.9</v>
       </c>
       <c r="C19" s="6">
-        <v>5.88</v>
+        <v>7.07</v>
       </c>
       <c r="D19" s="6">
-        <v>7.44</v>
+        <v>8.08</v>
       </c>
       <c r="E19" s="6">
-        <v>6.92</v>
+        <v>7.91</v>
       </c>
       <c r="F19" s="6">
-        <v>7.5</v>
+        <v>5.83</v>
       </c>
       <c r="G19" s="6">
-        <v>7.32</v>
+        <v>7.04</v>
       </c>
       <c r="H19" s="6">
-        <v>7.9</v>
+        <v>7.38</v>
       </c>
       <c r="I19" s="6">
-        <v>7.07</v>
+        <v>7.75</v>
       </c>
       <c r="J19" s="6">
-        <v>8.08</v>
+        <v>6.77</v>
       </c>
       <c r="K19" s="6">
-        <v>7.91</v>
+        <v>7.99</v>
       </c>
       <c r="L19" s="6">
-        <v>5.83</v>
+        <v>8.56</v>
       </c>
       <c r="M19" s="6">
-        <v>7.03</v>
+        <v>8.59</v>
       </c>
       <c r="N19" s="6">
-        <v>7.37</v>
+        <v>8.17</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos iki 1 mln. eurų euro zonos ne finansų bendrovėms – naujų susitarimų palūkanų normos
 PNS.M.A2Y.A.C.0.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>4.91</v>
+        <v>4.73</v>
       </c>
       <c r="C20" s="6">
+        <v>4.6</v>
+      </c>
+      <c r="D20" s="6">
+        <v>4.71</v>
+      </c>
+      <c r="E20" s="6">
+        <v>4.87</v>
+      </c>
+      <c r="F20" s="6">
         <v>4.76</v>
       </c>
-      <c r="D20" s="6">
-[...2 lines deleted...]
-      <c r="E20" s="6">
+      <c r="G20" s="6">
         <v>4.53</v>
       </c>
-      <c r="F20" s="6">
-[...2 lines deleted...]
-      <c r="G20" s="6">
+      <c r="H20" s="6">
+        <v>4.29</v>
+      </c>
+      <c r="I20" s="6">
+        <v>4.65</v>
+      </c>
+      <c r="J20" s="6">
         <v>4.57</v>
       </c>
-      <c r="H20" s="6">
+      <c r="K20" s="6">
         <v>4.73</v>
       </c>
-      <c r="I20" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="L20" s="6">
-        <v>4.76</v>
+        <v>4.84</v>
       </c>
       <c r="M20" s="6">
-        <v>4.53</v>
+        <v>5.04</v>
       </c>
       <c r="N20" s="6">
-        <v>4.29</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos iki 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.B.C.0.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>4.73</v>
+        <v>4.5</v>
       </c>
       <c r="C21" s="6">
-        <v>4.68</v>
+        <v>4.46</v>
       </c>
       <c r="D21" s="6">
-        <v>4.39</v>
+        <v>4.51</v>
       </c>
       <c r="E21" s="6">
-        <v>4.4</v>
+        <v>4.64</v>
       </c>
       <c r="F21" s="6">
-        <v>4.48</v>
+        <v>4.55</v>
       </c>
       <c r="G21" s="6">
-        <v>4.37</v>
+        <v>4.41</v>
       </c>
       <c r="H21" s="6">
-        <v>4.5</v>
+        <v>4.21</v>
       </c>
       <c r="I21" s="6">
-        <v>4.46</v>
+        <v>4.54</v>
       </c>
       <c r="J21" s="6">
-        <v>4.51</v>
+        <v>4.47</v>
       </c>
       <c r="K21" s="6">
+        <v>4.54</v>
+      </c>
+      <c r="L21" s="6">
         <v>4.64</v>
       </c>
-      <c r="L21" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="6">
-        <v>4.41</v>
+        <v>4.82</v>
       </c>
       <c r="N21" s="6">
-        <v>4.21</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos iki 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.J.C.0.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>6.96</v>
+        <v>6.95</v>
       </c>
       <c r="C22" s="6">
-        <v>6.79</v>
+        <v>6.57</v>
       </c>
       <c r="D22" s="6">
-        <v>6.26</v>
+        <v>7.21</v>
       </c>
       <c r="E22" s="6">
-        <v>5.93</v>
+        <v>8.56</v>
       </c>
       <c r="F22" s="6">
-        <v>7.5</v>
+        <v>7.86</v>
       </c>
       <c r="G22" s="6">
-        <v>7.49</v>
+        <v>6.58</v>
       </c>
       <c r="H22" s="6">
+        <v>6.46</v>
+      </c>
+      <c r="I22" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="J22" s="6">
         <v>6.95</v>
       </c>
-      <c r="I22" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="K22" s="6">
-        <v>8.56</v>
+        <v>7.7</v>
       </c>
       <c r="L22" s="6">
-        <v>7.86</v>
+        <v>7.68</v>
       </c>
       <c r="M22" s="6">
-        <v>6.58</v>
+        <v>8.16</v>
       </c>
       <c r="N22" s="6">
-        <v>6.46</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos nuo 1 mln. eurų euro zonos ne finansų bendrovėms – naujų susitarimų palūkanų normos
 PNS.M.A2Y.A.C.1.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>5.22</v>
+        <v>4.96</v>
       </c>
       <c r="C23" s="6">
+        <v>4.46</v>
+      </c>
+      <c r="D23" s="6">
+        <v>4.44</v>
+      </c>
+      <c r="E23" s="6">
+        <v>4.86</v>
+      </c>
+      <c r="F23" s="6">
+        <v>4.47</v>
+      </c>
+      <c r="G23" s="6">
+        <v>4.66</v>
+      </c>
+      <c r="H23" s="6">
+        <v>4.41</v>
+      </c>
+      <c r="I23" s="6">
+        <v>4.56</v>
+      </c>
+      <c r="J23" s="6">
+        <v>4.87</v>
+      </c>
+      <c r="K23" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="L23" s="6">
+        <v>4.9</v>
+      </c>
+      <c r="M23" s="6">
+        <v>4.79</v>
+      </c>
+      <c r="N23" s="6">
         <v>5.05</v>
-      </c>
-[...31 lines deleted...]
-        <v>4.41</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos nuo 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.B.C.1.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>5.21</v>
+        <v>4.86</v>
       </c>
       <c r="C24" s="6">
-        <v>5.04</v>
+        <v>4.42</v>
       </c>
       <c r="D24" s="6">
+        <v>4.41</v>
+      </c>
+      <c r="E24" s="6">
+        <v>4.76</v>
+      </c>
+      <c r="F24" s="6">
+        <v>4.45</v>
+      </c>
+      <c r="G24" s="6">
+        <v>4.65</v>
+      </c>
+      <c r="H24" s="6">
+        <v>4.36</v>
+      </c>
+      <c r="I24" s="6">
         <v>4.53</v>
       </c>
-      <c r="E24" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="J24" s="6">
-        <v>4.41</v>
+        <v>4.84</v>
       </c>
       <c r="K24" s="6">
-        <v>4.76</v>
+        <v>5.02</v>
       </c>
       <c r="L24" s="6">
-        <v>4.45</v>
+        <v>4.85</v>
       </c>
       <c r="M24" s="6">
-        <v>4.65</v>
+        <v>4.75</v>
       </c>
       <c r="N24" s="6">
-        <v>4.36</v>
+        <v>4.97</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos nuo 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.J.C.1.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>5.94</v>
+        <v>8.51</v>
       </c>
       <c r="C25" s="6">
-        <v>5.26</v>
+        <v>7.51</v>
       </c>
       <c r="D25" s="6">
-        <v>10.05</v>
+        <v>9.89</v>
       </c>
       <c r="E25" s="6">
-        <v>8.3</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>7.59</v>
+      </c>
+      <c r="F25" s="6">
+        <v>5.39</v>
       </c>
       <c r="G25" s="6">
-        <v>6.82</v>
+        <v>10.1</v>
       </c>
       <c r="H25" s="6">
-        <v>8.51</v>
+        <v>8.6</v>
       </c>
       <c r="I25" s="6">
-        <v>7.51</v>
+        <v>8.13</v>
       </c>
       <c r="J25" s="6">
-        <v>9.89</v>
+        <v>6.68</v>
       </c>
       <c r="K25" s="6">
-        <v>7.59</v>
+        <v>8.17</v>
       </c>
       <c r="L25" s="6">
-        <v>5.39</v>
+        <v>9.74</v>
       </c>
       <c r="M25" s="6">
-        <v>10.1</v>
+        <v>9.04</v>
       </c>
       <c r="N25" s="6">
-        <v>8.58</v>
+        <v>8.62</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams – naujų susitarimų palūkanų normos
 PNS.M.A2Y.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
         <v>5.3</v>
       </c>
       <c r="C26" s="6">
-        <v>5.24</v>
+        <v>5.3</v>
       </c>
       <c r="D26" s="6">
-        <v>5.17</v>
+        <v>5.2</v>
       </c>
       <c r="E26" s="6">
-        <v>5.17</v>
+        <v>5.44</v>
       </c>
       <c r="F26" s="6">
-        <v>5.01</v>
+        <v>5.57</v>
       </c>
       <c r="G26" s="6">
-        <v>5.14</v>
+        <v>5.54</v>
       </c>
       <c r="H26" s="6">
-        <v>5.3</v>
+        <v>5.7</v>
       </c>
       <c r="I26" s="6">
-        <v>5.3</v>
+        <v>5.91</v>
       </c>
       <c r="J26" s="6">
-        <v>5.2</v>
+        <v>5.75</v>
       </c>
       <c r="K26" s="6">
-        <v>5.44</v>
+        <v>5.67</v>
       </c>
       <c r="L26" s="6">
-        <v>5.57</v>
+        <v>5.88</v>
       </c>
       <c r="M26" s="6">
-        <v>5.54</v>
+        <v>5.93</v>
       </c>
       <c r="N26" s="6">
-        <v>5.7</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.B.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>4.36</v>
+        <v>3.84</v>
       </c>
       <c r="C27" s="6">
-        <v>4.27</v>
+        <v>3.83</v>
       </c>
       <c r="D27" s="6">
-        <v>4.16</v>
+        <v>3.81</v>
       </c>
       <c r="E27" s="6">
-        <v>4.03</v>
+        <v>3.89</v>
       </c>
       <c r="F27" s="6">
-        <v>3.86</v>
+        <v>3.91</v>
       </c>
       <c r="G27" s="6">
-        <v>3.84</v>
+        <v>3.88</v>
       </c>
       <c r="H27" s="6">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="I27" s="6">
-        <v>3.83</v>
+        <v>4.09</v>
       </c>
       <c r="J27" s="6">
-        <v>3.81</v>
+        <v>4.13</v>
       </c>
       <c r="K27" s="6">
-        <v>3.89</v>
+        <v>4.17</v>
       </c>
       <c r="L27" s="6">
-        <v>3.91</v>
+        <v>4.24</v>
       </c>
       <c r="M27" s="6">
-        <v>3.88</v>
+        <v>4.29</v>
       </c>
       <c r="N27" s="6">
-        <v>3.92</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2Y.J.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>9.4</v>
+        <v>8.74</v>
       </c>
       <c r="C28" s="6">
-        <v>9.29</v>
+        <v>8.63</v>
       </c>
       <c r="D28" s="6">
-        <v>9.42</v>
+        <v>8.69</v>
       </c>
       <c r="E28" s="6">
-        <v>8.73</v>
+        <v>9.3</v>
       </c>
       <c r="F28" s="6">
-        <v>8.57</v>
+        <v>9.51</v>
       </c>
       <c r="G28" s="6">
-        <v>8.51</v>
+        <v>8.84</v>
       </c>
       <c r="H28" s="6">
-        <v>8.74</v>
+        <v>8.76</v>
       </c>
       <c r="I28" s="6">
+        <v>8.69</v>
+      </c>
+      <c r="J28" s="6">
+        <v>8.39</v>
+      </c>
+      <c r="K28" s="6">
+        <v>7.92</v>
+      </c>
+      <c r="L28" s="6">
         <v>8.63</v>
       </c>
-      <c r="J28" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="M28" s="6">
-        <v>8.84</v>
+        <v>8.85</v>
       </c>
       <c r="N28" s="6">
-        <v>8.76</v>
+        <v>8.87</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui – naujų susitarimų palūkanų normos
 PNS.M.A2U.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>8.68</v>
+        <v>8.58</v>
       </c>
       <c r="C29" s="6">
-        <v>8.66</v>
+        <v>8.54</v>
       </c>
       <c r="D29" s="6">
+        <v>8.38</v>
+      </c>
+      <c r="E29" s="6">
+        <v>8.33</v>
+      </c>
+      <c r="F29" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="G29" s="6">
+        <v>8.54</v>
+      </c>
+      <c r="H29" s="6">
         <v>8.65</v>
       </c>
-      <c r="E29" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="I29" s="6">
-        <v>8.54</v>
+        <v>8.76</v>
       </c>
       <c r="J29" s="6">
-        <v>8.38</v>
+        <v>8.26</v>
       </c>
       <c r="K29" s="6">
-        <v>8.33</v>
+        <v>8.0</v>
       </c>
       <c r="L29" s="6">
-        <v>8.4</v>
+        <v>8.32</v>
       </c>
       <c r="M29" s="6">
-        <v>8.54</v>
+        <v>8.36</v>
       </c>
       <c r="N29" s="6">
-        <v>8.65</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2U.B.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>5.89</v>
+        <v>5.29</v>
       </c>
       <c r="C30" s="6">
-        <v>5.76</v>
+        <v>5.21</v>
       </c>
       <c r="D30" s="6">
-        <v>5.53</v>
+        <v>5.1</v>
       </c>
       <c r="E30" s="6">
-        <v>5.41</v>
+        <v>5.13</v>
       </c>
       <c r="F30" s="6">
-        <v>5.33</v>
+        <v>5.26</v>
       </c>
       <c r="G30" s="6">
-        <v>5.09</v>
+        <v>5.36</v>
       </c>
       <c r="H30" s="6">
-        <v>5.29</v>
+        <v>5.43</v>
       </c>
       <c r="I30" s="6">
-        <v>5.21</v>
+        <v>5.34</v>
       </c>
       <c r="J30" s="6">
-        <v>5.1</v>
+        <v>5.16</v>
       </c>
       <c r="K30" s="6">
-        <v>5.13</v>
+        <v>5.16</v>
       </c>
       <c r="L30" s="6">
-        <v>5.26</v>
+        <v>5.47</v>
       </c>
       <c r="M30" s="6">
-        <v>5.36</v>
+        <v>5.43</v>
       </c>
       <c r="N30" s="6">
-        <v>5.43</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2U.J.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
+        <v>9.47</v>
+      </c>
+      <c r="C31" s="6">
+        <v>9.4</v>
+      </c>
+      <c r="D31" s="6">
         <v>9.34</v>
       </c>
-      <c r="C31" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="6">
-        <v>9.09</v>
+        <v>9.27</v>
       </c>
       <c r="F31" s="6">
-        <v>9.06</v>
+        <v>9.4</v>
       </c>
       <c r="G31" s="6">
-        <v>9.32</v>
+        <v>9.33</v>
       </c>
       <c r="H31" s="6">
-        <v>9.47</v>
+        <v>9.35</v>
       </c>
       <c r="I31" s="6">
-        <v>9.4</v>
+        <v>9.62</v>
       </c>
       <c r="J31" s="6">
-        <v>9.34</v>
+        <v>9.16</v>
       </c>
       <c r="K31" s="6">
-        <v>9.27</v>
+        <v>8.81</v>
       </c>
       <c r="L31" s="6">
-        <v>9.4</v>
+        <v>9.0</v>
       </c>
       <c r="M31" s="6">
-        <v>9.33</v>
+        <v>9.13</v>
       </c>
       <c r="N31" s="6">
-        <v>9.35</v>
+        <v>9.12</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 iki 5 metų – naujų susitarimų palūkanų normos
 PNS.M.A2U.C.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
         <v>9.94</v>
       </c>
       <c r="C32" s="6">
-        <v>9.89</v>
+        <v>9.84</v>
       </c>
       <c r="D32" s="6">
-        <v>9.97</v>
+        <v>9.85</v>
       </c>
       <c r="E32" s="6">
         <v>9.78</v>
       </c>
       <c r="F32" s="6">
-        <v>9.84</v>
+        <v>9.97</v>
       </c>
       <c r="G32" s="6">
-        <v>9.77</v>
+        <v>9.78</v>
       </c>
       <c r="H32" s="6">
-        <v>9.94</v>
+        <v>9.74</v>
       </c>
       <c r="I32" s="6">
-        <v>9.84</v>
+        <v>9.98</v>
       </c>
       <c r="J32" s="6">
-        <v>9.85</v>
+        <v>9.54</v>
       </c>
       <c r="K32" s="6">
-        <v>9.78</v>
+        <v>9.16</v>
       </c>
       <c r="L32" s="6">
-        <v>9.97</v>
+        <v>9.2</v>
       </c>
       <c r="M32" s="6">
-        <v>9.78</v>
+        <v>9.44</v>
       </c>
       <c r="N32" s="6">
-        <v>9.74</v>
+        <v>9.41</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis nuo 5 metų – naujų susitarimų palūkanų normos
 PNS.M.A2U.D.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>8.36</v>
+        <v>8.69</v>
       </c>
       <c r="C33" s="6">
-        <v>8.44</v>
+        <v>8.68</v>
       </c>
       <c r="D33" s="6">
-        <v>8.57</v>
+        <v>8.53</v>
       </c>
       <c r="E33" s="6">
-        <v>8.06</v>
+        <v>8.45</v>
       </c>
       <c r="F33" s="6">
-        <v>7.85</v>
+        <v>8.5</v>
       </c>
       <c r="G33" s="6">
-        <v>8.51</v>
+        <v>8.59</v>
       </c>
       <c r="H33" s="6">
+        <v>8.81</v>
+      </c>
+      <c r="I33" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="J33" s="6">
+        <v>8.59</v>
+      </c>
+      <c r="K33" s="6">
+        <v>8.25</v>
+      </c>
+      <c r="L33" s="6">
         <v>8.69</v>
       </c>
-      <c r="I33" s="6">
+      <c r="M33" s="6">
         <v>8.68</v>
       </c>
-      <c r="J33" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="N33" s="6">
-        <v>8.81</v>
+        <v>8.69</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti – naujų susitarimų palūkanų normos
 PNS.M.A2V.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="C34" s="6">
-        <v>4.2</v>
+        <v>3.66</v>
       </c>
       <c r="D34" s="6">
-        <v>4.05</v>
+        <v>3.65</v>
       </c>
       <c r="E34" s="6">
-        <v>3.93</v>
+        <v>3.68</v>
       </c>
       <c r="F34" s="6">
-        <v>3.76</v>
+        <v>3.69</v>
       </c>
       <c r="G34" s="6">
-        <v>3.71</v>
+        <v>3.67</v>
       </c>
       <c r="H34" s="6">
-        <v>3.68</v>
+        <v>3.67</v>
       </c>
       <c r="I34" s="6">
-        <v>3.66</v>
+        <v>3.79</v>
       </c>
       <c r="J34" s="6">
-        <v>3.65</v>
+        <v>3.88</v>
       </c>
       <c r="K34" s="6">
-        <v>3.68</v>
+        <v>3.96</v>
       </c>
       <c r="L34" s="6">
-        <v>3.69</v>
+        <v>4.04</v>
       </c>
       <c r="M34" s="6">
-        <v>3.67</v>
+        <v>4.09</v>
       </c>
       <c r="N34" s="6">
-        <v>3.67</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2V.B.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>4.26</v>
+        <v>3.64</v>
       </c>
       <c r="C35" s="6">
-        <v>4.16</v>
+        <v>3.63</v>
       </c>
       <c r="D35" s="6">
+        <v>3.63</v>
+      </c>
+      <c r="E35" s="6">
+        <v>3.65</v>
+      </c>
+      <c r="F35" s="6">
+        <v>3.67</v>
+      </c>
+      <c r="G35" s="6">
+        <v>3.65</v>
+      </c>
+      <c r="H35" s="6">
+        <v>3.65</v>
+      </c>
+      <c r="I35" s="6">
+        <v>3.78</v>
+      </c>
+      <c r="J35" s="6">
+        <v>3.85</v>
+      </c>
+      <c r="K35" s="6">
+        <v>3.93</v>
+      </c>
+      <c r="L35" s="6">
         <v>4.0</v>
       </c>
-      <c r="E35" s="6">
-[...22 lines deleted...]
-      </c>
       <c r="M35" s="6">
-        <v>3.65</v>
+        <v>4.06</v>
       </c>
       <c r="N35" s="6">
-        <v>3.65</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2V.J.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>6.87</v>
+        <v>4.34</v>
       </c>
       <c r="C36" s="6">
-        <v>6.44</v>
+        <v>4.03</v>
       </c>
       <c r="D36" s="6">
-        <v>6.92</v>
+        <v>4.02</v>
       </c>
       <c r="E36" s="6">
-        <v>5.35</v>
+        <v>4.31</v>
       </c>
       <c r="F36" s="6">
-        <v>4.84</v>
+        <v>4.12</v>
       </c>
       <c r="G36" s="6">
-        <v>4.32</v>
+        <v>3.91</v>
       </c>
       <c r="H36" s="6">
-        <v>4.34</v>
+        <v>3.77</v>
       </c>
       <c r="I36" s="6">
-        <v>4.03</v>
+        <v>3.85</v>
       </c>
       <c r="J36" s="6">
-        <v>4.02</v>
+        <v>4.12</v>
       </c>
       <c r="K36" s="6">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="L36" s="6">
-        <v>4.12</v>
+        <v>4.74</v>
       </c>
       <c r="M36" s="6">
-        <v>3.91</v>
+        <v>4.88</v>
       </c>
       <c r="N36" s="6">
-        <v>3.77</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 iki 5 metų – naujų susitarimų palūkanų normos
 PNS.M.A2V.C.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>7.41</v>
+        <v>8.27</v>
       </c>
       <c r="C37" s="6">
-        <v>6.99</v>
+        <v>5.67</v>
       </c>
       <c r="D37" s="6">
-        <v>6.61</v>
+        <v>5.85</v>
       </c>
       <c r="E37" s="6">
-        <v>7.18</v>
+        <v>4.74</v>
       </c>
       <c r="F37" s="6">
-        <v>5.87</v>
+        <v>4.72</v>
       </c>
       <c r="G37" s="6">
-        <v>6.65</v>
+        <v>4.63</v>
       </c>
       <c r="H37" s="6">
-        <v>8.27</v>
+        <v>5.94</v>
       </c>
       <c r="I37" s="6">
-        <v>5.67</v>
+        <v>4.25</v>
       </c>
       <c r="J37" s="6">
-        <v>5.85</v>
+        <v>4.33</v>
       </c>
       <c r="K37" s="6">
-        <v>4.74</v>
+        <v>4.44</v>
       </c>
       <c r="L37" s="6">
-        <v>4.72</v>
+        <v>4.53</v>
       </c>
       <c r="M37" s="6">
-        <v>4.63</v>
+        <v>4.89</v>
       </c>
       <c r="N37" s="6">
-        <v>5.94</v>
+        <v>4.86</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis nuo 5 iki 10 metų – naujų susitarimų palūkanų normos
 PNS.M.A2V.U.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>7.79</v>
+        <v>6.0</v>
       </c>
       <c r="C38" s="6">
-        <v>8.03</v>
+        <v>5.15</v>
       </c>
       <c r="D38" s="6">
-        <v>8.54</v>
+        <v>4.56</v>
       </c>
       <c r="E38" s="6">
-        <v>7.3</v>
+        <v>4.37</v>
       </c>
       <c r="F38" s="6">
-        <v>6.7</v>
+        <v>4.54</v>
       </c>
       <c r="G38" s="6">
-        <v>6.42</v>
+        <v>4.51</v>
       </c>
       <c r="H38" s="6">
-        <v>6.0</v>
+        <v>4.4</v>
       </c>
       <c r="I38" s="6">
-        <v>5.15</v>
+        <v>4.34</v>
       </c>
       <c r="J38" s="6">
-        <v>4.56</v>
+        <v>4.45</v>
       </c>
       <c r="K38" s="6">
-        <v>4.37</v>
+        <v>4.71</v>
       </c>
       <c r="L38" s="6">
-        <v>4.54</v>
+        <v>4.79</v>
       </c>
       <c r="M38" s="6">
-        <v>4.51</v>
+        <v>4.94</v>
       </c>
       <c r="N38" s="6">
-        <v>4.4</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis nuo 10 metų – naujų susitarimų palūkanų normos
 PNS.M.A2V.V.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>5.43</v>
+        <v>3.66</v>
       </c>
       <c r="C39" s="6">
-        <v>4.94</v>
+        <v>3.61</v>
       </c>
       <c r="D39" s="6">
-        <v>5.61</v>
+        <v>3.76</v>
       </c>
       <c r="E39" s="6">
-        <v>4.22</v>
+        <v>4.19</v>
       </c>
       <c r="F39" s="6">
-        <v>3.74</v>
+        <v>3.88</v>
       </c>
       <c r="G39" s="6">
-        <v>3.56</v>
+        <v>3.7</v>
       </c>
       <c r="H39" s="6">
-        <v>3.66</v>
+        <v>3.61</v>
       </c>
       <c r="I39" s="6">
-        <v>3.61</v>
+        <v>3.69</v>
       </c>
       <c r="J39" s="6">
-        <v>3.76</v>
+        <v>3.94</v>
       </c>
       <c r="K39" s="6">
-        <v>4.19</v>
+        <v>3.94</v>
       </c>
       <c r="L39" s="6">
-        <v>3.88</v>
+        <v>4.74</v>
       </c>
       <c r="M39" s="6">
-        <v>3.7</v>
+        <v>4.81</v>
       </c>
       <c r="N39" s="6">
-        <v>3.61</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams kitiems tikslams – naujų susitarimų palūkanų normos
 PNS.M.A2W.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>7.71</v>
+        <v>6.17</v>
       </c>
       <c r="C40" s="6">
-        <v>6.82</v>
+        <v>6.09</v>
       </c>
       <c r="D40" s="6">
-        <v>6.23</v>
+        <v>5.54</v>
       </c>
       <c r="E40" s="6">
-        <v>6.28</v>
+        <v>8.3</v>
       </c>
       <c r="F40" s="6">
-        <v>5.88</v>
+        <v>9.68</v>
       </c>
       <c r="G40" s="6">
-        <v>6.16</v>
+        <v>8.04</v>
       </c>
       <c r="H40" s="6">
-        <v>6.17</v>
+        <v>8.04</v>
       </c>
       <c r="I40" s="6">
-        <v>6.09</v>
+        <v>8.71</v>
       </c>
       <c r="J40" s="6">
-        <v>5.54</v>
+        <v>6.63</v>
       </c>
       <c r="K40" s="6">
-        <v>8.3</v>
+        <v>6.53</v>
       </c>
       <c r="L40" s="6">
-        <v>9.68</v>
+        <v>6.21</v>
       </c>
       <c r="M40" s="6">
-        <v>8.04</v>
+        <v>6.67</v>
       </c>
       <c r="N40" s="6">
-        <v>8.04</v>
+        <v>6.92</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams kitiems tikslams, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2W.B.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>5.13</v>
+        <v>4.5</v>
       </c>
       <c r="C41" s="6">
+        <v>4.59</v>
+      </c>
+      <c r="D41" s="6">
+        <v>4.25</v>
+      </c>
+      <c r="E41" s="6">
+        <v>5.01</v>
+      </c>
+      <c r="F41" s="6">
+        <v>4.87</v>
+      </c>
+      <c r="G41" s="6">
         <v>4.95</v>
       </c>
-      <c r="D41" s="6">
-[...2 lines deleted...]
-      <c r="E41" s="6">
+      <c r="H41" s="6">
+        <v>4.98</v>
+      </c>
+      <c r="I41" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="J41" s="6">
+        <v>5.03</v>
+      </c>
+      <c r="K41" s="6">
         <v>4.99</v>
       </c>
-      <c r="F41" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="L41" s="6">
-        <v>4.87</v>
+        <v>4.95</v>
       </c>
       <c r="M41" s="6">
-        <v>4.95</v>
+        <v>5.17</v>
       </c>
       <c r="N41" s="6">
-        <v>4.98</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams kitiems tikslams, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.A2W.J.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>11.63</v>
+        <v>9.93</v>
       </c>
       <c r="C42" s="6">
-        <v>11.3</v>
+        <v>9.83</v>
       </c>
       <c r="D42" s="6">
-        <v>10.98</v>
+        <v>10.36</v>
       </c>
       <c r="E42" s="6">
-        <v>9.46</v>
+        <v>14.69</v>
       </c>
       <c r="F42" s="6">
-        <v>10.38</v>
+        <v>17.31</v>
       </c>
       <c r="G42" s="6">
-        <v>10.14</v>
+        <v>12.99</v>
       </c>
       <c r="H42" s="6">
-        <v>9.93</v>
+        <v>14.11</v>
       </c>
       <c r="I42" s="6">
-        <v>9.83</v>
+        <v>13.85</v>
       </c>
       <c r="J42" s="6">
-        <v>10.36</v>
+        <v>9.65</v>
       </c>
       <c r="K42" s="6">
-        <v>14.69</v>
+        <v>8.63</v>
       </c>
       <c r="L42" s="6">
-        <v>17.31</v>
+        <v>8.66</v>
       </c>
       <c r="M42" s="6">
-        <v>12.99</v>
+        <v>8.61</v>
       </c>
       <c r="N42" s="6">
-        <v>14.11</v>
+        <v>8.81</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams kitiems tikslams, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 iki 5 metų – naujų susitarimų palūkanų normos
 PNS.M.A2W.C.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>13.51</v>
+        <v>10.95</v>
       </c>
       <c r="C43" s="6">
-        <v>13.21</v>
+        <v>10.47</v>
       </c>
       <c r="D43" s="6">
-        <v>12.53</v>
+        <v>11.71</v>
       </c>
       <c r="E43" s="6">
-        <v>12.28</v>
+        <v>20.17</v>
       </c>
       <c r="F43" s="6">
-        <v>11.89</v>
+        <v>22.72</v>
       </c>
       <c r="G43" s="6">
-        <v>11.29</v>
+        <v>16.72</v>
       </c>
       <c r="H43" s="6">
-        <v>10.95</v>
+        <v>18.38</v>
       </c>
       <c r="I43" s="6">
-        <v>10.47</v>
+        <v>16.76</v>
       </c>
       <c r="J43" s="6">
-        <v>11.71</v>
+        <v>10.81</v>
       </c>
       <c r="K43" s="6">
-        <v>20.17</v>
+        <v>9.48</v>
       </c>
       <c r="L43" s="6">
-        <v>22.72</v>
+        <v>9.45</v>
       </c>
       <c r="M43" s="6">
-        <v>16.72</v>
+        <v>9.23</v>
       </c>
       <c r="N43" s="6">
-        <v>18.38</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams kitiems tikslams, pradinis palūkanų normos fiksavimo laikotarpis nuo 5 metų – naujų susitarimų palūkanų normos
 PNS.M.A2W.D.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>9.62</v>
+        <v>9.19</v>
       </c>
       <c r="C44" s="6">
-        <v>9.52</v>
+        <v>9.38</v>
       </c>
       <c r="D44" s="6">
-        <v>9.61</v>
+        <v>9.22</v>
       </c>
       <c r="E44" s="6">
-        <v>7.62</v>
+        <v>8.12</v>
       </c>
       <c r="F44" s="6">
-        <v>9.11</v>
+        <v>8.75</v>
       </c>
       <c r="G44" s="6">
-        <v>9.22</v>
+        <v>8.8</v>
       </c>
       <c r="H44" s="6">
-        <v>9.19</v>
+        <v>9.37</v>
       </c>
       <c r="I44" s="6">
-        <v>9.38</v>
+        <v>10.46</v>
       </c>
       <c r="J44" s="6">
-        <v>9.22</v>
+        <v>8.51</v>
       </c>
       <c r="K44" s="6">
-        <v>8.12</v>
+        <v>7.82</v>
       </c>
       <c r="L44" s="6">
-        <v>8.75</v>
+        <v>7.96</v>
       </c>
       <c r="M44" s="6">
-        <v>8.8</v>
+        <v>8.07</v>
       </c>
       <c r="N44" s="6">
-        <v>9.37</v>
+        <v>7.96</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių ir namų ūkių sutarto termino indėliai pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.A.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>2.33</v>
+        <v>1.9</v>
       </c>
       <c r="C45" s="6">
-        <v>2.18</v>
+        <v>1.88</v>
       </c>
       <c r="D45" s="6">
-        <v>2.06</v>
+        <v>1.89</v>
       </c>
       <c r="E45" s="6">
-        <v>1.95</v>
+        <v>1.86</v>
       </c>
       <c r="F45" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="G45" s="6">
+        <v>1.79</v>
+      </c>
+      <c r="H45" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="I45" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="J45" s="6">
         <v>1.86</v>
       </c>
-      <c r="G45" s="6">
-[...8 lines deleted...]
-      <c r="J45" s="6">
+      <c r="K45" s="6">
+        <v>1.91</v>
+      </c>
+      <c r="L45" s="6">
         <v>1.89</v>
       </c>
-      <c r="K45" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="M45" s="6">
-        <v>1.79</v>
+        <v>2.19</v>
       </c>
       <c r="N45" s="6">
-        <v>1.7</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių ir namų ūkių sutarto termino indėliai iki 1 mėn. pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.Q.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>1.98</v>
+        <v>1.51</v>
       </c>
       <c r="C46" s="6">
-        <v>2.12</v>
+        <v>1.49</v>
       </c>
       <c r="D46" s="6">
-        <v>1.97</v>
+        <v>1.54</v>
       </c>
       <c r="E46" s="6">
-        <v>1.78</v>
+        <v>1.59</v>
       </c>
       <c r="F46" s="6">
-        <v>1.56</v>
+        <v>1.58</v>
       </c>
       <c r="G46" s="6">
         <v>1.6</v>
       </c>
       <c r="H46" s="6">
-        <v>1.51</v>
+        <v>1.53</v>
       </c>
       <c r="I46" s="6">
-        <v>1.49</v>
+        <v>1.56</v>
       </c>
       <c r="J46" s="6">
-        <v>1.54</v>
+        <v>1.55</v>
       </c>
       <c r="K46" s="6">
-        <v>1.59</v>
+        <v>1.55</v>
       </c>
       <c r="L46" s="6">
-        <v>1.58</v>
+        <v>1.65</v>
       </c>
       <c r="M46" s="6">
-        <v>1.6</v>
+        <v>1.72</v>
       </c>
       <c r="N46" s="6">
-        <v>1.53</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių ir namų ūkių sutarto termino indėliai nuo 1 iki 6 mėn. pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.R.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>2.31</v>
+        <v>1.88</v>
       </c>
       <c r="C47" s="6">
-        <v>2.15</v>
+        <v>1.74</v>
       </c>
       <c r="D47" s="6">
-        <v>2.06</v>
+        <v>1.78</v>
       </c>
       <c r="E47" s="6">
-        <v>1.92</v>
+        <v>1.75</v>
       </c>
       <c r="F47" s="6">
-        <v>1.84</v>
+        <v>1.85</v>
       </c>
       <c r="G47" s="6">
-        <v>1.84</v>
+        <v>1.72</v>
       </c>
       <c r="H47" s="6">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="I47" s="6">
-        <v>1.74</v>
+        <v>1.72</v>
       </c>
       <c r="J47" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="K47" s="6">
         <v>1.78</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.75</v>
       </c>
       <c r="L47" s="6">
         <v>1.85</v>
       </c>
       <c r="M47" s="6">
-        <v>1.72</v>
+        <v>1.95</v>
       </c>
       <c r="N47" s="6">
-        <v>1.68</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių ir namų ūkių sutarto termino indėliai nuo 6 mėn. iki 1 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.S.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>2.43</v>
+        <v>2.19</v>
       </c>
       <c r="C48" s="6">
-        <v>2.25</v>
+        <v>2.29</v>
       </c>
       <c r="D48" s="6">
-        <v>2.12</v>
+        <v>2.21</v>
       </c>
       <c r="E48" s="6">
-        <v>2.05</v>
+        <v>2.21</v>
       </c>
       <c r="F48" s="6">
+        <v>2.19</v>
+      </c>
+      <c r="G48" s="6">
         <v>2.06</v>
       </c>
-      <c r="G48" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="H48" s="6">
-        <v>2.19</v>
+        <v>1.86</v>
       </c>
       <c r="I48" s="6">
-        <v>2.29</v>
+        <v>1.8</v>
       </c>
       <c r="J48" s="6">
-        <v>2.21</v>
+        <v>2.06</v>
       </c>
       <c r="K48" s="6">
-        <v>2.21</v>
+        <v>2.33</v>
       </c>
       <c r="L48" s="6">
-        <v>2.19</v>
+        <v>2.2</v>
       </c>
       <c r="M48" s="6">
-        <v>2.06</v>
+        <v>2.67</v>
       </c>
       <c r="N48" s="6">
-        <v>1.86</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių ir namų ūkių sutarto termino indėliai nuo 1 iki 2 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.E.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>2.79</v>
+        <v>1.9</v>
       </c>
       <c r="C49" s="6">
-        <v>2.33</v>
+        <v>1.88</v>
       </c>
       <c r="D49" s="6">
-        <v>2.18</v>
+        <v>2.34</v>
       </c>
       <c r="E49" s="6">
-        <v>2.12</v>
+        <v>2.28</v>
       </c>
       <c r="F49" s="6">
-        <v>2.17</v>
+        <v>2.26</v>
       </c>
       <c r="G49" s="6">
-        <v>2.33</v>
+        <v>2.08</v>
       </c>
       <c r="H49" s="6">
-        <v>1.9</v>
+        <v>2.03</v>
       </c>
       <c r="I49" s="6">
-        <v>1.88</v>
+        <v>2.0</v>
       </c>
       <c r="J49" s="6">
-        <v>2.34</v>
+        <v>2.1</v>
       </c>
       <c r="K49" s="6">
-        <v>2.28</v>
+        <v>2.61</v>
       </c>
       <c r="L49" s="6">
-        <v>2.26</v>
+        <v>2.39</v>
       </c>
       <c r="M49" s="6">
-        <v>2.08</v>
+        <v>3.32</v>
       </c>
       <c r="N49" s="6">
-        <v>2.03</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių ir namų ūkių sutarto termino indėliai nuo 2 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.F.C.A.U2.260.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>2.32</v>
+        <v>2.5</v>
       </c>
       <c r="C50" s="6">
-        <v>1.89</v>
+        <v>1.54</v>
       </c>
       <c r="D50" s="6">
-        <v>2.28</v>
+        <v>2.78</v>
       </c>
       <c r="E50" s="6">
-        <v>2.42</v>
+        <v>2.68</v>
       </c>
       <c r="F50" s="6">
-        <v>2.54</v>
+        <v>2.77</v>
       </c>
       <c r="G50" s="6">
-        <v>2.5</v>
+        <v>2.39</v>
       </c>
       <c r="H50" s="6">
-        <v>2.5</v>
+        <v>2.58</v>
       </c>
       <c r="I50" s="6">
-        <v>1.54</v>
+        <v>2.41</v>
       </c>
       <c r="J50" s="6">
-        <v>2.78</v>
+        <v>2.74</v>
       </c>
       <c r="K50" s="6">
-        <v>2.68</v>
+        <v>2.72</v>
       </c>
       <c r="L50" s="6">
-        <v>2.77</v>
+        <v>2.41</v>
       </c>
       <c r="M50" s="6">
-        <v>2.37</v>
+        <v>3.23</v>
       </c>
       <c r="N50" s="6">
-        <v>2.57</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių sutarto termino indėliai pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.A.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>2.37</v>
+        <v>1.92</v>
       </c>
       <c r="C51" s="6">
-        <v>2.26</v>
+        <v>1.79</v>
       </c>
       <c r="D51" s="6">
-        <v>2.12</v>
+        <v>1.88</v>
       </c>
       <c r="E51" s="6">
-        <v>1.96</v>
+        <v>1.77</v>
       </c>
       <c r="F51" s="6">
-        <v>1.84</v>
+        <v>1.91</v>
       </c>
       <c r="G51" s="6">
-        <v>1.89</v>
+        <v>1.87</v>
       </c>
       <c r="H51" s="6">
-        <v>1.92</v>
+        <v>1.81</v>
       </c>
       <c r="I51" s="6">
-        <v>1.79</v>
+        <v>1.83</v>
       </c>
       <c r="J51" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="K51" s="6">
         <v>1.88</v>
       </c>
-      <c r="K51" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="L51" s="6">
-        <v>1.91</v>
+        <v>2.05</v>
       </c>
       <c r="M51" s="6">
-        <v>1.87</v>
+        <v>2.13</v>
       </c>
       <c r="N51" s="6">
-        <v>1.81</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių sutarto termino indėliai iki 1 mėn. pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.Q.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>2.04</v>
+        <v>1.57</v>
       </c>
       <c r="C52" s="6">
-        <v>2.24</v>
+        <v>1.47</v>
       </c>
       <c r="D52" s="6">
-        <v>2.04</v>
+        <v>1.6</v>
       </c>
       <c r="E52" s="6">
-        <v>1.84</v>
+        <v>1.71</v>
       </c>
       <c r="F52" s="6">
-        <v>1.64</v>
+        <v>1.68</v>
       </c>
       <c r="G52" s="6">
-        <v>1.73</v>
+        <v>1.74</v>
       </c>
       <c r="H52" s="6">
-        <v>1.57</v>
+        <v>1.58</v>
       </c>
       <c r="I52" s="6">
-        <v>1.47</v>
+        <v>1.67</v>
       </c>
       <c r="J52" s="6">
-        <v>1.6</v>
+        <v>1.69</v>
       </c>
       <c r="K52" s="6">
-        <v>1.71</v>
+        <v>1.65</v>
       </c>
       <c r="L52" s="6">
-        <v>1.68</v>
+        <v>1.85</v>
       </c>
       <c r="M52" s="6">
-        <v>1.74</v>
+        <v>1.87</v>
       </c>
       <c r="N52" s="6">
-        <v>1.58</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių sutarto termino indėliai nuo 1 iki 6 mėn. pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.R.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>2.38</v>
+        <v>2.0</v>
       </c>
       <c r="C53" s="6">
-        <v>2.24</v>
+        <v>1.85</v>
       </c>
       <c r="D53" s="6">
-        <v>2.14</v>
+        <v>1.92</v>
       </c>
       <c r="E53" s="6">
-        <v>2.02</v>
+        <v>1.79</v>
       </c>
       <c r="F53" s="6">
-        <v>1.91</v>
+        <v>1.99</v>
       </c>
       <c r="G53" s="6">
-        <v>1.91</v>
+        <v>1.87</v>
       </c>
       <c r="H53" s="6">
-        <v>2.0</v>
+        <v>1.85</v>
       </c>
       <c r="I53" s="6">
-        <v>1.85</v>
+        <v>1.86</v>
       </c>
       <c r="J53" s="6">
-        <v>1.92</v>
+        <v>1.99</v>
       </c>
       <c r="K53" s="6">
-        <v>1.79</v>
+        <v>1.89</v>
       </c>
       <c r="L53" s="6">
-        <v>1.99</v>
+        <v>2.11</v>
       </c>
       <c r="M53" s="6">
-        <v>1.87</v>
+        <v>2.11</v>
       </c>
       <c r="N53" s="6">
-        <v>1.85</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių sutarto termino indėliai nuo 6 mėn. iki 1 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.S.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>2.7</v>
+        <v>2.06</v>
       </c>
       <c r="C54" s="6">
-        <v>2.37</v>
+        <v>2.16</v>
       </c>
       <c r="D54" s="6">
-        <v>2.22</v>
+        <v>2.16</v>
       </c>
       <c r="E54" s="6">
-        <v>1.88</v>
+        <v>2.12</v>
       </c>
       <c r="F54" s="6">
-        <v>1.93</v>
+        <v>1.89</v>
       </c>
       <c r="G54" s="6">
-        <v>2.19</v>
+        <v>2.29</v>
       </c>
       <c r="H54" s="6">
         <v>2.06</v>
       </c>
       <c r="I54" s="6">
-        <v>2.16</v>
+        <v>2.02</v>
       </c>
       <c r="J54" s="6">
-        <v>2.16</v>
+        <v>2.36</v>
       </c>
       <c r="K54" s="6">
-        <v>2.12</v>
+        <v>2.38</v>
       </c>
       <c r="L54" s="6">
-        <v>1.89</v>
+        <v>2.41</v>
       </c>
       <c r="M54" s="6">
-        <v>2.29</v>
+        <v>3.23</v>
       </c>
       <c r="N54" s="6">
-        <v>2.06</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių sutarto termino indėliai nuo 1 iki 2 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.E.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>2.84</v>
+        <v>1.53</v>
       </c>
       <c r="C55" s="6">
-        <v>2.31</v>
+        <v>1.51</v>
       </c>
       <c r="D55" s="6">
-        <v>2.28</v>
+        <v>2.04</v>
       </c>
       <c r="E55" s="6">
-        <v>1.84</v>
+        <v>1.34</v>
       </c>
       <c r="F55" s="6">
-        <v>1.98</v>
+        <v>1.5</v>
       </c>
       <c r="G55" s="6">
-        <v>2.17</v>
+        <v>1.58</v>
       </c>
       <c r="H55" s="6">
-        <v>1.53</v>
+        <v>1.96</v>
       </c>
       <c r="I55" s="6">
-        <v>1.51</v>
+        <v>1.0</v>
       </c>
       <c r="J55" s="6">
-        <v>2.04</v>
+        <v>1.77</v>
       </c>
       <c r="K55" s="6">
-        <v>1.34</v>
+        <v>2.8</v>
       </c>
       <c r="L55" s="6">
-        <v>1.5</v>
+        <v>2.0</v>
       </c>
       <c r="M55" s="6">
-        <v>1.58</v>
+        <v>3.5</v>
       </c>
       <c r="N55" s="6">
-        <v>1.96</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos ne finansų bendrovių sutarto termino indėliai nuo 2 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.F.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>1.75</v>
+        <v>1.29</v>
       </c>
       <c r="C56" s="6">
-        <v>1.29</v>
+        <v>0.0</v>
       </c>
       <c r="D56" s="6">
-        <v>2.37</v>
+        <v>0.01</v>
       </c>
       <c r="E56" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="F56" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="G56" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H56" s="6">
         <v>1.51</v>
       </c>
-      <c r="F56" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="I56" s="6">
-        <v>0.0</v>
+        <v>1.05</v>
       </c>
       <c r="J56" s="6">
-        <v>0.01</v>
+        <v>1.62</v>
       </c>
       <c r="K56" s="6">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="L56" s="6">
-        <v>0.78</v>
+        <v>0.08</v>
       </c>
       <c r="M56" s="6">
-        <v>0.0</v>
+        <v>1.28</v>
       </c>
       <c r="N56" s="6">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos namų ūkių sutarto termino indėliai pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>2.29</v>
+        <v>1.88</v>
       </c>
       <c r="C57" s="6">
-        <v>2.12</v>
+        <v>1.93</v>
       </c>
       <c r="D57" s="6">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="E57" s="6">
-        <v>1.95</v>
+        <v>1.9</v>
       </c>
       <c r="F57" s="6">
-        <v>1.88</v>
+        <v>1.86</v>
       </c>
       <c r="G57" s="6">
-        <v>1.91</v>
+        <v>1.74</v>
       </c>
       <c r="H57" s="6">
-        <v>1.88</v>
+        <v>1.65</v>
       </c>
       <c r="I57" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="J57" s="6">
+        <v>1.79</v>
+      </c>
+      <c r="K57" s="6">
         <v>1.93</v>
       </c>
-      <c r="J57" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="L57" s="6">
-        <v>1.86</v>
+        <v>1.78</v>
       </c>
       <c r="M57" s="6">
-        <v>1.74</v>
+        <v>2.22</v>
       </c>
       <c r="N57" s="6">
-        <v>1.65</v>
+        <v>2.57</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos namų ūkių sutarto termino indėliai iki 1 mėn. pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.Q.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>1.9</v>
+        <v>1.48</v>
       </c>
       <c r="C58" s="6">
-        <v>1.92</v>
+        <v>1.5</v>
       </c>
       <c r="D58" s="6">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="E58" s="6">
-        <v>1.75</v>
+        <v>1.5</v>
       </c>
       <c r="F58" s="6">
-        <v>1.49</v>
+        <v>1.51</v>
       </c>
       <c r="G58" s="6">
-        <v>1.47</v>
+        <v>1.5</v>
       </c>
       <c r="H58" s="6">
-        <v>1.48</v>
+        <v>1.51</v>
       </c>
       <c r="I58" s="6">
         <v>1.5</v>
       </c>
       <c r="J58" s="6">
-        <v>1.51</v>
+        <v>1.48</v>
       </c>
       <c r="K58" s="6">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="L58" s="6">
         <v>1.51</v>
       </c>
       <c r="M58" s="6">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="N58" s="6">
-        <v>1.51</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos namų ūkių sutarto termino indėliai nuo 1 iki 6 mėn. pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.R.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>2.2</v>
+        <v>1.72</v>
       </c>
       <c r="C59" s="6">
-        <v>2.07</v>
+        <v>1.64</v>
       </c>
       <c r="D59" s="6">
-        <v>2.0</v>
+        <v>1.66</v>
       </c>
       <c r="E59" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="F59" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="G59" s="6">
+        <v>1.56</v>
+      </c>
+      <c r="H59" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="I59" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="J59" s="6">
         <v>1.83</v>
       </c>
-      <c r="F59" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="K59" s="6">
-        <v>1.73</v>
+        <v>1.67</v>
       </c>
       <c r="L59" s="6">
-        <v>1.68</v>
+        <v>1.59</v>
       </c>
       <c r="M59" s="6">
-        <v>1.56</v>
+        <v>1.81</v>
       </c>
       <c r="N59" s="6">
-        <v>1.54</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos namų ūkių sutarto termino indėliai nuo 6 mėn. iki 1 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.S.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>2.36</v>
+        <v>2.2</v>
       </c>
       <c r="C60" s="6">
+        <v>2.32</v>
+      </c>
+      <c r="D60" s="6">
         <v>2.22</v>
       </c>
-      <c r="D60" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="6">
-        <v>2.07</v>
+        <v>2.22</v>
       </c>
       <c r="F60" s="6">
-        <v>2.08</v>
+        <v>2.22</v>
       </c>
       <c r="G60" s="6">
+        <v>2.02</v>
+      </c>
+      <c r="H60" s="6">
+        <v>1.84</v>
+      </c>
+      <c r="I60" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="J60" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="K60" s="6">
+        <v>2.32</v>
+      </c>
+      <c r="L60" s="6">
         <v>2.15</v>
       </c>
-      <c r="H60" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="M60" s="6">
-        <v>2.02</v>
+        <v>2.61</v>
       </c>
       <c r="N60" s="6">
-        <v>1.84</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos namų ūkių sutarto termino indėliai nuo 1 iki 2 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.E.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
-        <v>2.78</v>
+        <v>2.1</v>
       </c>
       <c r="C61" s="6">
-        <v>2.33</v>
+        <v>2.07</v>
       </c>
       <c r="D61" s="6">
-        <v>2.17</v>
+        <v>2.36</v>
       </c>
       <c r="E61" s="6">
-        <v>2.14</v>
+        <v>2.38</v>
       </c>
       <c r="F61" s="6">
-        <v>2.21</v>
+        <v>2.28</v>
       </c>
       <c r="G61" s="6">
-        <v>2.38</v>
+        <v>2.18</v>
       </c>
       <c r="H61" s="6">
-        <v>2.1</v>
+        <v>2.05</v>
       </c>
       <c r="I61" s="6">
-        <v>2.07</v>
+        <v>2.04</v>
       </c>
       <c r="J61" s="6">
-        <v>2.36</v>
+        <v>2.12</v>
       </c>
       <c r="K61" s="6">
-        <v>2.38</v>
+        <v>2.6</v>
       </c>
       <c r="L61" s="6">
-        <v>2.28</v>
+        <v>2.47</v>
       </c>
       <c r="M61" s="6">
-        <v>2.18</v>
+        <v>3.32</v>
       </c>
       <c r="N61" s="6">
-        <v>2.04</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Euro zonos namų ūkių sutarto termino indėliai nuo 2 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.F.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>2.59</v>
+        <v>2.76</v>
       </c>
       <c r="C62" s="6">
-        <v>2.23</v>
+        <v>2.63</v>
       </c>
       <c r="D62" s="6">
-        <v>2.24</v>
+        <v>2.83</v>
       </c>
       <c r="E62" s="6">
-        <v>2.42</v>
+        <v>2.71</v>
       </c>
       <c r="F62" s="6">
-        <v>2.59</v>
+        <v>2.78</v>
       </c>
       <c r="G62" s="6">
-        <v>2.63</v>
+        <v>2.74</v>
       </c>
       <c r="H62" s="6">
-        <v>2.76</v>
+        <v>2.58</v>
       </c>
       <c r="I62" s="6">
-        <v>2.63</v>
+        <v>2.45</v>
       </c>
       <c r="J62" s="6">
-        <v>2.83</v>
+        <v>2.74</v>
       </c>
       <c r="K62" s="6">
-        <v>2.71</v>
+        <v>2.92</v>
       </c>
       <c r="L62" s="6">
         <v>2.78</v>
       </c>
       <c r="M62" s="6">
-        <v>2.72</v>
+        <v>3.34</v>
       </c>
       <c r="N62" s="6">
-        <v>2.57</v>
+        <v>3.31</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams – likučių palūkanų normos
 PNS.M.A20.A.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>5.37</v>
+        <v>4.79</v>
       </c>
       <c r="C63" s="6">
-        <v>5.23</v>
+        <v>4.76</v>
       </c>
       <c r="D63" s="6">
+        <v>4.78</v>
+      </c>
+      <c r="E63" s="6">
+        <v>4.77</v>
+      </c>
+      <c r="F63" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="G63" s="6">
+        <v>4.81</v>
+      </c>
+      <c r="H63" s="6">
+        <v>4.81</v>
+      </c>
+      <c r="I63" s="6">
+        <v>4.86</v>
+      </c>
+      <c r="J63" s="6">
+        <v>4.88</v>
+      </c>
+      <c r="K63" s="6">
+        <v>4.9</v>
+      </c>
+      <c r="L63" s="6">
+        <v>5.06</v>
+      </c>
+      <c r="M63" s="6">
         <v>5.11</v>
       </c>
-      <c r="E63" s="6">
-[...25 lines deleted...]
-      </c>
       <c r="N63" s="6">
-        <v>4.82</v>
+        <v>5.18</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams, pradinis terminas iki 1 metų – likučių palūkanų normos
 PNS.M.A20.B.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="C64" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="D64" s="6">
+        <v>5.9</v>
+      </c>
+      <c r="E64" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="F64" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="G64" s="6">
+        <v>6.13</v>
+      </c>
+      <c r="H64" s="6">
+        <v>6.17</v>
+      </c>
+      <c r="I64" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="J64" s="6">
+        <v>6.28</v>
+      </c>
+      <c r="K64" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="L64" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="M64" s="6">
         <v>6.1</v>
       </c>
-      <c r="C64" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="N64" s="6">
-        <v>6.18</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams, pradinis terminas nuo 1 iki 5 metų – likučių palūkanų normos
 PNS.M.A20.C.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>6.08</v>
+        <v>5.64</v>
       </c>
       <c r="C65" s="6">
-        <v>5.95</v>
+        <v>5.62</v>
       </c>
       <c r="D65" s="6">
-        <v>5.84</v>
+        <v>5.62</v>
       </c>
       <c r="E65" s="6">
-        <v>5.78</v>
+        <v>5.63</v>
       </c>
       <c r="F65" s="6">
         <v>5.66</v>
       </c>
       <c r="G65" s="6">
-        <v>5.59</v>
+        <v>5.66</v>
       </c>
       <c r="H65" s="6">
-        <v>5.64</v>
+        <v>5.66</v>
       </c>
       <c r="I65" s="6">
-        <v>5.62</v>
+        <v>5.71</v>
       </c>
       <c r="J65" s="6">
-        <v>5.62</v>
+        <v>5.75</v>
       </c>
       <c r="K65" s="6">
-        <v>5.63</v>
+        <v>5.78</v>
       </c>
       <c r="L65" s="6">
-        <v>5.66</v>
+        <v>5.91</v>
       </c>
       <c r="M65" s="6">
-        <v>5.68</v>
+        <v>5.98</v>
       </c>
       <c r="N65" s="6">
-        <v>5.68</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams, pradinis terminas nuo 5 metų – likučių palūkanų normos
 PNS.M.A20.D.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>5.06</v>
+        <v>4.41</v>
       </c>
       <c r="C66" s="6">
-        <v>4.91</v>
+        <v>4.38</v>
       </c>
       <c r="D66" s="6">
-        <v>4.8</v>
+        <v>4.38</v>
       </c>
       <c r="E66" s="6">
+        <v>4.37</v>
+      </c>
+      <c r="F66" s="6">
+        <v>4.39</v>
+      </c>
+      <c r="G66" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="H66" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="I66" s="6">
+        <v>4.45</v>
+      </c>
+      <c r="J66" s="6">
+        <v>4.45</v>
+      </c>
+      <c r="K66" s="6">
+        <v>4.49</v>
+      </c>
+      <c r="L66" s="6">
+        <v>4.66</v>
+      </c>
+      <c r="M66" s="6">
         <v>4.71</v>
       </c>
-      <c r="F66" s="6">
-[...22 lines deleted...]
-      </c>
       <c r="N66" s="6">
-        <v>4.4</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms – likučių palūkanų normos
 PNS.M.A20.A.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>5.26</v>
+        <v>4.59</v>
       </c>
       <c r="C67" s="6">
-        <v>5.1</v>
+        <v>4.54</v>
       </c>
       <c r="D67" s="6">
-        <v>4.95</v>
+        <v>4.57</v>
       </c>
       <c r="E67" s="6">
-        <v>4.87</v>
+        <v>4.57</v>
       </c>
       <c r="F67" s="6">
-        <v>4.7</v>
+        <v>4.6</v>
       </c>
       <c r="G67" s="6">
-        <v>4.63</v>
+        <v>4.58</v>
       </c>
       <c r="H67" s="6">
-        <v>4.59</v>
+        <v>4.57</v>
       </c>
       <c r="I67" s="6">
-        <v>4.54</v>
+        <v>4.6</v>
       </c>
       <c r="J67" s="6">
-        <v>4.57</v>
+        <v>4.64</v>
       </c>
       <c r="K67" s="6">
-        <v>4.57</v>
+        <v>4.69</v>
       </c>
       <c r="L67" s="6">
-        <v>4.6</v>
+        <v>4.82</v>
       </c>
       <c r="M67" s="6">
-        <v>4.6</v>
+        <v>4.89</v>
       </c>
       <c r="N67" s="6">
-        <v>4.58</v>
+        <v>4.96</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų atnaujinamosios paskolos ir sąskaitų lėšų pereikvojimai, kredito kortelės kreditas euro zonos ne finansų bendrovėms – likučių palūkanų normos
 PNS.M.A2Z.A.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>5.11</v>
+        <v>4.37</v>
       </c>
       <c r="C68" s="6">
-        <v>4.97</v>
+        <v>4.33</v>
       </c>
       <c r="D68" s="6">
+        <v>4.41</v>
+      </c>
+      <c r="E68" s="6">
+        <v>4.36</v>
+      </c>
+      <c r="F68" s="6">
+        <v>4.42</v>
+      </c>
+      <c r="G68" s="6">
+        <v>4.44</v>
+      </c>
+      <c r="H68" s="6">
+        <v>4.48</v>
+      </c>
+      <c r="I68" s="6">
         <v>4.73</v>
       </c>
-      <c r="E68" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="J68" s="6">
-        <v>4.41</v>
+        <v>4.8</v>
       </c>
       <c r="K68" s="6">
-        <v>4.36</v>
+        <v>4.78</v>
       </c>
       <c r="L68" s="6">
-        <v>4.42</v>
+        <v>5.07</v>
       </c>
       <c r="M68" s="6">
-        <v>4.44</v>
+        <v>5.15</v>
       </c>
       <c r="N68" s="6">
-        <v>4.48</v>
+        <v>5.19</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms, pradinis terminas iki 1 metų – likučių palūkanų normos
 PNS.M.A20.B.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>4.92</v>
+        <v>4.27</v>
       </c>
       <c r="C69" s="6">
-        <v>4.74</v>
+        <v>4.23</v>
       </c>
       <c r="D69" s="6">
-        <v>4.54</v>
+        <v>4.35</v>
       </c>
       <c r="E69" s="6">
-        <v>4.56</v>
+        <v>4.3</v>
       </c>
       <c r="F69" s="6">
-        <v>4.31</v>
+        <v>4.41</v>
       </c>
       <c r="G69" s="6">
-        <v>4.31</v>
+        <v>4.41</v>
       </c>
       <c r="H69" s="6">
-        <v>4.27</v>
+        <v>4.48</v>
       </c>
       <c r="I69" s="6">
-        <v>4.23</v>
+        <v>4.3</v>
       </c>
       <c r="J69" s="6">
-        <v>4.35</v>
+        <v>4.36</v>
       </c>
       <c r="K69" s="6">
-        <v>4.3</v>
+        <v>4.36</v>
       </c>
       <c r="L69" s="6">
-        <v>4.41</v>
+        <v>4.63</v>
       </c>
       <c r="M69" s="6">
-        <v>4.41</v>
+        <v>4.67</v>
       </c>
       <c r="N69" s="6">
-        <v>4.49</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms, pradinis terminas nuo 1 iki 5 metų – likučių palūkanų normos
 PNS.M.A20.C.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>5.47</v>
+        <v>4.82</v>
       </c>
       <c r="C70" s="6">
-        <v>5.32</v>
+        <v>4.78</v>
       </c>
       <c r="D70" s="6">
-        <v>5.16</v>
+        <v>4.78</v>
       </c>
       <c r="E70" s="6">
-        <v>5.07</v>
+        <v>4.78</v>
       </c>
       <c r="F70" s="6">
-        <v>4.91</v>
+        <v>4.8</v>
       </c>
       <c r="G70" s="6">
-        <v>4.8</v>
+        <v>4.78</v>
       </c>
       <c r="H70" s="6">
-        <v>4.82</v>
+        <v>4.77</v>
       </c>
       <c r="I70" s="6">
-        <v>4.78</v>
+        <v>4.79</v>
       </c>
       <c r="J70" s="6">
-        <v>4.78</v>
+        <v>4.84</v>
       </c>
       <c r="K70" s="6">
-        <v>4.78</v>
+        <v>4.9</v>
       </c>
       <c r="L70" s="6">
-        <v>4.8</v>
+        <v>5.01</v>
       </c>
       <c r="M70" s="6">
-        <v>4.81</v>
+        <v>5.08</v>
       </c>
       <c r="N70" s="6">
-        <v>4.79</v>
+        <v>5.18</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms, pradinis terminas nuo 5 metų – likučių palūkanų normos
 PNS.M.A20.D.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
-        <v>5.1</v>
+        <v>4.41</v>
       </c>
       <c r="C71" s="6">
-        <v>4.95</v>
+        <v>4.37</v>
       </c>
       <c r="D71" s="6">
-        <v>4.81</v>
+        <v>4.39</v>
       </c>
       <c r="E71" s="6">
+        <v>4.41</v>
+      </c>
+      <c r="F71" s="6">
+        <v>4.42</v>
+      </c>
+      <c r="G71" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="H71" s="6">
+        <v>4.38</v>
+      </c>
+      <c r="I71" s="6">
+        <v>4.47</v>
+      </c>
+      <c r="J71" s="6">
+        <v>4.48</v>
+      </c>
+      <c r="K71" s="6">
+        <v>4.54</v>
+      </c>
+      <c r="L71" s="6">
+        <v>4.67</v>
+      </c>
+      <c r="M71" s="6">
         <v>4.73</v>
       </c>
-      <c r="F71" s="6">
-[...22 lines deleted...]
-      </c>
       <c r="N71" s="6">
-        <v>4.39</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams – likučių palūkanų normos
 PNS.M.A20.A.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
-        <v>5.45</v>
+        <v>4.94</v>
       </c>
       <c r="C72" s="6">
-        <v>5.33</v>
+        <v>4.93</v>
       </c>
       <c r="D72" s="6">
+        <v>4.93</v>
+      </c>
+      <c r="E72" s="6">
+        <v>4.92</v>
+      </c>
+      <c r="F72" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="G72" s="6">
+        <v>4.97</v>
+      </c>
+      <c r="H72" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="I72" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="J72" s="6">
+        <v>5.06</v>
+      </c>
+      <c r="K72" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="L72" s="6">
         <v>5.23</v>
       </c>
-      <c r="E72" s="6">
-[...22 lines deleted...]
-      </c>
       <c r="M72" s="6">
-        <v>4.97</v>
+        <v>5.28</v>
       </c>
       <c r="N72" s="6">
-        <v>4.99</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų atnaujinamosios paskolos ir sąskaitų lėšų pereikvojimai, kredito kortelės kreditas euro zonos namų ūkiams – likučių palūkanų normos
 PNS.M.A2Z.A.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
-        <v>10.1</v>
+        <v>10.19</v>
       </c>
       <c r="C73" s="6">
-        <v>10.1</v>
+        <v>10.44</v>
       </c>
       <c r="D73" s="6">
-        <v>10.1</v>
+        <v>10.74</v>
       </c>
       <c r="E73" s="6">
-        <v>10.15</v>
+        <v>10.79</v>
       </c>
       <c r="F73" s="6">
-        <v>9.99</v>
+        <v>10.78</v>
       </c>
       <c r="G73" s="6">
-        <v>10.08</v>
+        <v>11.12</v>
       </c>
       <c r="H73" s="6">
-        <v>10.19</v>
+        <v>11.26</v>
       </c>
       <c r="I73" s="6">
-        <v>10.44</v>
+        <v>11.27</v>
       </c>
       <c r="J73" s="6">
-        <v>10.74</v>
+        <v>11.27</v>
       </c>
       <c r="K73" s="6">
-        <v>10.79</v>
+        <v>9.65</v>
       </c>
       <c r="L73" s="6">
-        <v>10.78</v>
+        <v>9.69</v>
       </c>
       <c r="M73" s="6">
-        <v>11.11</v>
+        <v>9.8</v>
       </c>
       <c r="N73" s="6">
-        <v>11.26</v>
+        <v>9.91</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams, pradinis terminas iki 1 metų – likučių palūkanų normos
 PNS.M.A20.B.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6">
-        <v>12.52</v>
+        <v>12.19</v>
       </c>
       <c r="C74" s="6">
-        <v>12.38</v>
+        <v>12.22</v>
       </c>
       <c r="D74" s="6">
-        <v>12.34</v>
+        <v>12.42</v>
       </c>
       <c r="E74" s="6">
-        <v>12.3</v>
+        <v>12.17</v>
       </c>
       <c r="F74" s="6">
-        <v>12.13</v>
+        <v>11.67</v>
       </c>
       <c r="G74" s="6">
-        <v>11.88</v>
+        <v>12.81</v>
       </c>
       <c r="H74" s="6">
-        <v>12.19</v>
+        <v>12.94</v>
       </c>
       <c r="I74" s="6">
-        <v>12.22</v>
+        <v>13.15</v>
       </c>
       <c r="J74" s="6">
-        <v>12.42</v>
+        <v>12.74</v>
       </c>
       <c r="K74" s="6">
-        <v>12.17</v>
+        <v>10.56</v>
       </c>
       <c r="L74" s="6">
-        <v>11.67</v>
+        <v>10.61</v>
       </c>
       <c r="M74" s="6">
-        <v>12.81</v>
+        <v>10.53</v>
       </c>
       <c r="N74" s="6">
-        <v>12.94</v>
+        <v>10.72</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams, pradinis terminas nuo 1 iki 5 metų – likučių palūkanų normos
 PNS.M.A20.C.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B75" s="6">
-        <v>8.96</v>
+        <v>8.84</v>
       </c>
       <c r="C75" s="6">
+        <v>8.84</v>
+      </c>
+      <c r="D75" s="6">
+        <v>8.86</v>
+      </c>
+      <c r="E75" s="6">
+        <v>8.85</v>
+      </c>
+      <c r="F75" s="6">
         <v>8.92</v>
       </c>
-      <c r="D75" s="6">
+      <c r="G75" s="6">
+        <v>8.93</v>
+      </c>
+      <c r="H75" s="6">
+        <v>8.94</v>
+      </c>
+      <c r="I75" s="6">
+        <v>9.05</v>
+      </c>
+      <c r="J75" s="6">
         <v>8.91</v>
       </c>
-      <c r="E75" s="6">
-[...2 lines deleted...]
-      <c r="F75" s="6">
+      <c r="K75" s="6">
+        <v>8.79</v>
+      </c>
+      <c r="L75" s="6">
         <v>8.86</v>
       </c>
-      <c r="G75" s="6">
-[...8 lines deleted...]
-      <c r="J75" s="6">
+      <c r="M75" s="6">
         <v>8.86</v>
       </c>
-      <c r="K75" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="N75" s="6">
-        <v>8.94</v>
+        <v>8.87</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams, pradinis terminas nuo 5 metų – likučių palūkanų normos
 PNS.M.A20.D.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B76" s="6">
-        <v>5.04</v>
+        <v>4.41</v>
       </c>
       <c r="C76" s="6">
-        <v>4.9</v>
+        <v>4.38</v>
       </c>
       <c r="D76" s="6">
-        <v>4.79</v>
+        <v>4.37</v>
       </c>
       <c r="E76" s="6">
+        <v>4.36</v>
+      </c>
+      <c r="F76" s="6">
+        <v>4.39</v>
+      </c>
+      <c r="G76" s="6">
+        <v>4.39</v>
+      </c>
+      <c r="H76" s="6">
+        <v>4.4</v>
+      </c>
+      <c r="I76" s="6">
+        <v>4.44</v>
+      </c>
+      <c r="J76" s="6">
+        <v>4.44</v>
+      </c>
+      <c r="K76" s="6">
+        <v>4.48</v>
+      </c>
+      <c r="L76" s="6">
+        <v>4.66</v>
+      </c>
+      <c r="M76" s="6">
         <v>4.71</v>
       </c>
-      <c r="F76" s="6">
-[...22 lines deleted...]
-      </c>
       <c r="N76" s="6">
-        <v>4.4</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti – likučių palūkanų normos
 PNS.M.A22.A.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B77" s="6">
-        <v>4.69</v>
+        <v>3.97</v>
       </c>
       <c r="C77" s="6">
-        <v>4.54</v>
+        <v>3.93</v>
       </c>
       <c r="D77" s="6">
-        <v>4.41</v>
+        <v>3.92</v>
       </c>
       <c r="E77" s="6">
-        <v>4.31</v>
+        <v>3.89</v>
       </c>
       <c r="F77" s="6">
-        <v>4.11</v>
+        <v>3.93</v>
       </c>
       <c r="G77" s="6">
-        <v>4.02</v>
+        <v>3.93</v>
       </c>
       <c r="H77" s="6">
-        <v>3.97</v>
+        <v>3.93</v>
       </c>
       <c r="I77" s="6">
-        <v>3.93</v>
+        <v>3.94</v>
       </c>
       <c r="J77" s="6">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="K77" s="6">
-        <v>3.89</v>
+        <v>4.03</v>
       </c>
       <c r="L77" s="6">
-        <v>3.93</v>
+        <v>4.14</v>
       </c>
       <c r="M77" s="6">
-        <v>3.93</v>
+        <v>4.2</v>
       </c>
       <c r="N77" s="6">
-        <v>3.93</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti, pradinis terminas iki 1 metų – likučių palūkanų normos
 PNS.M.A22.B.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B78" s="6">
-        <v>5.8</v>
+        <v>6.34</v>
       </c>
       <c r="C78" s="6">
-        <v>5.67</v>
+        <v>5.94</v>
       </c>
       <c r="D78" s="6">
-        <v>4.82</v>
+        <v>6.37</v>
       </c>
       <c r="E78" s="6">
-        <v>4.59</v>
+        <v>6.93</v>
       </c>
       <c r="F78" s="6">
-        <v>4.92</v>
+        <v>6.82</v>
       </c>
       <c r="G78" s="6">
-        <v>6.0</v>
+        <v>5.92</v>
       </c>
       <c r="H78" s="6">
-        <v>6.34</v>
+        <v>5.41</v>
       </c>
       <c r="I78" s="6">
-        <v>5.94</v>
+        <v>5.42</v>
       </c>
       <c r="J78" s="6">
-        <v>6.37</v>
+        <v>5.14</v>
       </c>
       <c r="K78" s="6">
-        <v>6.93</v>
+        <v>5.6</v>
       </c>
       <c r="L78" s="6">
-        <v>6.82</v>
+        <v>5.87</v>
       </c>
       <c r="M78" s="6">
-        <v>5.93</v>
+        <v>6.08</v>
       </c>
       <c r="N78" s="6">
-        <v>5.43</v>
+        <v>5.99</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti, pradinis terminas nuo 1 iki 5 metų – likučių palūkanų normos
 PNS.M.A22.C.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B79" s="6">
-        <v>6.77</v>
+        <v>6.73</v>
       </c>
       <c r="C79" s="6">
-        <v>6.82</v>
+        <v>6.65</v>
       </c>
       <c r="D79" s="6">
-        <v>6.73</v>
+        <v>6.63</v>
       </c>
       <c r="E79" s="6">
-        <v>6.72</v>
+        <v>6.57</v>
       </c>
       <c r="F79" s="6">
-        <v>6.75</v>
+        <v>6.55</v>
       </c>
       <c r="G79" s="6">
-        <v>6.73</v>
+        <v>6.53</v>
       </c>
       <c r="H79" s="6">
-        <v>6.73</v>
+        <v>6.53</v>
       </c>
       <c r="I79" s="6">
-        <v>6.65</v>
+        <v>6.49</v>
       </c>
       <c r="J79" s="6">
-        <v>6.63</v>
+        <v>6.51</v>
       </c>
       <c r="K79" s="6">
-        <v>6.57</v>
+        <v>6.56</v>
       </c>
       <c r="L79" s="6">
-        <v>6.55</v>
+        <v>6.52</v>
       </c>
       <c r="M79" s="6">
-        <v>6.49</v>
+        <v>6.54</v>
       </c>
       <c r="N79" s="6">
-        <v>6.49</v>
+        <v>6.52</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti, pradinis terminas nuo 5 metų – likučių palūkanų normos
 PNS.M.A22.D.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
-        <v>4.68</v>
+        <v>3.97</v>
       </c>
       <c r="C80" s="6">
-        <v>4.53</v>
+        <v>3.93</v>
       </c>
       <c r="D80" s="6">
-        <v>4.4</v>
+        <v>3.91</v>
       </c>
       <c r="E80" s="6">
-        <v>4.31</v>
+        <v>3.89</v>
       </c>
       <c r="F80" s="6">
-        <v>4.1</v>
+        <v>3.92</v>
       </c>
       <c r="G80" s="6">
-        <v>4.02</v>
+        <v>3.93</v>
       </c>
       <c r="H80" s="6">
-        <v>3.97</v>
+        <v>3.92</v>
       </c>
       <c r="I80" s="6">
-        <v>3.93</v>
+        <v>3.94</v>
       </c>
       <c r="J80" s="6">
-        <v>3.91</v>
+        <v>3.98</v>
       </c>
       <c r="K80" s="6">
-        <v>3.89</v>
+        <v>4.03</v>
       </c>
       <c r="L80" s="6">
-        <v>3.92</v>
+        <v>4.14</v>
       </c>
       <c r="M80" s="6">
-        <v>3.92</v>
+        <v>4.2</v>
       </c>
       <c r="N80" s="6">
-        <v>3.92</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui ir kitiems tikslams – likučių palūkanų normos
 PNS.M.A25.A.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>8.43</v>
+        <v>8.25</v>
       </c>
       <c r="C81" s="6">
-        <v>8.37</v>
+        <v>8.26</v>
       </c>
       <c r="D81" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="E81" s="6">
+        <v>8.3</v>
+      </c>
+      <c r="F81" s="6">
+        <v>8.29</v>
+      </c>
+      <c r="G81" s="6">
+        <v>8.38</v>
+      </c>
+      <c r="H81" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="I81" s="6">
+        <v>8.54</v>
+      </c>
+      <c r="J81" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="K81" s="6">
+        <v>8.14</v>
+      </c>
+      <c r="L81" s="6">
+        <v>8.35</v>
+      </c>
+      <c r="M81" s="6">
         <v>8.33</v>
       </c>
-      <c r="E81" s="6">
-[...25 lines deleted...]
-      </c>
       <c r="N81" s="6">
-        <v>8.41</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui ir kitiems tikslams, pradinis terminas iki 1 metų – likučių palūkanų normos
 PNS.M.A25.B.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B82" s="6">
-        <v>12.55</v>
+        <v>12.21</v>
       </c>
       <c r="C82" s="6">
-        <v>12.41</v>
+        <v>12.24</v>
       </c>
       <c r="D82" s="6">
-        <v>12.38</v>
+        <v>12.45</v>
       </c>
       <c r="E82" s="6">
-        <v>12.35</v>
+        <v>12.18</v>
       </c>
       <c r="F82" s="6">
-        <v>12.16</v>
+        <v>11.68</v>
       </c>
       <c r="G82" s="6">
-        <v>11.91</v>
+        <v>12.82</v>
       </c>
       <c r="H82" s="6">
-        <v>12.21</v>
+        <v>12.96</v>
       </c>
       <c r="I82" s="6">
-        <v>12.24</v>
+        <v>13.17</v>
       </c>
       <c r="J82" s="6">
-        <v>12.45</v>
+        <v>12.77</v>
       </c>
       <c r="K82" s="6">
-        <v>12.18</v>
+        <v>10.57</v>
       </c>
       <c r="L82" s="6">
-        <v>11.68</v>
+        <v>10.63</v>
       </c>
       <c r="M82" s="6">
-        <v>12.83</v>
+        <v>10.54</v>
       </c>
       <c r="N82" s="6">
-        <v>12.96</v>
+        <v>10.73</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui ir kitiems tikslams, pradinis terminas nuo 1 iki 5 metų – likučių palūkanų normos
 PNS.M.A25.C.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B83" s="6">
-        <v>9.01</v>
+        <v>8.88</v>
       </c>
       <c r="C83" s="6">
+        <v>8.88</v>
+      </c>
+      <c r="D83" s="6">
+        <v>8.91</v>
+      </c>
+      <c r="E83" s="6">
+        <v>8.89</v>
+      </c>
+      <c r="F83" s="6">
         <v>8.97</v>
       </c>
-      <c r="D83" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="G83" s="6">
-        <v>8.88</v>
+        <v>8.98</v>
       </c>
       <c r="H83" s="6">
-        <v>8.88</v>
+        <v>8.98</v>
       </c>
       <c r="I83" s="6">
-        <v>8.88</v>
+        <v>9.09</v>
       </c>
       <c r="J83" s="6">
-        <v>8.91</v>
+        <v>8.95</v>
       </c>
       <c r="K83" s="6">
+        <v>8.82</v>
+      </c>
+      <c r="L83" s="6">
         <v>8.89</v>
       </c>
-      <c r="L83" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="M83" s="6">
-        <v>8.98</v>
+        <v>8.89</v>
       </c>
       <c r="N83" s="6">
-        <v>8.99</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui ir kitiems tikslams, pradinis terminas nuo 5 metų – likučių palūkanų normos
 PNS.M.A25.D.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B84" s="6">
-        <v>7.54</v>
+        <v>7.21</v>
       </c>
       <c r="C84" s="6">
-        <v>7.44</v>
+        <v>7.21</v>
       </c>
       <c r="D84" s="6">
-        <v>7.39</v>
+        <v>7.23</v>
       </c>
       <c r="E84" s="6">
-        <v>7.36</v>
+        <v>7.25</v>
       </c>
       <c r="F84" s="6">
         <v>7.26</v>
       </c>
       <c r="G84" s="6">
-        <v>7.23</v>
+        <v>7.25</v>
       </c>
       <c r="H84" s="6">
-        <v>7.21</v>
+        <v>7.27</v>
       </c>
       <c r="I84" s="6">
-        <v>7.21</v>
+        <v>7.41</v>
       </c>
       <c r="J84" s="6">
-        <v>7.23</v>
+        <v>7.24</v>
       </c>
       <c r="K84" s="6">
-        <v>7.25</v>
+        <v>7.18</v>
       </c>
       <c r="L84" s="6">
-        <v>7.26</v>
+        <v>7.55</v>
       </c>
       <c r="M84" s="6">
-        <v>7.27</v>
+        <v>7.51</v>
       </c>
       <c r="N84" s="6">
-        <v>7.28</v>
+        <v>7.53</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių ir namų ūkių vienadienių indėlių pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L21.A.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B85" s="6">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="C85" s="6">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="D85" s="6">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="E85" s="6">
         <v>0.3</v>
       </c>
       <c r="F85" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="G85" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="H85" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="I85" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="J85" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="K85" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="L85" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="M85" s="6">
         <v>0.27</v>
       </c>
-      <c r="G85" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="N85" s="6">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių ir namų ūkių įspėjamojo laikotarpio indėlių iki 3 mėn. pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L23.G.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B86" s="6">
-        <v>0.72</v>
+        <v>0.66</v>
       </c>
       <c r="C86" s="6">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="D86" s="6">
         <v>0.67</v>
       </c>
       <c r="E86" s="6">
+        <v>0.68</v>
+      </c>
+      <c r="F86" s="6">
+        <v>0.68</v>
+      </c>
+      <c r="G86" s="6">
         <v>0.69</v>
       </c>
-      <c r="F86" s="6">
+      <c r="H86" s="6">
+        <v>0.69</v>
+      </c>
+      <c r="I86" s="6">
         <v>0.7</v>
       </c>
-      <c r="G86" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="J86" s="6">
-        <v>0.67</v>
+        <v>0.72</v>
       </c>
       <c r="K86" s="6">
-        <v>0.68</v>
+        <v>0.74</v>
       </c>
       <c r="L86" s="6">
-        <v>0.68</v>
+        <v>0.78</v>
       </c>
       <c r="M86" s="6">
-        <v>0.69</v>
+        <v>0.79</v>
       </c>
       <c r="N86" s="6">
-        <v>0.69</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių ir namų ūkių sutarto termino indėlių pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.A.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B87" s="6">
-        <v>3.06</v>
+        <v>2.34</v>
       </c>
       <c r="C87" s="6">
-        <v>2.98</v>
+        <v>2.27</v>
       </c>
       <c r="D87" s="6">
-        <v>2.84</v>
+        <v>2.21</v>
       </c>
       <c r="E87" s="6">
-        <v>2.68</v>
+        <v>2.15</v>
       </c>
       <c r="F87" s="6">
-        <v>2.56</v>
+        <v>2.12</v>
       </c>
       <c r="G87" s="6">
-        <v>2.42</v>
+        <v>2.06</v>
       </c>
       <c r="H87" s="6">
-        <v>2.34</v>
+        <v>2.03</v>
       </c>
       <c r="I87" s="6">
-        <v>2.27</v>
+        <v>2.01</v>
       </c>
       <c r="J87" s="6">
-        <v>2.21</v>
+        <v>2.0</v>
       </c>
       <c r="K87" s="6">
-        <v>2.15</v>
+        <v>1.99</v>
       </c>
       <c r="L87" s="6">
-        <v>2.12</v>
+        <v>2.01</v>
       </c>
       <c r="M87" s="6">
-        <v>2.08</v>
+        <v>2.06</v>
       </c>
       <c r="N87" s="6">
-        <v>2.05</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių ir namų ūkių sutarto termino indėlių iki 2 metų pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.K.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B88" s="6">
-        <v>3.06</v>
+        <v>2.32</v>
       </c>
       <c r="C88" s="6">
-        <v>2.97</v>
+        <v>2.25</v>
       </c>
       <c r="D88" s="6">
-        <v>2.84</v>
+        <v>2.19</v>
       </c>
       <c r="E88" s="6">
-        <v>2.67</v>
+        <v>2.13</v>
       </c>
       <c r="F88" s="6">
-        <v>2.54</v>
+        <v>2.1</v>
       </c>
       <c r="G88" s="6">
-        <v>2.4</v>
+        <v>2.03</v>
       </c>
       <c r="H88" s="6">
-        <v>2.32</v>
+        <v>2.01</v>
       </c>
       <c r="I88" s="6">
-        <v>2.25</v>
+        <v>1.98</v>
       </c>
       <c r="J88" s="6">
-        <v>2.19</v>
+        <v>1.98</v>
       </c>
       <c r="K88" s="6">
-        <v>2.13</v>
+        <v>1.97</v>
       </c>
       <c r="L88" s="6">
-        <v>2.1</v>
+        <v>1.98</v>
       </c>
       <c r="M88" s="6">
-        <v>2.05</v>
+        <v>2.03</v>
       </c>
       <c r="N88" s="6">
-        <v>2.03</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių ir namų ūkių sutarto termino indėlių nuo 2 metų pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.F.C.A.U2.260.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B89" s="6">
-        <v>3.02</v>
+        <v>2.78</v>
       </c>
       <c r="C89" s="6">
-        <v>3.04</v>
+        <v>2.75</v>
       </c>
       <c r="D89" s="6">
-        <v>2.98</v>
+        <v>2.53</v>
       </c>
       <c r="E89" s="6">
-        <v>3.02</v>
+        <v>2.74</v>
       </c>
       <c r="F89" s="6">
-        <v>3.0</v>
+        <v>2.72</v>
       </c>
       <c r="G89" s="6">
-        <v>2.79</v>
+        <v>2.67</v>
       </c>
       <c r="H89" s="6">
-        <v>2.78</v>
+        <v>2.65</v>
       </c>
       <c r="I89" s="6">
-        <v>2.75</v>
+        <v>2.65</v>
       </c>
       <c r="J89" s="6">
-        <v>2.53</v>
+        <v>2.5</v>
       </c>
       <c r="K89" s="6">
-        <v>2.74</v>
+        <v>2.5</v>
       </c>
       <c r="L89" s="6">
-        <v>2.72</v>
+        <v>2.55</v>
       </c>
       <c r="M89" s="6">
-        <v>2.7</v>
+        <v>2.62</v>
       </c>
       <c r="N89" s="6">
-        <v>2.68</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių vienadienių indėlių pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L21.A.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B90" s="6">
-        <v>0.46</v>
+        <v>0.27</v>
       </c>
       <c r="C90" s="6">
-        <v>0.38</v>
+        <v>0.23</v>
       </c>
       <c r="D90" s="6">
+        <v>0.28</v>
+      </c>
+      <c r="E90" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="F90" s="6">
         <v>0.32</v>
       </c>
-      <c r="E90" s="6">
+      <c r="G90" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="H90" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="I90" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="J90" s="6">
         <v>0.32</v>
       </c>
-      <c r="F90" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="K90" s="6">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="L90" s="6">
         <v>0.32</v>
       </c>
       <c r="M90" s="6">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="N90" s="6">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių sutarto termino indėlių pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.A.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B91" s="6">
-        <v>2.87</v>
+        <v>2.08</v>
       </c>
       <c r="C91" s="6">
-        <v>2.76</v>
+        <v>2.03</v>
       </c>
       <c r="D91" s="6">
-        <v>2.6</v>
+        <v>2.0</v>
       </c>
       <c r="E91" s="6">
-        <v>2.49</v>
+        <v>1.97</v>
       </c>
       <c r="F91" s="6">
-        <v>2.33</v>
+        <v>1.95</v>
       </c>
       <c r="G91" s="6">
-        <v>2.15</v>
+        <v>1.92</v>
       </c>
       <c r="H91" s="6">
-        <v>2.08</v>
+        <v>1.91</v>
       </c>
       <c r="I91" s="6">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J91" s="6">
-        <v>2.0</v>
+        <v>1.93</v>
       </c>
       <c r="K91" s="6">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="L91" s="6">
-        <v>1.95</v>
+        <v>1.99</v>
       </c>
       <c r="M91" s="6">
-        <v>1.92</v>
+        <v>2.06</v>
       </c>
       <c r="N91" s="6">
-        <v>1.9</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių sutarto termino indėlių iki 2 metų pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.K.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B92" s="6">
-        <v>2.89</v>
+        <v>2.13</v>
       </c>
       <c r="C92" s="6">
-        <v>2.77</v>
+        <v>2.08</v>
       </c>
       <c r="D92" s="6">
-        <v>2.63</v>
+        <v>2.04</v>
       </c>
       <c r="E92" s="6">
-        <v>2.5</v>
+        <v>2.01</v>
       </c>
       <c r="F92" s="6">
-        <v>2.33</v>
+        <v>1.99</v>
       </c>
       <c r="G92" s="6">
-        <v>2.2</v>
+        <v>1.96</v>
       </c>
       <c r="H92" s="6">
-        <v>2.13</v>
+        <v>1.95</v>
       </c>
       <c r="I92" s="6">
+        <v>1.94</v>
+      </c>
+      <c r="J92" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="K92" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="L92" s="6">
+        <v>2.02</v>
+      </c>
+      <c r="M92" s="6">
         <v>2.08</v>
       </c>
-      <c r="J92" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="N92" s="6">
-        <v>1.94</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių sutarto termino indėlių nuo 2 metų pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.F.C.A.U2.240.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B93" s="6">
-        <v>2.04</v>
+        <v>1.06</v>
       </c>
       <c r="C93" s="6">
-        <v>2.03</v>
+        <v>1.03</v>
       </c>
       <c r="D93" s="6">
-        <v>1.64</v>
+        <v>1.03</v>
       </c>
       <c r="E93" s="6">
-        <v>2.03</v>
+        <v>1.01</v>
       </c>
       <c r="F93" s="6">
-        <v>2.06</v>
+        <v>0.99</v>
       </c>
       <c r="G93" s="6">
-        <v>1.07</v>
+        <v>1.06</v>
       </c>
       <c r="H93" s="6">
-        <v>1.06</v>
+        <v>1.1</v>
       </c>
       <c r="I93" s="6">
-        <v>1.03</v>
+        <v>1.17</v>
       </c>
       <c r="J93" s="6">
-        <v>1.03</v>
+        <v>1.17</v>
       </c>
       <c r="K93" s="6">
-        <v>1.01</v>
+        <v>1.11</v>
       </c>
       <c r="L93" s="6">
-        <v>0.99</v>
+        <v>1.18</v>
       </c>
       <c r="M93" s="6">
-        <v>1.0</v>
+        <v>1.31</v>
       </c>
       <c r="N93" s="6">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Namų ūkių vienadienių indėlių pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L21.A.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B94" s="6">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="C94" s="6">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="D94" s="6">
         <v>0.29</v>
       </c>
       <c r="E94" s="6">
         <v>0.29</v>
       </c>
       <c r="F94" s="6">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="G94" s="6">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="H94" s="6">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="I94" s="6">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="J94" s="6">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="K94" s="6">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="L94" s="6">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="M94" s="6">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="N94" s="6">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Namų ūkių sutarto termino indėlių pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.A.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B95" s="6">
-        <v>3.1</v>
+        <v>2.39</v>
       </c>
       <c r="C95" s="6">
-        <v>3.02</v>
+        <v>2.32</v>
       </c>
       <c r="D95" s="6">
-        <v>2.9</v>
+        <v>2.25</v>
       </c>
       <c r="E95" s="6">
-        <v>2.72</v>
+        <v>2.19</v>
       </c>
       <c r="F95" s="6">
-        <v>2.6</v>
+        <v>2.16</v>
       </c>
       <c r="G95" s="6">
-        <v>2.47</v>
+        <v>2.09</v>
       </c>
       <c r="H95" s="6">
-        <v>2.39</v>
+        <v>2.06</v>
       </c>
       <c r="I95" s="6">
-        <v>2.32</v>
+        <v>2.03</v>
       </c>
       <c r="J95" s="6">
-        <v>2.25</v>
+        <v>2.01</v>
       </c>
       <c r="K95" s="6">
-        <v>2.19</v>
+        <v>2.0</v>
       </c>
       <c r="L95" s="6">
-        <v>2.16</v>
+        <v>2.01</v>
       </c>
       <c r="M95" s="6">
-        <v>2.11</v>
+        <v>2.06</v>
       </c>
       <c r="N95" s="6">
-        <v>2.08</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Namų ūkių sutarto termino indėlių iki 2 metų pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.K.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B96" s="6">
-        <v>3.1</v>
+        <v>2.36</v>
       </c>
       <c r="C96" s="6">
-        <v>3.02</v>
+        <v>2.29</v>
       </c>
       <c r="D96" s="6">
-        <v>2.88</v>
+        <v>2.22</v>
       </c>
       <c r="E96" s="6">
-        <v>2.7</v>
+        <v>2.15</v>
       </c>
       <c r="F96" s="6">
-        <v>2.58</v>
+        <v>2.12</v>
       </c>
       <c r="G96" s="6">
-        <v>2.44</v>
+        <v>2.05</v>
       </c>
       <c r="H96" s="6">
-        <v>2.36</v>
+        <v>2.02</v>
       </c>
       <c r="I96" s="6">
-        <v>2.29</v>
+        <v>1.99</v>
       </c>
       <c r="J96" s="6">
-        <v>2.22</v>
+        <v>1.98</v>
       </c>
       <c r="K96" s="6">
-        <v>2.15</v>
+        <v>1.97</v>
       </c>
       <c r="L96" s="6">
-        <v>2.12</v>
+        <v>1.97</v>
       </c>
       <c r="M96" s="6">
+        <v>2.02</v>
+      </c>
+      <c r="N96" s="6">
         <v>2.07</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.04</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Namų ūkių sutarto termino indėlių nuo 2 metų pinigų finansų įstaigose likučių palūkanų normos
 PNS.M.L22.F.C.A.U2.250.200.L.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B97" s="6">
-        <v>3.1</v>
+        <v>3.08</v>
       </c>
       <c r="C97" s="6">
-        <v>3.12</v>
+        <v>3.06</v>
       </c>
       <c r="D97" s="6">
-        <v>3.13</v>
+        <v>2.8</v>
       </c>
       <c r="E97" s="6">
-        <v>3.1</v>
+        <v>3.07</v>
       </c>
       <c r="F97" s="6">
-        <v>3.08</v>
+        <v>3.05</v>
       </c>
       <c r="G97" s="6">
-        <v>3.08</v>
+        <v>2.98</v>
       </c>
       <c r="H97" s="6">
-        <v>3.08</v>
+        <v>2.96</v>
       </c>
       <c r="I97" s="6">
-        <v>3.06</v>
+        <v>2.95</v>
       </c>
       <c r="J97" s="6">
-        <v>2.8</v>
+        <v>2.73</v>
       </c>
       <c r="K97" s="6">
-        <v>3.07</v>
+        <v>2.76</v>
       </c>
       <c r="L97" s="6">
-        <v>3.05</v>
+        <v>2.79</v>
       </c>
       <c r="M97" s="6">
-        <v>3.03</v>
+        <v>2.82</v>
       </c>
       <c r="N97" s="6">
-        <v>3.02</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos ne finansų bendrovėms – naujų susitarimų palūkanų normos
 PNS.M.C2Y.A.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B98" s="6">
-        <v>5.18</v>
+        <v>4.99</v>
       </c>
       <c r="C98" s="6">
+        <v>4.61</v>
+      </c>
+      <c r="D98" s="6">
+        <v>4.51</v>
+      </c>
+      <c r="E98" s="6">
+        <v>4.98</v>
+      </c>
+      <c r="F98" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="G98" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="H98" s="6">
+        <v>4.62</v>
+      </c>
+      <c r="I98" s="6">
+        <v>4.59</v>
+      </c>
+      <c r="J98" s="6">
+        <v>4.72</v>
+      </c>
+      <c r="K98" s="6">
         <v>4.93</v>
       </c>
-      <c r="D98" s="6">
-[...11 lines deleted...]
-      <c r="H98" s="6">
+      <c r="L98" s="6">
+        <v>4.89</v>
+      </c>
+      <c r="M98" s="6">
+        <v>4.91</v>
+      </c>
+      <c r="N98" s="6">
         <v>4.99</v>
-      </c>
-[...16 lines deleted...]
-        <v>4.62</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2Y.B.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B99" s="6">
-        <v>5.15</v>
+        <v>4.86</v>
       </c>
       <c r="C99" s="6">
-        <v>4.9</v>
+        <v>4.56</v>
       </c>
       <c r="D99" s="6">
-        <v>4.55</v>
+        <v>4.44</v>
       </c>
       <c r="E99" s="6">
-        <v>4.68</v>
+        <v>4.84</v>
       </c>
       <c r="F99" s="6">
-        <v>4.57</v>
+        <v>4.47</v>
       </c>
       <c r="G99" s="6">
-        <v>4.55</v>
+        <v>4.53</v>
       </c>
       <c r="H99" s="6">
-        <v>4.86</v>
+        <v>4.51</v>
       </c>
       <c r="I99" s="6">
-        <v>4.56</v>
+        <v>4.54</v>
       </c>
       <c r="J99" s="6">
-        <v>4.44</v>
+        <v>4.64</v>
       </c>
       <c r="K99" s="6">
+        <v>4.77</v>
+      </c>
+      <c r="L99" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="M99" s="6">
         <v>4.84</v>
       </c>
-      <c r="L99" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="N99" s="6">
-        <v>4.51</v>
+        <v>4.92</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2Y.J.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B100" s="6">
-        <v>6.94</v>
+        <v>8.01</v>
       </c>
       <c r="C100" s="6">
-        <v>5.96</v>
+        <v>6.92</v>
       </c>
       <c r="D100" s="6">
-        <v>7.72</v>
+        <v>8.67</v>
       </c>
       <c r="E100" s="6">
-        <v>6.91</v>
+        <v>7.86</v>
       </c>
       <c r="F100" s="6">
-        <v>7.55</v>
+        <v>5.37</v>
       </c>
       <c r="G100" s="6">
-        <v>7.35</v>
+        <v>6.96</v>
       </c>
       <c r="H100" s="6">
-        <v>8.01</v>
+        <v>7.64</v>
       </c>
       <c r="I100" s="6">
-        <v>6.92</v>
+        <v>7.5</v>
       </c>
       <c r="J100" s="6">
-        <v>8.67</v>
+        <v>6.9</v>
       </c>
       <c r="K100" s="6">
-        <v>7.86</v>
+        <v>8.08</v>
       </c>
       <c r="L100" s="6">
-        <v>5.37</v>
+        <v>8.66</v>
       </c>
       <c r="M100" s="6">
-        <v>6.95</v>
+        <v>8.7</v>
       </c>
       <c r="N100" s="6">
-        <v>7.63</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos iki 1 mln. eurų euro zonos ne finansų bendrovėms – naujų susitarimų palūkanų normos
 PNS.M.C2Y.A.C.0.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B101" s="6">
+        <v>4.71</v>
+      </c>
+      <c r="C101" s="6">
+        <v>4.62</v>
+      </c>
+      <c r="D101" s="6">
+        <v>4.72</v>
+      </c>
+      <c r="E101" s="6">
+        <v>4.83</v>
+      </c>
+      <c r="F101" s="6">
+        <v>4.77</v>
+      </c>
+      <c r="G101" s="6">
+        <v>4.57</v>
+      </c>
+      <c r="H101" s="6">
+        <v>4.29</v>
+      </c>
+      <c r="I101" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="J101" s="6">
+        <v>4.55</v>
+      </c>
+      <c r="K101" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="L101" s="6">
+        <v>4.9</v>
+      </c>
+      <c r="M101" s="6">
         <v>4.95</v>
       </c>
-      <c r="C101" s="6">
-[...23 lines deleted...]
-      <c r="K101" s="6">
+      <c r="N101" s="6">
         <v>4.83</v>
-      </c>
-[...7 lines deleted...]
-        <v>4.29</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos iki 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2Y.B.C.0.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B102" s="6">
-        <v>4.74</v>
+        <v>4.48</v>
       </c>
       <c r="C102" s="6">
-        <v>4.74</v>
+        <v>4.5</v>
       </c>
       <c r="D102" s="6">
+        <v>4.47</v>
+      </c>
+      <c r="E102" s="6">
+        <v>4.61</v>
+      </c>
+      <c r="F102" s="6">
+        <v>4.57</v>
+      </c>
+      <c r="G102" s="6">
+        <v>4.45</v>
+      </c>
+      <c r="H102" s="6">
+        <v>4.17</v>
+      </c>
+      <c r="I102" s="6">
         <v>4.49</v>
       </c>
-      <c r="E102" s="6">
-[...8 lines deleted...]
-      <c r="H102" s="6">
+      <c r="J102" s="6">
+        <v>4.43</v>
+      </c>
+      <c r="K102" s="6">
         <v>4.48</v>
       </c>
-      <c r="I102" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="L102" s="6">
-        <v>4.57</v>
+        <v>4.69</v>
       </c>
       <c r="M102" s="6">
-        <v>4.45</v>
+        <v>4.71</v>
       </c>
       <c r="N102" s="6">
-        <v>4.17</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos iki 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2Y.J.C.0.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B103" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="C103" s="6">
+        <v>6.22</v>
+      </c>
+      <c r="D103" s="6">
+        <v>7.92</v>
+      </c>
+      <c r="E103" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="F103" s="6">
+        <v>7.54</v>
+      </c>
+      <c r="G103" s="6">
+        <v>6.42</v>
+      </c>
+      <c r="H103" s="6">
+        <v>6.82</v>
+      </c>
+      <c r="I103" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="J103" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="K103" s="6">
+        <v>7.92</v>
+      </c>
+      <c r="L103" s="6">
         <v>7.71</v>
       </c>
-      <c r="C103" s="6">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="6">
-        <v>6.41</v>
+        <v>8.29</v>
       </c>
       <c r="N103" s="6">
-        <v>6.82</v>
+        <v>7.32</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos nuo 1 mln. eurų euro zonos ne finansų bendrovėms – naujų susitarimų palūkanų normos
 PNS.M.C2Y.A.C.1.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B104" s="6">
-        <v>5.22</v>
+        <v>5.04</v>
       </c>
       <c r="C104" s="6">
-        <v>4.95</v>
+        <v>4.61</v>
       </c>
       <c r="D104" s="6">
-        <v>4.64</v>
+        <v>4.47</v>
       </c>
       <c r="E104" s="6">
-        <v>4.81</v>
+        <v>5.03</v>
       </c>
       <c r="F104" s="6">
+        <v>4.48</v>
+      </c>
+      <c r="G104" s="6">
         <v>4.58</v>
       </c>
-      <c r="G104" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="H104" s="6">
-        <v>5.04</v>
+        <v>4.86</v>
       </c>
       <c r="I104" s="6">
-        <v>4.61</v>
+        <v>4.59</v>
       </c>
       <c r="J104" s="6">
-        <v>4.47</v>
+        <v>4.77</v>
       </c>
       <c r="K104" s="6">
+        <v>5.02</v>
+      </c>
+      <c r="L104" s="6">
+        <v>4.89</v>
+      </c>
+      <c r="M104" s="6">
+        <v>4.91</v>
+      </c>
+      <c r="N104" s="6">
         <v>5.03</v>
-      </c>
-[...7 lines deleted...]
-        <v>4.86</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos nuo 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2Y.B.C.1.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B105" s="6">
-        <v>5.21</v>
+        <v>4.92</v>
       </c>
       <c r="C105" s="6">
-        <v>4.94</v>
+        <v>4.57</v>
       </c>
       <c r="D105" s="6">
-        <v>4.57</v>
+        <v>4.44</v>
       </c>
       <c r="E105" s="6">
-        <v>4.74</v>
+        <v>4.91</v>
       </c>
       <c r="F105" s="6">
-        <v>4.58</v>
+        <v>4.47</v>
       </c>
       <c r="G105" s="6">
-        <v>4.61</v>
+        <v>4.56</v>
       </c>
       <c r="H105" s="6">
-        <v>4.92</v>
+        <v>4.76</v>
       </c>
       <c r="I105" s="6">
-        <v>4.57</v>
+        <v>4.56</v>
       </c>
       <c r="J105" s="6">
-        <v>4.44</v>
+        <v>4.7</v>
       </c>
       <c r="K105" s="6">
-        <v>4.91</v>
+        <v>4.87</v>
       </c>
       <c r="L105" s="6">
-        <v>4.47</v>
+        <v>4.82</v>
       </c>
       <c r="M105" s="6">
-        <v>4.56</v>
+        <v>4.86</v>
       </c>
       <c r="N105" s="6">
-        <v>4.76</v>
+        <v>4.97</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos nuo 1 mln. eurų euro zonos ne finansų bendrovėms, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2Y.J.C.1.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B106" s="6">
-        <v>5.94</v>
+        <v>8.51</v>
       </c>
       <c r="C106" s="6">
-        <v>5.26</v>
+        <v>7.51</v>
       </c>
       <c r="D106" s="6">
-        <v>8.61</v>
+        <v>9.89</v>
       </c>
       <c r="E106" s="6">
-        <v>8.3</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>7.61</v>
+      </c>
+      <c r="F106" s="6">
+        <v>4.93</v>
       </c>
       <c r="G106" s="6">
-        <v>6.82</v>
+        <v>10.1</v>
       </c>
       <c r="H106" s="6">
-        <v>8.51</v>
+        <v>8.85</v>
       </c>
       <c r="I106" s="6">
-        <v>7.51</v>
+        <v>8.13</v>
       </c>
       <c r="J106" s="6">
-        <v>9.89</v>
+        <v>6.68</v>
       </c>
       <c r="K106" s="6">
-        <v>7.61</v>
+        <v>8.17</v>
       </c>
       <c r="L106" s="6">
-        <v>4.93</v>
+        <v>9.74</v>
       </c>
       <c r="M106" s="6">
-        <v>10.1</v>
+        <v>9.04</v>
       </c>
       <c r="N106" s="6">
-        <v>8.83</v>
+        <v>9.32</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos individualiosioms įmonėms ir partnerystėms – naujų susitarimų palūkanų normos
 PNS.M.A2X.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B107" s="6">
+        <v>4.69</v>
+      </c>
+      <c r="C107" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="D107" s="6">
+        <v>4.93</v>
+      </c>
+      <c r="E107" s="6">
+        <v>4.85</v>
+      </c>
+      <c r="F107" s="6">
+        <v>4.89</v>
+      </c>
+      <c r="G107" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="H107" s="6">
+        <v>5.01</v>
+      </c>
+      <c r="I107" s="6">
+        <v>5.52</v>
+      </c>
+      <c r="J107" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="K107" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="L107" s="6">
+        <v>4.91</v>
+      </c>
+      <c r="M107" s="6">
         <v>5.22</v>
       </c>
-      <c r="C107" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="N107" s="6">
-        <v>5.01</v>
+        <v>5.24</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams – naujų susitarimų palūkanų normos
 PNS.M.C2Y.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B108" s="6">
-        <v>4.27</v>
+        <v>3.66</v>
       </c>
       <c r="C108" s="6">
-        <v>4.17</v>
+        <v>3.66</v>
       </c>
       <c r="D108" s="6">
-        <v>4.02</v>
+        <v>3.65</v>
       </c>
       <c r="E108" s="6">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="F108" s="6">
-        <v>3.72</v>
+        <v>3.7</v>
       </c>
       <c r="G108" s="6">
-        <v>3.66</v>
+        <v>3.68</v>
       </c>
       <c r="H108" s="6">
-        <v>3.66</v>
+        <v>3.68</v>
       </c>
       <c r="I108" s="6">
-        <v>3.66</v>
+        <v>3.79</v>
       </c>
       <c r="J108" s="6">
-        <v>3.65</v>
+        <v>3.91</v>
       </c>
       <c r="K108" s="6">
-        <v>3.7</v>
+        <v>3.97</v>
       </c>
       <c r="L108" s="6">
-        <v>3.7</v>
+        <v>4.05</v>
       </c>
       <c r="M108" s="6">
-        <v>3.68</v>
+        <v>4.12</v>
       </c>
       <c r="N108" s="6">
-        <v>3.68</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams vartojimui – naujų susitarimų palūkanų normos
 PNS.M.C2U.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B109" s="6">
-        <v>4.05</v>
+        <v>3.88</v>
       </c>
       <c r="C109" s="6">
+        <v>3.86</v>
+      </c>
+      <c r="D109" s="6">
+        <v>3.82</v>
+      </c>
+      <c r="E109" s="6">
         <v>3.87</v>
       </c>
-      <c r="D109" s="6">
+      <c r="F109" s="6">
+        <v>3.88</v>
+      </c>
+      <c r="G109" s="6">
+        <v>3.89</v>
+      </c>
+      <c r="H109" s="6">
         <v>3.92</v>
       </c>
-      <c r="E109" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="I109" s="6">
-        <v>3.86</v>
+        <v>4.06</v>
       </c>
       <c r="J109" s="6">
-        <v>3.82</v>
+        <v>4.18</v>
       </c>
       <c r="K109" s="6">
-        <v>3.87</v>
+        <v>4.28</v>
       </c>
       <c r="L109" s="6">
-        <v>3.88</v>
+        <v>4.34</v>
       </c>
       <c r="M109" s="6">
-        <v>3.89</v>
+        <v>4.4</v>
       </c>
       <c r="N109" s="6">
-        <v>3.92</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2U.B.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B110" s="6">
-        <v>4.55</v>
+        <v>4.0</v>
       </c>
       <c r="C110" s="6">
+        <v>4.0</v>
+      </c>
+      <c r="D110" s="6">
+        <v>3.91</v>
+      </c>
+      <c r="E110" s="6">
+        <v>3.93</v>
+      </c>
+      <c r="F110" s="6">
+        <v>3.89</v>
+      </c>
+      <c r="G110" s="6">
+        <v>3.92</v>
+      </c>
+      <c r="H110" s="6">
+        <v>3.93</v>
+      </c>
+      <c r="I110" s="6">
+        <v>4.07</v>
+      </c>
+      <c r="J110" s="6">
+        <v>4.19</v>
+      </c>
+      <c r="K110" s="6">
+        <v>4.28</v>
+      </c>
+      <c r="L110" s="6">
+        <v>4.35</v>
+      </c>
+      <c r="M110" s="6">
         <v>4.41</v>
       </c>
-      <c r="D110" s="6">
-[...28 lines deleted...]
-      </c>
       <c r="N110" s="6">
-        <v>3.93</v>
+        <v>4.46</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2U.J.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B111" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="C111" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="D111" s="6">
+        <v>1.56</v>
+      </c>
+      <c r="E111" s="6">
+        <v>1.52</v>
+      </c>
+      <c r="F111" s="6">
+        <v>1.89</v>
+      </c>
+      <c r="G111" s="6">
+        <v>2.11</v>
+      </c>
+      <c r="H111" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="I111" s="6">
+        <v>2.21</v>
+      </c>
+      <c r="J111" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="K111" s="6">
         <v>1.51</v>
       </c>
-      <c r="C111" s="6">
+      <c r="L111" s="6">
         <v>1.51</v>
       </c>
-      <c r="D111" s="6">
-[...25 lines deleted...]
-      </c>
       <c r="M111" s="6">
-        <v>2.11</v>
+        <v>1.8</v>
       </c>
       <c r="N111" s="6">
-        <v>3.07</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 iki 5 metų – naujų susitarimų palūkanų normos
 PNS.M.C2U.C.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B112" s="6">
-        <v>1.47</v>
+        <v>1.51</v>
       </c>
       <c r="C112" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="D112" s="6">
+        <v>1.56</v>
+      </c>
+      <c r="E112" s="6">
+        <v>1.53</v>
+      </c>
+      <c r="F112" s="6">
         <v>1.51</v>
       </c>
-      <c r="D112" s="6">
+      <c r="G112" s="6">
         <v>1.51</v>
       </c>
-      <c r="E112" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="H112" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="I112" s="6">
         <v>1.51</v>
       </c>
-      <c r="I112" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="J112" s="6">
-        <v>1.56</v>
+        <v>1.51</v>
       </c>
       <c r="K112" s="6">
-        <v>1.53</v>
+        <v>1.51</v>
       </c>
       <c r="L112" s="6">
         <v>1.51</v>
       </c>
       <c r="M112" s="6">
-        <v>1.51</v>
+        <v>1.8</v>
       </c>
       <c r="N112" s="6">
-        <v>2.83</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams vartojimui, pradinis palūkanų normos fiksavimo laikotarpis nuo 5 metų – naujų susitarimų palūkanų normos
 PNS.M.C2U.D.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B113" s="6">
-        <v>1.52</v>
+        <v>1.67</v>
       </c>
       <c r="C113" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="D113" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="E113" s="6">
         <v>1.51</v>
       </c>
-      <c r="D113" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F113" s="6">
-        <v>1.52</v>
+        <v>3.15</v>
       </c>
       <c r="G113" s="6">
-        <v>1.58</v>
+        <v>3.81</v>
       </c>
       <c r="H113" s="6">
-        <v>1.67</v>
+        <v>3.75</v>
       </c>
       <c r="I113" s="6">
-        <v>1.68</v>
+        <v>4.77</v>
       </c>
       <c r="J113" s="6">
-        <v>1.54</v>
-[...8 lines deleted...]
-        <v>3.81</v>
+        <v>4.7</v>
+      </c>
+      <c r="K113" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="L113" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="M113" s="6" t="s">
+        <v>126</v>
       </c>
       <c r="N113" s="6">
-        <v>3.75</v>
+        <v>6.49</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams būstui įsigyti – naujų susitarimų palūkanų normos
 PNS.M.C2V.A.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B114" s="6">
-        <v>4.28</v>
+        <v>3.64</v>
       </c>
       <c r="C114" s="6">
-        <v>4.19</v>
+        <v>3.64</v>
       </c>
       <c r="D114" s="6">
-        <v>4.03</v>
+        <v>3.64</v>
       </c>
       <c r="E114" s="6">
-        <v>3.91</v>
+        <v>3.68</v>
       </c>
       <c r="F114" s="6">
-        <v>3.73</v>
+        <v>3.68</v>
       </c>
       <c r="G114" s="6">
         <v>3.66</v>
       </c>
       <c r="H114" s="6">
-        <v>3.64</v>
+        <v>3.66</v>
       </c>
       <c r="I114" s="6">
-        <v>3.64</v>
+        <v>3.76</v>
       </c>
       <c r="J114" s="6">
-        <v>3.64</v>
+        <v>3.87</v>
       </c>
       <c r="K114" s="6">
-        <v>3.68</v>
+        <v>3.94</v>
       </c>
       <c r="L114" s="6">
-        <v>3.68</v>
+        <v>4.02</v>
       </c>
       <c r="M114" s="6">
-        <v>3.66</v>
+        <v>4.09</v>
       </c>
       <c r="N114" s="6">
-        <v>3.66</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis iki 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2V.B.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B115" s="6">
-        <v>4.28</v>
+        <v>3.65</v>
       </c>
       <c r="C115" s="6">
-        <v>4.19</v>
+        <v>3.65</v>
       </c>
       <c r="D115" s="6">
-        <v>4.03</v>
+        <v>3.64</v>
       </c>
       <c r="E115" s="6">
-        <v>3.92</v>
+        <v>3.67</v>
       </c>
       <c r="F115" s="6">
-        <v>3.74</v>
+        <v>3.68</v>
       </c>
       <c r="G115" s="6">
         <v>3.67</v>
       </c>
       <c r="H115" s="6">
-        <v>3.65</v>
+        <v>3.68</v>
       </c>
       <c r="I115" s="6">
-        <v>3.65</v>
+        <v>3.78</v>
       </c>
       <c r="J115" s="6">
-        <v>3.64</v>
+        <v>3.87</v>
       </c>
       <c r="K115" s="6">
-        <v>3.67</v>
+        <v>3.94</v>
       </c>
       <c r="L115" s="6">
-        <v>3.68</v>
+        <v>4.0</v>
       </c>
       <c r="M115" s="6">
-        <v>3.67</v>
+        <v>4.08</v>
       </c>
       <c r="N115" s="6">
-        <v>3.68</v>
+        <v>4.13</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 metų – naujų susitarimų palūkanų normos
 PNS.M.C2V.J.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B116" s="6">
-        <v>3.42</v>
+        <v>3.47</v>
       </c>
       <c r="C116" s="6">
-        <v>3.68</v>
+        <v>3.5</v>
       </c>
       <c r="D116" s="6">
-        <v>3.46</v>
+        <v>3.57</v>
       </c>
       <c r="E116" s="6">
-        <v>3.53</v>
+        <v>3.91</v>
       </c>
       <c r="F116" s="6">
-        <v>3.49</v>
+        <v>3.71</v>
       </c>
       <c r="G116" s="6">
-        <v>3.43</v>
+        <v>3.52</v>
       </c>
       <c r="H116" s="6">
-        <v>3.47</v>
+        <v>3.52</v>
       </c>
       <c r="I116" s="6">
-        <v>3.5</v>
+        <v>3.67</v>
       </c>
       <c r="J116" s="6">
-        <v>3.57</v>
+        <v>3.9</v>
       </c>
       <c r="K116" s="6">
-        <v>3.91</v>
+        <v>3.92</v>
       </c>
       <c r="L116" s="6">
-        <v>3.71</v>
+        <v>4.37</v>
       </c>
       <c r="M116" s="6">
-        <v>3.52</v>
+        <v>4.47</v>
       </c>
       <c r="N116" s="6">
-        <v>3.52</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis nuo 1 iki 5 metų – naujų susitarimų palūkanų normos
 PNS.M.C2V.C.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
-      <c r="B117" s="6">
-        <v>1.68</v>
+      <c r="B117" s="6" t="s">
+        <v>126</v>
       </c>
       <c r="C117" s="6">
-        <v>3.4</v>
+        <v>3.33</v>
       </c>
       <c r="D117" s="6">
-        <v>3.39</v>
+        <v>3.35</v>
       </c>
       <c r="E117" s="6">
-        <v>2.65</v>
+        <v>4.03</v>
       </c>
       <c r="F117" s="6">
-        <v>3.78</v>
+        <v>3.57</v>
       </c>
       <c r="G117" s="6">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>3.28</v>
+      </c>
+      <c r="H117" s="6">
+        <v>4.17</v>
       </c>
       <c r="I117" s="6">
-        <v>3.33</v>
+        <v>3.74</v>
       </c>
       <c r="J117" s="6">
-        <v>3.35</v>
+        <v>3.93</v>
       </c>
       <c r="K117" s="6">
-        <v>4.03</v>
+        <v>4.0</v>
       </c>
       <c r="L117" s="6">
-        <v>3.57</v>
+        <v>4.01</v>
       </c>
       <c r="M117" s="6">
-        <v>3.28</v>
+        <v>3.99</v>
       </c>
       <c r="N117" s="6">
-        <v>4.17</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis nuo 5 iki 10 metų – naujų susitarimų palūkanų normos
 PNS.M.C2V.U.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
-      <c r="B118" s="6" t="s">
-        <v>38</v>
+      <c r="B118" s="6">
+        <v>3.9</v>
       </c>
       <c r="C118" s="6">
-        <v>4.72</v>
+        <v>3.91</v>
       </c>
       <c r="D118" s="6">
-        <v>3.67</v>
+        <v>3.96</v>
       </c>
       <c r="E118" s="6">
-        <v>3.94</v>
+        <v>3.98</v>
       </c>
       <c r="F118" s="6">
-        <v>3.9</v>
+        <v>3.99</v>
       </c>
       <c r="G118" s="6">
         <v>4.0</v>
       </c>
       <c r="H118" s="6">
-        <v>3.9</v>
+        <v>3.93</v>
       </c>
       <c r="I118" s="6">
-        <v>3.91</v>
+        <v>4.1</v>
       </c>
       <c r="J118" s="6">
-        <v>3.96</v>
+        <v>4.27</v>
       </c>
       <c r="K118" s="6">
-        <v>3.98</v>
+        <v>4.48</v>
       </c>
       <c r="L118" s="6">
-        <v>3.99</v>
+        <v>4.53</v>
       </c>
       <c r="M118" s="6">
-        <v>4.0</v>
+        <v>4.59</v>
       </c>
       <c r="N118" s="6">
-        <v>3.93</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų užstatu užtikrintos paskolos euro zonos namų ūkiams būstui įsigyti, pradinis palūkanų normos fiksavimo laikotarpis nuo 10 metų – naujų susitarimų palūkanų normos
 PNS.M.C2V.V.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B119" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="C119" s="6">
+        <v>3.41</v>
+      </c>
+      <c r="D119" s="6">
+        <v>3.43</v>
+      </c>
+      <c r="E119" s="6">
+        <v>3.77</v>
+      </c>
+      <c r="F119" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="G119" s="6">
+        <v>3.41</v>
+      </c>
+      <c r="H119" s="6">
+        <v>3.44</v>
+      </c>
+      <c r="I119" s="6">
         <v>3.55</v>
       </c>
-      <c r="C119" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="J119" s="6">
-        <v>3.43</v>
+        <v>3.73</v>
       </c>
       <c r="K119" s="6">
-        <v>3.77</v>
+        <v>3.78</v>
       </c>
       <c r="L119" s="6">
-        <v>3.6</v>
+        <v>4.24</v>
       </c>
       <c r="M119" s="6">
-        <v>3.41</v>
+        <v>4.37</v>
       </c>
       <c r="N119" s="6">
-        <v>3.44</v>
+        <v>4.73</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms ir namų ūkiams – tikrųjų naujų paskolų palūkanų normos
 PNS.M.A2Y.A.C.A.U2.260.200.P.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B120" s="6">
+        <v>5.46</v>
+      </c>
+      <c r="C120" s="6">
+        <v>5.03</v>
+      </c>
+      <c r="D120" s="6">
+        <v>4.86</v>
+      </c>
+      <c r="E120" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="F120" s="6">
+        <v>5.14</v>
+      </c>
+      <c r="G120" s="6">
+        <v>5.45</v>
+      </c>
+      <c r="H120" s="6">
+        <v>5.17</v>
+      </c>
+      <c r="I120" s="6">
+        <v>5.48</v>
+      </c>
+      <c r="J120" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="K120" s="6">
         <v>5.51</v>
       </c>
-      <c r="C120" s="6">
-[...25 lines deleted...]
-      </c>
       <c r="L120" s="6">
-        <v>5.14</v>
+        <v>5.6</v>
       </c>
       <c r="M120" s="6">
-        <v>5.45</v>
+        <v>5.47</v>
       </c>
       <c r="N120" s="6">
-        <v>5.17</v>
+        <v>5.92</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos ne finansų bendrovėms – tikrųjų naujų paskolų palūkanų normos
 PNS.M.A2Y.A.C.A.U2.240.200.P.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B121" s="6">
+        <v>4.88</v>
+      </c>
+      <c r="C121" s="6">
+        <v>4.33</v>
+      </c>
+      <c r="D121" s="6">
+        <v>4.22</v>
+      </c>
+      <c r="E121" s="6">
+        <v>4.87</v>
+      </c>
+      <c r="F121" s="6">
+        <v>4.25</v>
+      </c>
+      <c r="G121" s="6">
+        <v>4.68</v>
+      </c>
+      <c r="H121" s="6">
+        <v>4.19</v>
+      </c>
+      <c r="I121" s="6">
+        <v>4.24</v>
+      </c>
+      <c r="J121" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="K121" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="L121" s="6">
+        <v>4.85</v>
+      </c>
+      <c r="M121" s="6">
+        <v>4.61</v>
+      </c>
+      <c r="N121" s="6">
         <v>4.96</v>
-      </c>
-[...34 lines deleted...]
-        <v>4.19</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams – tikrųjų naujų paskolų palūkanų normos
 PNS.M.A2Y.A.C.A.U2.250.200.P.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B122" s="6">
-        <v>5.91</v>
+        <v>5.7</v>
       </c>
       <c r="C122" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="D122" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="E122" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="F122" s="6">
+        <v>5.88</v>
+      </c>
+      <c r="G122" s="6">
         <v>5.86</v>
       </c>
-      <c r="D122" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="H122" s="6">
-        <v>5.7</v>
+        <v>6.1</v>
       </c>
       <c r="I122" s="6">
-        <v>5.73</v>
+        <v>6.32</v>
       </c>
       <c r="J122" s="6">
-        <v>5.53</v>
+        <v>6.1</v>
       </c>
       <c r="K122" s="6">
-        <v>5.8</v>
+        <v>5.92</v>
       </c>
       <c r="L122" s="6">
-        <v>5.88</v>
+        <v>6.08</v>
       </c>
       <c r="M122" s="6">
-        <v>5.86</v>
+        <v>6.17</v>
       </c>
       <c r="N122" s="6">
-        <v>6.1</v>
+        <v>6.27</v>
       </c>
     </row>
     <row r="123" spans="1:14">
       <c r="A123" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams vartojimui – tikrųjų naujų paskolų palūkanų normos
 PNS.M.A2U.A.C.A.U2.250.200.P.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B123" s="6">
-        <v>8.76</v>
+        <v>8.81</v>
       </c>
       <c r="C123" s="6">
-        <v>8.77</v>
+        <v>8.78</v>
       </c>
       <c r="D123" s="6">
-        <v>8.83</v>
+        <v>8.64</v>
       </c>
       <c r="E123" s="6">
-        <v>8.54</v>
+        <v>8.58</v>
       </c>
       <c r="F123" s="6">
-        <v>8.5</v>
+        <v>8.65</v>
       </c>
       <c r="G123" s="6">
-        <v>8.75</v>
+        <v>8.73</v>
       </c>
       <c r="H123" s="6">
         <v>8.81</v>
       </c>
       <c r="I123" s="6">
-        <v>8.78</v>
+        <v>8.93</v>
       </c>
       <c r="J123" s="6">
-        <v>8.64</v>
+        <v>8.48</v>
       </c>
       <c r="K123" s="6">
-        <v>8.58</v>
+        <v>8.15</v>
       </c>
       <c r="L123" s="6">
-        <v>8.65</v>
+        <v>8.41</v>
       </c>
       <c r="M123" s="6">
-        <v>8.73</v>
+        <v>8.54</v>
       </c>
       <c r="N123" s="6">
-        <v>8.81</v>
+        <v>8.56</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams būstui įsigyti – tikrųjų naujų paskolų palūkanų normos
 PNS.M.A2V.A.C.A.U2.250.200.P.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B124" s="6">
-        <v>4.06</v>
+        <v>3.66</v>
       </c>
       <c r="C124" s="6">
-        <v>4.0</v>
+        <v>3.63</v>
       </c>
       <c r="D124" s="6">
-        <v>3.82</v>
+        <v>3.63</v>
       </c>
       <c r="E124" s="6">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="F124" s="6">
-        <v>3.65</v>
+        <v>3.67</v>
       </c>
       <c r="G124" s="6">
+        <v>3.63</v>
+      </c>
+      <c r="H124" s="6">
         <v>3.64</v>
       </c>
-      <c r="H124" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="I124" s="6">
-        <v>3.63</v>
+        <v>3.8</v>
       </c>
       <c r="J124" s="6">
-        <v>3.63</v>
+        <v>3.92</v>
       </c>
       <c r="K124" s="6">
-        <v>3.66</v>
+        <v>3.99</v>
       </c>
       <c r="L124" s="6">
-        <v>3.67</v>
+        <v>4.05</v>
       </c>
       <c r="M124" s="6">
-        <v>3.63</v>
+        <v>4.11</v>
       </c>
       <c r="N124" s="6">
-        <v>3.64</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="125" spans="1:14">
       <c r="A125" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų finansų įstaigų paskolos euro zonos namų ūkiams kitiems tikslams – tikrųjų naujų paskolų palūkanų normos
 PNS.M.A2W.A.C.A.U2.250.200.P.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B125" s="6">
-        <v>8.0</v>
+        <v>6.35</v>
       </c>
       <c r="C125" s="6">
-        <v>6.98</v>
+        <v>5.99</v>
       </c>
       <c r="D125" s="6">
-        <v>6.47</v>
+        <v>5.34</v>
       </c>
       <c r="E125" s="6">
-        <v>6.75</v>
+        <v>9.36</v>
       </c>
       <c r="F125" s="6">
-        <v>5.96</v>
+        <v>11.07</v>
       </c>
       <c r="G125" s="6">
-        <v>6.16</v>
+        <v>9.56</v>
       </c>
       <c r="H125" s="6">
-        <v>6.35</v>
+        <v>9.12</v>
       </c>
       <c r="I125" s="6">
-        <v>5.99</v>
+        <v>9.41</v>
       </c>
       <c r="J125" s="6">
-        <v>5.34</v>
+        <v>6.74</v>
       </c>
       <c r="K125" s="6">
-        <v>9.36</v>
+        <v>6.62</v>
       </c>
       <c r="L125" s="6">
-        <v>11.07</v>
+        <v>6.13</v>
       </c>
       <c r="M125" s="6">
-        <v>9.56</v>
+        <v>6.82</v>
       </c>
       <c r="N125" s="6">
-        <v>9.12</v>
+        <v>6.87</v>
       </c>
     </row>
     <row r="126" spans="1:14">
       <c r="A126" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovių sutarto termino indėlių iki 1 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.B.C.A.U2.240.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B126" s="6">
-        <v>2.37</v>
+        <v>1.93</v>
       </c>
       <c r="C126" s="6">
-        <v>2.26</v>
+        <v>1.81</v>
       </c>
       <c r="D126" s="6">
-        <v>2.12</v>
+        <v>1.88</v>
       </c>
       <c r="E126" s="6">
-        <v>1.96</v>
+        <v>1.78</v>
       </c>
       <c r="F126" s="6">
+        <v>1.91</v>
+      </c>
+      <c r="G126" s="6">
+        <v>1.87</v>
+      </c>
+      <c r="H126" s="6">
+        <v>1.81</v>
+      </c>
+      <c r="I126" s="6">
         <v>1.83</v>
       </c>
-      <c r="G126" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="J126" s="6">
-        <v>1.88</v>
+        <v>1.97</v>
       </c>
       <c r="K126" s="6">
-        <v>1.78</v>
+        <v>1.87</v>
       </c>
       <c r="L126" s="6">
-        <v>1.91</v>
+        <v>2.06</v>
       </c>
       <c r="M126" s="6">
-        <v>1.87</v>
+        <v>2.11</v>
       </c>
       <c r="N126" s="6">
-        <v>1.81</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Namų ūkių sutarto termino indėlių iki 1 metų pinigų finansų įstaigose – naujų susitarimų palūkanų normos
 PNS.M.L22.B.C.A.U2.250.200.N.LT.PC___.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B127" s="6">
-        <v>2.24</v>
+        <v>1.87</v>
       </c>
       <c r="C127" s="6">
-        <v>2.11</v>
+        <v>1.92</v>
       </c>
       <c r="D127" s="6">
-        <v>2.02</v>
+        <v>1.86</v>
       </c>
       <c r="E127" s="6">
-        <v>1.93</v>
+        <v>1.87</v>
       </c>
       <c r="F127" s="6">
-        <v>1.85</v>
+        <v>1.83</v>
       </c>
       <c r="G127" s="6">
-        <v>1.87</v>
+        <v>1.7</v>
       </c>
       <c r="H127" s="6">
-        <v>1.87</v>
+        <v>1.63</v>
       </c>
       <c r="I127" s="6">
-        <v>1.92</v>
+        <v>1.61</v>
       </c>
       <c r="J127" s="6">
-        <v>1.86</v>
+        <v>1.78</v>
       </c>
       <c r="K127" s="6">
-        <v>1.87</v>
+        <v>1.89</v>
       </c>
       <c r="L127" s="6">
-        <v>1.83</v>
+        <v>1.74</v>
       </c>
       <c r="M127" s="6">
-        <v>1.7</v>
+        <v>2.07</v>
       </c>
       <c r="N127" s="6">
-        <v>1.63</v>
+        <v>2.43</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="B8:N8"/>
     <mergeCell ref="B9:N9"/>
     <mergeCell ref="B11:N11"/>
     <mergeCell ref="A130:M130"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>