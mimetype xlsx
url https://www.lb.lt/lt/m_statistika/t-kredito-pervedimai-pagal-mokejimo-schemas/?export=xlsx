--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -43,194 +43,194 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Kredito pervedimai, inicijuoti elektroniniu būdu, pagal mokėjimo schemas (išsiųsti)</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>tūkstančiai eurų</t>
   </si>
   <si>
     <t>Duomenų šaltiniai</t>
   </si>
   <si>
     <t>Lietuvos bankas</t>
   </si>
   <si>
     <t>Atnaujinta</t>
   </si>
   <si>
-    <t>2025-09-15 10:00:00</t>
+    <t>2026-09-11 10:00:00</t>
   </si>
   <si>
     <t>Duomenų tipas</t>
   </si>
   <si>
     <t>Mokėjimo operacijų vertė</t>
   </si>
   <si>
     <t>Mokėjimų rinkos dalis</t>
   </si>
   <si>
     <t>Visi Lietuvos mokėjimo paslaugų teikėjai</t>
   </si>
   <si>
     <t>Rezidentiškumas</t>
   </si>
   <si>
     <t>Iš viso mokėjimų</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2023 - II ketv.</t>
+      <t xml:space="preserve">2024 - II ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2023 - III ketv.</t>
+      <t xml:space="preserve">2024 - III ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2023 - IV ketv.</t>
+      <t xml:space="preserve">2024 - IV ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024 - I ketv.</t>
+      <t xml:space="preserve">2025 - I ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024 - II ketv.</t>
+      <t xml:space="preserve">2025 - II ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024 - III ketv.</t>
+      <t xml:space="preserve">2025 - III ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024 - IV ketv.</t>
+      <t xml:space="preserve">2025 - IV ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - I ketv.</t>
+      <t xml:space="preserve">2026 - I ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - II ketv.</t>
+      <t xml:space="preserve">2026 - II ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Kredito pervedimai, inicijuoti elektroniniu būdu, pagal mokėjimo schemas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -910,179 +910,179 @@
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="3"/>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - II ketv.</t>
+            <t xml:space="preserve">2024 - II ketv.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - III ketv.</t>
+            <t xml:space="preserve">2024 - III ketv.</t>
           </r>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - IV ketv.</t>
+            <t xml:space="preserve">2024 - IV ketv.</t>
           </r>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - I ketv.</t>
+            <t xml:space="preserve">2025 - I ketv.</t>
           </r>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - II ketv.</t>
+            <t xml:space="preserve">2025 - II ketv.</t>
           </r>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - III ketv.</t>
+            <t xml:space="preserve">2025 - III ketv.</t>
           </r>
         </is>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - IV ketv.</t>
+            <t xml:space="preserve">2025 - IV ketv.</t>
           </r>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - I ketv.</t>
+            <t xml:space="preserve">2026 - I ketv.</t>
           </r>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - II ketv.</t>
+            <t xml:space="preserve">2026 - II ketv.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kredito pervedimai, inicijuoti elektroniniu būdu, pagal mokėjimo schemas</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="6" t="inlineStr">
         <is>
@@ -1140,285 +1140,285 @@
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="B17" s="9">
-        <v>51721314.0</v>
+        <v>56261071.0</v>
       </c>
       <c r="C17" s="9">
-        <v>50381119.0</v>
+        <v>53490398.0</v>
       </c>
       <c r="D17" s="9">
-        <v>56731442.0</v>
+        <v>63918730.0</v>
       </c>
       <c r="E17" s="9">
-        <v>47156613.0</v>
+        <v>53294638.0</v>
       </c>
       <c r="F17" s="9">
-        <v>55937781.0</v>
+        <v>69638479.0</v>
       </c>
       <c r="G17" s="9">
-        <v>53223029.0</v>
+        <v>69986598.0</v>
       </c>
       <c r="H17" s="9">
-        <v>63541084.0</v>
+        <v>73192093.0</v>
       </c>
       <c r="I17" s="9">
-        <v>52829081.0</v>
+        <v>58734750.0</v>
       </c>
       <c r="J17" s="9">
-        <v>69204750.0</v>
+        <v>67055750.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Inicijuoti per SEPA CT Inst. schemą</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="B18" s="9">
-        <v>12483420.0</v>
+        <v>15428934.0</v>
       </c>
       <c r="C18" s="9">
-        <v>13081865.0</v>
+        <v>16663826.0</v>
       </c>
       <c r="D18" s="9">
-        <v>14009144.0</v>
+        <v>18945521.0</v>
       </c>
       <c r="E18" s="9">
-        <v>13791202.0</v>
+        <v>18157114.0</v>
       </c>
       <c r="F18" s="9">
-        <v>15429430.0</v>
+        <v>20329047.0</v>
       </c>
       <c r="G18" s="9">
-        <v>16664240.0</v>
+        <v>21998465.0</v>
       </c>
       <c r="H18" s="9">
-        <v>18947478.0</v>
+        <v>32179310.0</v>
       </c>
       <c r="I18" s="9">
-        <v>18158462.0</v>
+        <v>32784888.0</v>
       </c>
       <c r="J18" s="9">
-        <v>20330825.0</v>
+        <v>40876960.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Vidiniai kredito pervedimai</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="B19" s="9">
-        <v>79173466.0</v>
+        <v>255820602.0</v>
       </c>
       <c r="C19" s="9">
-        <v>110362635.0</v>
+        <v>268555180.0</v>
       </c>
       <c r="D19" s="9">
-        <v>177127381.0</v>
+        <v>285869326.0</v>
       </c>
       <c r="E19" s="9">
-        <v>223637091.0</v>
+        <v>278780218.0</v>
       </c>
       <c r="F19" s="9">
-        <v>255820624.0</v>
+        <v>300591054.0</v>
       </c>
       <c r="G19" s="9">
-        <v>268554711.0</v>
+        <v>283255811.0</v>
       </c>
       <c r="H19" s="9">
-        <v>285868762.0</v>
+        <v>295645285.0</v>
       </c>
       <c r="I19" s="9">
-        <v>278779778.0</v>
+        <v>288379920.0</v>
       </c>
       <c r="J19" s="9">
-        <v>300590494.0</v>
+        <v>289868828.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Mokėjimo schema nežinoma / netaikoma</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="B20" s="9">
-        <v>32998808.0</v>
+        <v>36972153.0</v>
       </c>
       <c r="C20" s="9">
-        <v>30803961.0</v>
+        <v>36187775.0</v>
       </c>
       <c r="D20" s="9">
-        <v>35330830.0</v>
+        <v>41455948.0</v>
       </c>
       <c r="E20" s="9">
-        <v>33111728.0</v>
+        <v>37484154.0</v>
       </c>
       <c r="F20" s="9">
-        <v>36972276.0</v>
+        <v>41192364.0</v>
       </c>
       <c r="G20" s="9">
-        <v>36186973.0</v>
+        <v>42754645.0</v>
       </c>
       <c r="H20" s="9">
-        <v>41453531.0</v>
+        <v>43958505.0</v>
       </c>
       <c r="I20" s="9">
-        <v>37480058.0</v>
+        <v>39311358.0</v>
       </c>
       <c r="J20" s="9">
-        <v>41187108.0</v>
+        <v>46479010.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>