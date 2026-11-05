--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -43,182 +43,182 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Lietuvos mokėjimo paslaugų teikėjų aptarnaujami kortelių skaitytuvai</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>skaičius</t>
   </si>
   <si>
     <t>Duomenų šaltiniai</t>
   </si>
   <si>
     <t>Lietuvos bankas</t>
   </si>
   <si>
     <t>Atnaujinta</t>
   </si>
   <si>
-    <t>2025-09-15 10:00:00</t>
+    <t>2026-09-11 10:00:00</t>
   </si>
   <si>
     <t>Terminalo lokacija</t>
   </si>
   <si>
     <t>Įdiegti Lietuvoje</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2023 - II ketv.</t>
+      <t xml:space="preserve">2024 - II ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2023 - III ketv.</t>
+      <t xml:space="preserve">2024 - III ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2023 - IV ketv.</t>
+      <t xml:space="preserve">2024 - IV ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024 - I ketv.</t>
+      <t xml:space="preserve">2025 - I ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024 - II ketv.</t>
+      <t xml:space="preserve">2025 - II ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024 - III ketv.</t>
+      <t xml:space="preserve">2025 - III ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2024 - IV ketv.</t>
+      <t xml:space="preserve">2025 - IV ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - I ketv.</t>
+      <t xml:space="preserve">2026 - I ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - II ketv.</t>
+      <t xml:space="preserve">2026 - II ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Įdiegti Lietuvoje</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -803,404 +803,404 @@
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="3"/>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - II ketv.</t>
+            <t xml:space="preserve">2024 - II ketv.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - III ketv.</t>
+            <t xml:space="preserve">2024 - III ketv.</t>
           </r>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - IV ketv.</t>
+            <t xml:space="preserve">2024 - IV ketv.</t>
           </r>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - I ketv.</t>
+            <t xml:space="preserve">2025 - I ketv.</t>
           </r>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - II ketv.</t>
+            <t xml:space="preserve">2025 - II ketv.</t>
           </r>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - III ketv.</t>
+            <t xml:space="preserve">2025 - III ketv.</t>
           </r>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - IV ketv.</t>
+            <t xml:space="preserve">2025 - IV ketv.</t>
           </r>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - I ketv.</t>
+            <t xml:space="preserve">2026 - I ketv.</t>
           </r>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - II ketv.</t>
+            <t xml:space="preserve">2026 - II ketv.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Įdiegti Lietuvoje</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="6" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debeto, debeto su atidėtojo lėšų nurašymo funkcija ir (arba) kredito kortelių skaitytuvai</t>
           </r>
         </is>
       </c>
       <c r="B13" s="7">
-        <v>76037.0</v>
+        <v>78735.0</v>
       </c>
       <c r="C13" s="7">
-        <v>77465.0</v>
+        <v>80232.0</v>
       </c>
       <c r="D13" s="7">
-        <v>75813.0</v>
+        <v>81335.0</v>
       </c>
       <c r="E13" s="7">
-        <v>76893.0</v>
+        <v>83741.0</v>
       </c>
       <c r="F13" s="7">
-        <v>78734.0</v>
+        <v>87499.0</v>
       </c>
       <c r="G13" s="7">
-        <v>80231.0</v>
+        <v>90498.0</v>
       </c>
       <c r="H13" s="7">
-        <v>81273.0</v>
+        <v>91821.0</v>
       </c>
       <c r="I13" s="7">
-        <v>83612.0</v>
+        <v>90777.0</v>
       </c>
       <c r="J13" s="7">
-        <v>87788.0</v>
+        <v>93605.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš jų: atliekantys grynųjų pinigų išdavimo operacijas</t>
           </r>
         </is>
       </c>
       <c r="B14" s="7">
-        <v>14116.0</v>
+        <v>14917.0</v>
       </c>
       <c r="C14" s="7">
-        <v>14582.0</v>
+        <v>12384.0</v>
       </c>
       <c r="D14" s="7">
-        <v>14763.0</v>
+        <v>14793.0</v>
       </c>
       <c r="E14" s="7">
-        <v>14772.0</v>
+        <v>14671.0</v>
       </c>
       <c r="F14" s="7">
-        <v>14917.0</v>
+        <v>15434.0</v>
       </c>
       <c r="G14" s="7">
-        <v>12384.0</v>
+        <v>15325.0</v>
       </c>
       <c r="H14" s="7">
-        <v>14793.0</v>
+        <v>15497.0</v>
       </c>
       <c r="I14" s="7">
-        <v>14671.0</v>
+        <v>15547.0</v>
       </c>
       <c r="J14" s="7">
-        <v>15434.0</v>
+        <v>15764.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš jų: atliekantys bekontaktes operacijas</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="B15" s="7">
-        <v>71376.0</v>
+        <v>73613.0</v>
       </c>
       <c r="C15" s="7">
-        <v>72751.0</v>
+        <v>75040.0</v>
       </c>
       <c r="D15" s="7">
-        <v>71065.0</v>
+        <v>75971.0</v>
       </c>
       <c r="E15" s="7">
-        <v>72154.0</v>
+        <v>78528.0</v>
       </c>
       <c r="F15" s="7">
-        <v>73612.0</v>
+        <v>81676.0</v>
       </c>
       <c r="G15" s="7">
-        <v>75039.0</v>
+        <v>84758.0</v>
       </c>
       <c r="H15" s="7">
-        <v>75909.0</v>
+        <v>84329.0</v>
       </c>
       <c r="I15" s="7">
-        <v>78399.0</v>
+        <v>83540.0</v>
       </c>
       <c r="J15" s="7">
-        <v>81965.0</v>
+        <v>87988.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš jų: el. pinigų korteles priimantys skaitytuvai</t>
           </r>
         </is>
       </c>
       <c r="B16" s="7">
-        <v>1506.0</v>
+        <v>1892.0</v>
       </c>
       <c r="C16" s="7">
-        <v>1633.0</v>
+        <v>2024.0</v>
       </c>
       <c r="D16" s="7">
-        <v>1689.0</v>
+        <v>2098.0</v>
       </c>
       <c r="E16" s="7">
-        <v>1655.0</v>
+        <v>2071.0</v>
       </c>
       <c r="F16" s="7">
-        <v>1892.0</v>
+        <v>2071.0</v>
       </c>
       <c r="G16" s="7">
-        <v>2024.0</v>
+        <v>2791.0</v>
       </c>
       <c r="H16" s="7">
-        <v>2098.0</v>
+        <v>3070.0</v>
       </c>
       <c r="I16" s="7">
-        <v>2071.0</v>
+        <v>3008.0</v>
       </c>
       <c r="J16" s="7">
-        <v>2511.0</v>
+        <v>3379.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>