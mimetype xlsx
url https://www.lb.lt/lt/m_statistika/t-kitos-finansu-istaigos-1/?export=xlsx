--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -43,119 +43,63 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Kitos finansų įstaigos</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>milijonai eurų</t>
   </si>
   <si>
     <t>Duomenų šaltiniai</t>
   </si>
   <si>
     <t>Lietuvos bankas</t>
   </si>
   <si>
     <t>Atnaujinta</t>
   </si>
   <si>
-    <t>2025-10-03 10:00:00</t>
+    <t>2026-10-05 10:00:00</t>
   </si>
   <si>
     <t>Duomenų tipas</t>
   </si>
   <si>
     <t>Likučiai</t>
   </si>
   <si>
     <t>Duomenų pozicija</t>
   </si>
   <si>
     <t>Turtas</t>
-  </si>
-[...54 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024 - II ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -181,50 +125,106 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2025 - I ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2025 - II ketv.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025 - III ketv.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025 - IV ketv.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026 - I ketv.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2026 - II ketv.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">IŠ VISO</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1071,541 +1071,541 @@
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3"/>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - II ketv.</t>
+            <t xml:space="preserve">2024 - II ketv.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - III ketv.</t>
+            <t xml:space="preserve">2024 - III ketv.</t>
           </r>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023 - IV ketv.</t>
+            <t xml:space="preserve">2024 - IV ketv.</t>
           </r>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - I ketv.</t>
+            <t xml:space="preserve">2025 - I ketv.</t>
           </r>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - II ketv.</t>
+            <t xml:space="preserve">2025 - II ketv.</t>
           </r>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - III ketv.</t>
+            <t xml:space="preserve">2025 - III ketv.</t>
           </r>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024 - IV ketv.</t>
+            <t xml:space="preserve">2025 - IV ketv.</t>
           </r>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - I ketv.</t>
+            <t xml:space="preserve">2026 - I ketv.</t>
           </r>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - II ketv.</t>
+            <t xml:space="preserve">2026 - II ketv.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IŠ VISO</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>17696.51</v>
+        <v>22363.13</v>
       </c>
       <c r="C13" s="6">
-        <v>17785.8</v>
+        <v>22424.88</v>
       </c>
       <c r="D13" s="6">
-        <v>18788.01</v>
+        <v>23174.89</v>
       </c>
       <c r="E13" s="6">
-        <v>22316.07</v>
+        <v>24996.08</v>
       </c>
       <c r="F13" s="6">
-        <v>22343.65</v>
+        <v>24869.31</v>
       </c>
       <c r="G13" s="6">
-        <v>22406.99</v>
+        <v>24835.1</v>
       </c>
       <c r="H13" s="6">
-        <v>23077.69</v>
+        <v>25545.46</v>
       </c>
       <c r="I13" s="6">
-        <v>24369.35</v>
+        <v>27944.32</v>
       </c>
       <c r="J13" s="6">
-        <v>20139.63</v>
+        <v>30158.62</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Grynieji pinigai</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>0.65</v>
+        <v>0.24</v>
       </c>
       <c r="C14" s="6">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="D14" s="6">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="E14" s="6">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="F14" s="6">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="G14" s="6">
-        <v>0.28</v>
+        <v>0.61</v>
       </c>
       <c r="H14" s="6">
-        <v>0.24</v>
+        <v>0.61</v>
       </c>
       <c r="I14" s="6">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="J14" s="6">
-        <v>0.55</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Centrinis bankas</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>0.65</v>
+        <v>0.24</v>
       </c>
       <c r="C15" s="6">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="D15" s="6">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="E15" s="6">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="F15" s="6">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="G15" s="6">
-        <v>0.28</v>
+        <v>0.61</v>
       </c>
       <c r="H15" s="6">
-        <v>0.24</v>
+        <v>0.61</v>
       </c>
       <c r="I15" s="6">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="J15" s="6">
-        <v>0.55</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pervedamieji indėliai</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>1314.16</v>
+        <v>1570.72</v>
       </c>
       <c r="C16" s="6">
-        <v>1153.5</v>
+        <v>1596.8</v>
       </c>
       <c r="D16" s="6">
-        <v>1499.63</v>
+        <v>2043.48</v>
       </c>
       <c r="E16" s="6">
-        <v>1679.43</v>
+        <v>2093.67</v>
       </c>
       <c r="F16" s="6">
-        <v>1570.72</v>
+        <v>1686.71</v>
       </c>
       <c r="G16" s="6">
-        <v>1596.8</v>
+        <v>1907.23</v>
       </c>
       <c r="H16" s="6">
-        <v>2043.48</v>
+        <v>2094.26</v>
       </c>
       <c r="I16" s="6">
-        <v>1591.96</v>
+        <v>2514.53</v>
       </c>
       <c r="J16" s="6">
-        <v>1690.4</v>
+        <v>2236.71</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Centrinis bankas</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>400.3</v>
+        <v>448.06</v>
       </c>
       <c r="C17" s="6">
-        <v>279.06</v>
+        <v>296.73</v>
       </c>
       <c r="D17" s="6">
-        <v>498.02</v>
+        <v>290.67</v>
       </c>
       <c r="E17" s="6">
-        <v>606.88</v>
+        <v>217.39</v>
       </c>
       <c r="F17" s="6">
-        <v>448.06</v>
+        <v>52.4</v>
       </c>
       <c r="G17" s="6">
-        <v>296.73</v>
+        <v>41.71</v>
       </c>
       <c r="H17" s="6">
-        <v>290.67</v>
+        <v>95.61</v>
       </c>
       <c r="I17" s="6">
-        <v>217.39</v>
+        <v>344.26</v>
       </c>
       <c r="J17" s="6">
-        <v>52.4</v>
+        <v>114.88</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos pinigų finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>501.02</v>
+        <v>476.98</v>
       </c>
       <c r="C18" s="6">
-        <v>472.51</v>
+        <v>486.17</v>
       </c>
       <c r="D18" s="6">
-        <v>546.28</v>
+        <v>727.46</v>
       </c>
       <c r="E18" s="6">
-        <v>545.04</v>
+        <v>724.68</v>
       </c>
       <c r="F18" s="6">
-        <v>476.98</v>
+        <v>694.53</v>
       </c>
       <c r="G18" s="6">
-        <v>486.17</v>
+        <v>699.2</v>
       </c>
       <c r="H18" s="6">
-        <v>727.46</v>
+        <v>761.61</v>
       </c>
       <c r="I18" s="6">
-        <v>724.68</v>
+        <v>715.42</v>
       </c>
       <c r="J18" s="6">
-        <v>694.53</v>
+        <v>527.14</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>412.84</v>
+        <v>645.69</v>
       </c>
       <c r="C19" s="6">
-        <v>401.93</v>
+        <v>813.91</v>
       </c>
       <c r="D19" s="6">
-        <v>455.33</v>
+        <v>1025.35</v>
       </c>
       <c r="E19" s="6">
-        <v>527.51</v>
+        <v>1151.59</v>
       </c>
       <c r="F19" s="6">
-        <v>645.69</v>
+        <v>939.78</v>
       </c>
       <c r="G19" s="6">
-        <v>813.91</v>
+        <v>1166.31</v>
       </c>
       <c r="H19" s="6">
-        <v>1025.35</v>
+        <v>1237.05</v>
       </c>
       <c r="I19" s="6">
-        <v>649.88</v>
+        <v>1454.85</v>
       </c>
       <c r="J19" s="6">
-        <v>943.47</v>
+        <v>1594.69</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kiti indėliai</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>160.61</v>
+        <v>320.54</v>
       </c>
       <c r="C20" s="6">
-        <v>154.68</v>
+        <v>345.88</v>
       </c>
       <c r="D20" s="6">
-        <v>233.36</v>
+        <v>424.45</v>
       </c>
       <c r="E20" s="6">
-        <v>291.51</v>
+        <v>420.8</v>
       </c>
       <c r="F20" s="6">
-        <v>320.54</v>
+        <v>469.26</v>
       </c>
       <c r="G20" s="6">
-        <v>345.88</v>
+        <v>511.56</v>
       </c>
       <c r="H20" s="6">
-        <v>424.45</v>
+        <v>534.29</v>
       </c>
       <c r="I20" s="6">
-        <v>420.8</v>
+        <v>525.2</v>
       </c>
       <c r="J20" s="6">
-        <v>469.26</v>
+        <v>617.74</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Centrinis bankas</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
         <v>0.0</v>
       </c>
       <c r="C21" s="6">
         <v>0.0</v>
       </c>
@@ -1627,165 +1627,165 @@
       <c r="I21" s="6">
         <v>0.0</v>
       </c>
       <c r="J21" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos pinigų finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>160.61</v>
+        <v>320.54</v>
       </c>
       <c r="C22" s="6">
-        <v>154.68</v>
+        <v>345.88</v>
       </c>
       <c r="D22" s="6">
-        <v>233.36</v>
+        <v>424.45</v>
       </c>
       <c r="E22" s="6">
-        <v>291.51</v>
+        <v>420.8</v>
       </c>
       <c r="F22" s="6">
-        <v>320.54</v>
+        <v>469.26</v>
       </c>
       <c r="G22" s="6">
-        <v>345.88</v>
+        <v>511.56</v>
       </c>
       <c r="H22" s="6">
-        <v>424.45</v>
+        <v>534.29</v>
       </c>
       <c r="I22" s="6">
-        <v>420.8</v>
+        <v>525.2</v>
       </c>
       <c r="J22" s="6">
-        <v>469.26</v>
+        <v>617.74</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Trumpalaikiai skolos vertybiniai popieriai</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>12.87</v>
+        <v>91.44</v>
       </c>
       <c r="C23" s="6">
-        <v>11.06</v>
+        <v>86.54</v>
       </c>
       <c r="D23" s="6">
-        <v>25.06</v>
+        <v>81.95</v>
       </c>
       <c r="E23" s="6">
-        <v>43.98</v>
+        <v>67.48</v>
       </c>
       <c r="F23" s="6">
-        <v>91.44</v>
+        <v>63.34</v>
       </c>
       <c r="G23" s="6">
-        <v>86.54</v>
+        <v>42.0</v>
       </c>
       <c r="H23" s="6">
-        <v>81.95</v>
+        <v>39.94</v>
       </c>
       <c r="I23" s="6">
-        <v>67.48</v>
+        <v>41.38</v>
       </c>
       <c r="J23" s="6">
-        <v>63.34</v>
+        <v>35.73</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>0.29</v>
+        <v>3.01</v>
       </c>
       <c r="C24" s="6">
-        <v>0.38</v>
+        <v>3.79</v>
       </c>
       <c r="D24" s="6">
-        <v>2.61</v>
+        <v>2.09</v>
       </c>
       <c r="E24" s="6">
-        <v>2.56</v>
+        <v>0.88</v>
       </c>
       <c r="F24" s="6">
-        <v>3.01</v>
+        <v>2.23</v>
       </c>
       <c r="G24" s="6">
-        <v>3.79</v>
+        <v>2.97</v>
       </c>
       <c r="H24" s="6">
-        <v>2.09</v>
+        <v>3.76</v>
       </c>
       <c r="I24" s="6">
-        <v>0.88</v>
+        <v>2.76</v>
       </c>
       <c r="J24" s="6">
-        <v>2.23</v>
+        <v>3.55</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos pinigų finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
         <v>0.0</v>
       </c>
       <c r="C25" s="6">
         <v>0.0</v>
       </c>
@@ -1807,75 +1807,75 @@
       <c r="I25" s="6">
         <v>0.0</v>
       </c>
       <c r="J25" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>0.2</v>
+        <v>0.9</v>
       </c>
       <c r="C26" s="6">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="D26" s="6">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="E26" s="6">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="F26" s="6">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="G26" s="6">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="H26" s="6">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="I26" s="6">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="J26" s="6">
-        <v>0.3</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Draudimo bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
         <v>0.0</v>
       </c>
       <c r="C27" s="6">
         <v>0.0</v>
       </c>
@@ -1942,570 +1942,570 @@
       <c r="I28" s="6">
         <v>0.0</v>
       </c>
       <c r="J28" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>12.38</v>
+        <v>87.53</v>
       </c>
       <c r="C29" s="6">
-        <v>10.08</v>
+        <v>81.85</v>
       </c>
       <c r="D29" s="6">
-        <v>21.55</v>
+        <v>79.56</v>
       </c>
       <c r="E29" s="6">
-        <v>40.52</v>
+        <v>66.3</v>
       </c>
       <c r="F29" s="6">
-        <v>87.53</v>
+        <v>60.81</v>
       </c>
       <c r="G29" s="6">
-        <v>81.85</v>
+        <v>38.33</v>
       </c>
       <c r="H29" s="6">
-        <v>79.56</v>
+        <v>35.78</v>
       </c>
       <c r="I29" s="6">
-        <v>66.3</v>
+        <v>37.42</v>
       </c>
       <c r="J29" s="6">
-        <v>60.81</v>
+        <v>30.88</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ilgalaikiai  skolos vertybiniai popieriai</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>186.65</v>
+        <v>237.03</v>
       </c>
       <c r="C30" s="6">
-        <v>185.36</v>
+        <v>242.99</v>
       </c>
       <c r="D30" s="6">
-        <v>208.13</v>
+        <v>241.43</v>
       </c>
       <c r="E30" s="6">
-        <v>234.88</v>
+        <v>227.34</v>
       </c>
       <c r="F30" s="6">
-        <v>237.03</v>
+        <v>245.27</v>
       </c>
       <c r="G30" s="6">
-        <v>242.99</v>
+        <v>268.84</v>
       </c>
       <c r="H30" s="6">
-        <v>241.43</v>
+        <v>266.76</v>
       </c>
       <c r="I30" s="6">
-        <v>227.34</v>
+        <v>296.16</v>
       </c>
       <c r="J30" s="6">
-        <v>245.27</v>
+        <v>327.03</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>22.47</v>
+        <v>23.87</v>
       </c>
       <c r="C31" s="6">
-        <v>25.6</v>
+        <v>24.42</v>
       </c>
       <c r="D31" s="6">
-        <v>22.69</v>
+        <v>31.08</v>
       </c>
       <c r="E31" s="6">
-        <v>23.61</v>
+        <v>30.63</v>
       </c>
       <c r="F31" s="6">
-        <v>23.87</v>
+        <v>26.66</v>
       </c>
       <c r="G31" s="6">
-        <v>24.42</v>
+        <v>30.58</v>
       </c>
       <c r="H31" s="6">
-        <v>31.08</v>
+        <v>25.89</v>
       </c>
       <c r="I31" s="6">
-        <v>30.63</v>
+        <v>25.69</v>
       </c>
       <c r="J31" s="6">
-        <v>26.66</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos pinigų finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>5.1</v>
+        <v>7.82</v>
       </c>
       <c r="C32" s="6">
-        <v>6.14</v>
+        <v>10.19</v>
       </c>
       <c r="D32" s="6">
-        <v>7.36</v>
+        <v>8.87</v>
       </c>
       <c r="E32" s="6">
-        <v>7.6</v>
+        <v>9.38</v>
       </c>
       <c r="F32" s="6">
-        <v>7.82</v>
+        <v>9.52</v>
       </c>
       <c r="G32" s="6">
-        <v>10.19</v>
+        <v>9.54</v>
       </c>
       <c r="H32" s="6">
-        <v>8.87</v>
+        <v>10.02</v>
       </c>
       <c r="I32" s="6">
-        <v>9.38</v>
+        <v>10.11</v>
       </c>
       <c r="J32" s="6">
-        <v>9.52</v>
+        <v>9.97</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investiciniai fondai</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>2.59</v>
+        <v>7.48</v>
       </c>
       <c r="C33" s="6">
-        <v>2.59</v>
+        <v>8.73</v>
       </c>
       <c r="D33" s="6">
-        <v>2.37</v>
+        <v>10.51</v>
       </c>
       <c r="E33" s="6">
-        <v>4.33</v>
+        <v>10.59</v>
       </c>
       <c r="F33" s="6">
-        <v>7.48</v>
+        <v>9.06</v>
       </c>
       <c r="G33" s="6">
-        <v>8.73</v>
+        <v>9.93</v>
       </c>
       <c r="H33" s="6">
-        <v>10.51</v>
+        <v>6.5</v>
       </c>
       <c r="I33" s="6">
-        <v>10.59</v>
+        <v>7.51</v>
       </c>
       <c r="J33" s="6">
-        <v>9.06</v>
+        <v>8.71</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>1.48</v>
+        <v>1.76</v>
       </c>
       <c r="C34" s="6">
-        <v>3.93</v>
+        <v>1.96</v>
       </c>
       <c r="D34" s="6">
-        <v>1.53</v>
+        <v>3.56</v>
       </c>
       <c r="E34" s="6">
-        <v>1.53</v>
+        <v>3.54</v>
       </c>
       <c r="F34" s="6">
-        <v>1.76</v>
+        <v>6.56</v>
       </c>
       <c r="G34" s="6">
-        <v>1.96</v>
+        <v>7.07</v>
       </c>
       <c r="H34" s="6">
-        <v>3.56</v>
+        <v>7.46</v>
       </c>
       <c r="I34" s="6">
-        <v>3.54</v>
+        <v>7.0</v>
       </c>
       <c r="J34" s="6">
-        <v>6.56</v>
+        <v>8.74</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Centrinė valdžia</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>52.4</v>
+        <v>50.88</v>
       </c>
       <c r="C35" s="6">
-        <v>33.76</v>
+        <v>67.52</v>
       </c>
       <c r="D35" s="6">
-        <v>36.67</v>
+        <v>62.57</v>
       </c>
       <c r="E35" s="6">
-        <v>63.4</v>
+        <v>68.76</v>
       </c>
       <c r="F35" s="6">
-        <v>50.88</v>
+        <v>75.01</v>
       </c>
       <c r="G35" s="6">
-        <v>67.52</v>
+        <v>76.74</v>
       </c>
       <c r="H35" s="6">
-        <v>62.57</v>
+        <v>77.51</v>
       </c>
       <c r="I35" s="6">
-        <v>68.76</v>
+        <v>80.84</v>
       </c>
       <c r="J35" s="6">
-        <v>75.01</v>
+        <v>109.86</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>102.61</v>
+        <v>145.22</v>
       </c>
       <c r="C36" s="6">
-        <v>113.34</v>
+        <v>130.17</v>
       </c>
       <c r="D36" s="6">
-        <v>137.51</v>
+        <v>124.84</v>
       </c>
       <c r="E36" s="6">
-        <v>134.41</v>
+        <v>104.44</v>
       </c>
       <c r="F36" s="6">
-        <v>145.22</v>
+        <v>118.46</v>
       </c>
       <c r="G36" s="6">
-        <v>130.17</v>
+        <v>134.98</v>
       </c>
       <c r="H36" s="6">
-        <v>124.84</v>
+        <v>139.38</v>
       </c>
       <c r="I36" s="6">
-        <v>104.44</v>
+        <v>165.01</v>
       </c>
       <c r="J36" s="6">
-        <v>118.46</v>
+        <v>170.31</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Trumpalaikės paskolos</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>1073.26</v>
+        <v>991.62</v>
       </c>
       <c r="C37" s="6">
-        <v>1442.33</v>
+        <v>1066.07</v>
       </c>
       <c r="D37" s="6">
-        <v>848.95</v>
+        <v>969.53</v>
       </c>
       <c r="E37" s="6">
-        <v>917.79</v>
+        <v>1501.19</v>
       </c>
       <c r="F37" s="6">
-        <v>991.62</v>
+        <v>1218.6</v>
       </c>
       <c r="G37" s="6">
-        <v>1066.07</v>
+        <v>1172.15</v>
       </c>
       <c r="H37" s="6">
-        <v>969.53</v>
+        <v>1182.55</v>
       </c>
       <c r="I37" s="6">
-        <v>1497.62</v>
+        <v>1241.5</v>
       </c>
       <c r="J37" s="6">
-        <v>1213.46</v>
+        <v>1421.82</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>882.65</v>
+        <v>706.07</v>
       </c>
       <c r="C38" s="6">
-        <v>1244.19</v>
+        <v>784.92</v>
       </c>
       <c r="D38" s="6">
-        <v>667.9</v>
+        <v>763.55</v>
       </c>
       <c r="E38" s="6">
-        <v>691.5</v>
+        <v>1048.23</v>
       </c>
       <c r="F38" s="6">
-        <v>706.07</v>
+        <v>795.09</v>
       </c>
       <c r="G38" s="6">
-        <v>784.92</v>
+        <v>761.04</v>
       </c>
       <c r="H38" s="6">
-        <v>763.55</v>
+        <v>757.91</v>
       </c>
       <c r="I38" s="6">
-        <v>1048.23</v>
+        <v>805.8</v>
       </c>
       <c r="J38" s="6">
-        <v>794.14</v>
+        <v>860.9</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investiciniai fondai</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>3.34</v>
+        <v>4.9</v>
       </c>
       <c r="C39" s="6">
-        <v>2.35</v>
+        <v>3.82</v>
       </c>
       <c r="D39" s="6">
-        <v>1.7</v>
+        <v>10.69</v>
       </c>
       <c r="E39" s="6">
-        <v>3.8</v>
+        <v>5.69</v>
       </c>
       <c r="F39" s="6">
-        <v>4.9</v>
+        <v>3.74</v>
       </c>
       <c r="G39" s="6">
-        <v>3.82</v>
+        <v>4.51</v>
       </c>
       <c r="H39" s="6">
-        <v>10.69</v>
+        <v>3.87</v>
       </c>
       <c r="I39" s="6">
-        <v>5.69</v>
+        <v>16.19</v>
       </c>
       <c r="J39" s="6">
-        <v>3.74</v>
+        <v>12.72</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>6.12</v>
+        <v>77.67</v>
       </c>
       <c r="C40" s="6">
-        <v>6.82</v>
+        <v>78.85</v>
       </c>
       <c r="D40" s="6">
-        <v>1.43</v>
+        <v>0.23</v>
       </c>
       <c r="E40" s="6">
-        <v>0.34</v>
+        <v>50.61</v>
       </c>
       <c r="F40" s="6">
-        <v>77.67</v>
+        <v>14.69</v>
       </c>
       <c r="G40" s="6">
-        <v>78.85</v>
+        <v>16.26</v>
       </c>
       <c r="H40" s="6">
-        <v>0.23</v>
+        <v>17.61</v>
       </c>
       <c r="I40" s="6">
-        <v>50.61</v>
+        <v>0.0</v>
       </c>
       <c r="J40" s="6">
-        <v>14.69</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Draudimo bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
         <v>0.0</v>
       </c>
       <c r="C41" s="6">
         <v>0.0</v>
       </c>
@@ -2662,345 +2662,345 @@
       <c r="I44" s="6">
         <v>0.0</v>
       </c>
       <c r="J44" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Namų ūkiai ir namų ūkiams paslaugas teikiančios ne pelno institucijos</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>166.04</v>
+        <v>186.03</v>
       </c>
       <c r="C45" s="6">
-        <v>171.56</v>
+        <v>181.35</v>
       </c>
       <c r="D45" s="6">
-        <v>160.4</v>
+        <v>175.42</v>
       </c>
       <c r="E45" s="6">
-        <v>206.53</v>
+        <v>371.96</v>
       </c>
       <c r="F45" s="6">
-        <v>186.03</v>
+        <v>381.37</v>
       </c>
       <c r="G45" s="6">
-        <v>181.35</v>
+        <v>367.22</v>
       </c>
       <c r="H45" s="6">
-        <v>175.42</v>
+        <v>381.52</v>
       </c>
       <c r="I45" s="6">
-        <v>371.96</v>
+        <v>398.78</v>
       </c>
       <c r="J45" s="6">
-        <v>381.37</v>
+        <v>519.62</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>15.11</v>
+        <v>16.95</v>
       </c>
       <c r="C46" s="6">
-        <v>17.42</v>
+        <v>17.12</v>
       </c>
       <c r="D46" s="6">
-        <v>17.53</v>
+        <v>19.64</v>
       </c>
       <c r="E46" s="6">
-        <v>15.62</v>
+        <v>24.7</v>
       </c>
       <c r="F46" s="6">
-        <v>16.95</v>
+        <v>23.71</v>
       </c>
       <c r="G46" s="6">
-        <v>17.12</v>
+        <v>23.12</v>
       </c>
       <c r="H46" s="6">
-        <v>19.64</v>
+        <v>21.64</v>
       </c>
       <c r="I46" s="6">
-        <v>21.13</v>
+        <v>20.73</v>
       </c>
       <c r="J46" s="6">
-        <v>19.52</v>
+        <v>28.58</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ilgalaikės paskolos</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>3391.64</v>
+        <v>4329.86</v>
       </c>
       <c r="C47" s="6">
-        <v>3507.92</v>
+        <v>4374.26</v>
       </c>
       <c r="D47" s="6">
-        <v>3955.71</v>
+        <v>4039.4</v>
       </c>
       <c r="E47" s="6">
-        <v>4173.61</v>
+        <v>3767.04</v>
       </c>
       <c r="F47" s="6">
-        <v>4329.86</v>
+        <v>3743.07</v>
       </c>
       <c r="G47" s="6">
-        <v>4374.26</v>
+        <v>4154.48</v>
       </c>
       <c r="H47" s="6">
-        <v>4039.4</v>
+        <v>4147.87</v>
       </c>
       <c r="I47" s="6">
-        <v>3784.48</v>
+        <v>4331.37</v>
       </c>
       <c r="J47" s="6">
-        <v>3765.96</v>
+        <v>4794.2</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>2538.92</v>
+        <v>3326.14</v>
       </c>
       <c r="C48" s="6">
-        <v>2676.34</v>
+        <v>3298.52</v>
       </c>
       <c r="D48" s="6">
-        <v>3103.53</v>
+        <v>2944.09</v>
       </c>
       <c r="E48" s="6">
-        <v>3214.54</v>
+        <v>2834.1</v>
       </c>
       <c r="F48" s="6">
-        <v>3326.14</v>
+        <v>2811.34</v>
       </c>
       <c r="G48" s="6">
-        <v>3298.52</v>
+        <v>3063.41</v>
       </c>
       <c r="H48" s="6">
-        <v>2944.09</v>
+        <v>3039.85</v>
       </c>
       <c r="I48" s="6">
-        <v>2834.1</v>
+        <v>2960.28</v>
       </c>
       <c r="J48" s="6">
-        <v>2811.34</v>
+        <v>3403.99</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investiciniai fondai</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>12.42</v>
+        <v>10.4</v>
       </c>
       <c r="C49" s="6">
-        <v>6.58</v>
+        <v>11.25</v>
       </c>
       <c r="D49" s="6">
-        <v>6.41</v>
+        <v>12.98</v>
       </c>
       <c r="E49" s="6">
-        <v>12.1</v>
+        <v>13.55</v>
       </c>
       <c r="F49" s="6">
-        <v>10.4</v>
+        <v>19.36</v>
       </c>
       <c r="G49" s="6">
-        <v>11.25</v>
+        <v>19.13</v>
       </c>
       <c r="H49" s="6">
-        <v>12.98</v>
+        <v>17.09</v>
       </c>
       <c r="I49" s="6">
-        <v>13.55</v>
+        <v>35.25</v>
       </c>
       <c r="J49" s="6">
-        <v>19.36</v>
+        <v>28.17</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>1.28</v>
+        <v>1.65</v>
       </c>
       <c r="C50" s="6">
-        <v>1.68</v>
+        <v>1.84</v>
       </c>
       <c r="D50" s="6">
-        <v>1.67</v>
+        <v>2.07</v>
       </c>
       <c r="E50" s="6">
-        <v>1.59</v>
+        <v>2.08</v>
       </c>
       <c r="F50" s="6">
-        <v>1.65</v>
+        <v>8.21</v>
       </c>
       <c r="G50" s="6">
-        <v>1.84</v>
+        <v>2.09</v>
       </c>
       <c r="H50" s="6">
-        <v>2.07</v>
+        <v>2.21</v>
       </c>
       <c r="I50" s="6">
-        <v>2.08</v>
+        <v>0.0</v>
       </c>
       <c r="J50" s="6">
-        <v>8.21</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Draudimo bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>16.45</v>
+        <v>13.05</v>
       </c>
       <c r="C51" s="6">
-        <v>16.35</v>
+        <v>12.18</v>
       </c>
       <c r="D51" s="6">
-        <v>16.77</v>
+        <v>6.74</v>
       </c>
       <c r="E51" s="6">
-        <v>12.39</v>
+        <v>12.04</v>
       </c>
       <c r="F51" s="6">
-        <v>13.05</v>
+        <v>15.4</v>
       </c>
       <c r="G51" s="6">
-        <v>12.18</v>
+        <v>21.18</v>
       </c>
       <c r="H51" s="6">
-        <v>6.74</v>
+        <v>17.96</v>
       </c>
       <c r="I51" s="6">
-        <v>12.04</v>
+        <v>18.7</v>
       </c>
       <c r="J51" s="6">
-        <v>15.4</v>
+        <v>22.35</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Centrinė valdžia</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
         <v>0.0</v>
       </c>
       <c r="C52" s="6">
         <v>0.0</v>
       </c>
@@ -3022,75 +3022,75 @@
       <c r="I52" s="6">
         <v>0.0</v>
       </c>
       <c r="J52" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Vietos valdžia</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>0.96</v>
+        <v>1.03</v>
       </c>
       <c r="C53" s="6">
-        <v>0.96</v>
+        <v>1.02</v>
       </c>
       <c r="D53" s="6">
-        <v>0.99</v>
+        <v>1.39</v>
       </c>
       <c r="E53" s="6">
-        <v>1.15</v>
+        <v>1.32</v>
       </c>
       <c r="F53" s="6">
-        <v>1.03</v>
+        <v>1.11</v>
       </c>
       <c r="G53" s="6">
-        <v>1.02</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="6">
-        <v>1.39</v>
+        <v>1.16</v>
       </c>
       <c r="I53" s="6">
-        <v>1.32</v>
+        <v>1.17</v>
       </c>
       <c r="J53" s="6">
-        <v>1.11</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Socialinės apsaugos fondai</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
         <v>0.0</v>
       </c>
       <c r="C54" s="6">
         <v>0.0</v>
       </c>
@@ -3112,435 +3112,435 @@
       <c r="I54" s="6">
         <v>0.0</v>
       </c>
       <c r="J54" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Namų ūkiai ir namų ūkiams paslaugas teikiančios ne pelno institucijos</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>727.48</v>
+        <v>805.04</v>
       </c>
       <c r="C55" s="6">
-        <v>699.33</v>
+        <v>871.58</v>
       </c>
       <c r="D55" s="6">
-        <v>685.84</v>
+        <v>876.99</v>
       </c>
       <c r="E55" s="6">
-        <v>778.49</v>
+        <v>728.91</v>
       </c>
       <c r="F55" s="6">
-        <v>805.04</v>
+        <v>718.79</v>
       </c>
       <c r="G55" s="6">
-        <v>871.58</v>
+        <v>878.61</v>
       </c>
       <c r="H55" s="6">
-        <v>876.99</v>
+        <v>898.44</v>
       </c>
       <c r="I55" s="6">
-        <v>728.91</v>
+        <v>1143.13</v>
       </c>
       <c r="J55" s="6">
-        <v>718.79</v>
+        <v>1160.32</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>94.14</v>
+        <v>172.55</v>
       </c>
       <c r="C56" s="6">
-        <v>106.69</v>
+        <v>177.86</v>
       </c>
       <c r="D56" s="6">
-        <v>140.49</v>
+        <v>195.14</v>
       </c>
       <c r="E56" s="6">
-        <v>153.35</v>
+        <v>175.04</v>
       </c>
       <c r="F56" s="6">
-        <v>172.55</v>
+        <v>168.87</v>
       </c>
       <c r="G56" s="6">
-        <v>177.86</v>
+        <v>168.89</v>
       </c>
       <c r="H56" s="6">
-        <v>195.14</v>
+        <v>171.17</v>
       </c>
       <c r="I56" s="6">
-        <v>192.48</v>
+        <v>172.85</v>
       </c>
       <c r="J56" s="6">
-        <v>191.76</v>
+        <v>173.49</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Biržinės akcijos</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>370.35</v>
+        <v>486.62</v>
       </c>
       <c r="C57" s="6">
-        <v>376.61</v>
+        <v>497.78</v>
       </c>
       <c r="D57" s="6">
-        <v>466.79</v>
+        <v>561.75</v>
       </c>
       <c r="E57" s="6">
-        <v>488.74</v>
+        <v>599.43</v>
       </c>
       <c r="F57" s="6">
-        <v>486.62</v>
+        <v>557.68</v>
       </c>
       <c r="G57" s="6">
-        <v>497.78</v>
+        <v>580.75</v>
       </c>
       <c r="H57" s="6">
-        <v>561.75</v>
+        <v>630.68</v>
       </c>
       <c r="I57" s="6">
-        <v>599.43</v>
+        <v>645.63</v>
       </c>
       <c r="J57" s="6">
-        <v>557.68</v>
+        <v>663.86</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>237.27</v>
+        <v>265.33</v>
       </c>
       <c r="C58" s="6">
-        <v>241.94</v>
+        <v>269.8</v>
       </c>
       <c r="D58" s="6">
-        <v>257.37</v>
+        <v>288.41</v>
       </c>
       <c r="E58" s="6">
-        <v>277.08</v>
+        <v>306.52</v>
       </c>
       <c r="F58" s="6">
-        <v>265.33</v>
+        <v>296.49</v>
       </c>
       <c r="G58" s="6">
-        <v>269.8</v>
+        <v>305.68</v>
       </c>
       <c r="H58" s="6">
-        <v>288.41</v>
+        <v>328.85</v>
       </c>
       <c r="I58" s="6">
-        <v>306.52</v>
+        <v>321.37</v>
       </c>
       <c r="J58" s="6">
-        <v>296.49</v>
+        <v>328.89</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos pinigų finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>42.2</v>
+        <v>92.22</v>
       </c>
       <c r="C59" s="6">
-        <v>44.01</v>
+        <v>96.54</v>
       </c>
       <c r="D59" s="6">
-        <v>106.1</v>
+        <v>110.47</v>
       </c>
       <c r="E59" s="6">
-        <v>106.79</v>
+        <v>125.51</v>
       </c>
       <c r="F59" s="6">
-        <v>92.22</v>
+        <v>111.78</v>
       </c>
       <c r="G59" s="6">
-        <v>96.54</v>
+        <v>104.63</v>
       </c>
       <c r="H59" s="6">
-        <v>110.47</v>
+        <v>122.91</v>
       </c>
       <c r="I59" s="6">
-        <v>125.51</v>
+        <v>120.21</v>
       </c>
       <c r="J59" s="6">
-        <v>111.78</v>
+        <v>114.11</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>76.99</v>
+        <v>96.25</v>
       </c>
       <c r="C60" s="6">
-        <v>76.93</v>
+        <v>98.68</v>
       </c>
       <c r="D60" s="6">
-        <v>84.81</v>
+        <v>126.85</v>
       </c>
       <c r="E60" s="6">
-        <v>83.68</v>
+        <v>131.17</v>
       </c>
       <c r="F60" s="6">
-        <v>96.25</v>
+        <v>123.09</v>
       </c>
       <c r="G60" s="6">
-        <v>98.68</v>
+        <v>145.7</v>
       </c>
       <c r="H60" s="6">
-        <v>126.85</v>
+        <v>148.21</v>
       </c>
       <c r="I60" s="6">
-        <v>131.17</v>
+        <v>163.29</v>
       </c>
       <c r="J60" s="6">
-        <v>123.09</v>
+        <v>173.33</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
-        <v>13.89</v>
+        <v>32.82</v>
       </c>
       <c r="C61" s="6">
-        <v>13.73</v>
+        <v>32.76</v>
       </c>
       <c r="D61" s="6">
-        <v>18.51</v>
+        <v>36.02</v>
       </c>
       <c r="E61" s="6">
-        <v>21.19</v>
+        <v>36.23</v>
       </c>
       <c r="F61" s="6">
-        <v>32.82</v>
+        <v>26.33</v>
       </c>
       <c r="G61" s="6">
-        <v>32.76</v>
+        <v>24.74</v>
       </c>
       <c r="H61" s="6">
-        <v>36.02</v>
+        <v>30.71</v>
       </c>
       <c r="I61" s="6">
-        <v>36.23</v>
+        <v>40.76</v>
       </c>
       <c r="J61" s="6">
-        <v>26.33</v>
+        <v>47.54</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Nebiržinės akcijos</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>9540.36</v>
+        <v>12132.55</v>
       </c>
       <c r="C62" s="6">
-        <v>9537.89</v>
+        <v>12079.16</v>
       </c>
       <c r="D62" s="6">
-        <v>9641.58</v>
+        <v>12238.16</v>
       </c>
       <c r="E62" s="6">
-        <v>12239.07</v>
+        <v>13515.77</v>
       </c>
       <c r="F62" s="6">
-        <v>12113.08</v>
+        <v>13636.2</v>
       </c>
       <c r="G62" s="6">
-        <v>12061.26</v>
+        <v>13645.64</v>
       </c>
       <c r="H62" s="6">
-        <v>12140.96</v>
+        <v>13707.69</v>
       </c>
       <c r="I62" s="6">
-        <v>13376.89</v>
+        <v>14274.09</v>
       </c>
       <c r="J62" s="6">
-        <v>8884.91</v>
+        <v>16128.33</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>4275.75</v>
+        <v>7011.13</v>
       </c>
       <c r="C63" s="6">
-        <v>4214.3</v>
+        <v>6988.73</v>
       </c>
       <c r="D63" s="6">
-        <v>4307.96</v>
+        <v>7115.53</v>
       </c>
       <c r="E63" s="6">
-        <v>7027.04</v>
+        <v>7868.12</v>
       </c>
       <c r="F63" s="6">
-        <v>6991.65</v>
+        <v>7989.68</v>
       </c>
       <c r="G63" s="6">
-        <v>6970.83</v>
+        <v>8015.43</v>
       </c>
       <c r="H63" s="6">
-        <v>7018.33</v>
+        <v>8121.86</v>
       </c>
       <c r="I63" s="6">
-        <v>7849.31</v>
+        <v>9245.25</v>
       </c>
       <c r="J63" s="6">
-        <v>7954.95</v>
+        <v>10038.33</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos pinigų finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
         <v>0.0</v>
       </c>
       <c r="C64" s="6">
         <v>0.0</v>
       </c>
@@ -3562,165 +3562,165 @@
       <c r="I64" s="6">
         <v>0.0</v>
       </c>
       <c r="J64" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>61.24</v>
+        <v>63.37</v>
       </c>
       <c r="C65" s="6">
-        <v>94.03</v>
+        <v>57.22</v>
       </c>
       <c r="D65" s="6">
-        <v>90.33</v>
+        <v>61.93</v>
       </c>
       <c r="E65" s="6">
-        <v>176.43</v>
+        <v>142.77</v>
       </c>
       <c r="F65" s="6">
-        <v>63.37</v>
+        <v>144.01</v>
       </c>
       <c r="G65" s="6">
-        <v>57.22</v>
+        <v>142.78</v>
       </c>
       <c r="H65" s="6">
-        <v>61.93</v>
+        <v>142.33</v>
       </c>
       <c r="I65" s="6">
-        <v>142.77</v>
+        <v>49.16</v>
       </c>
       <c r="J65" s="6">
-        <v>144.01</v>
+        <v>1094.52</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Draudimo bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
         <v>0.0</v>
       </c>
       <c r="C66" s="6">
         <v>0.0</v>
       </c>
       <c r="D66" s="6">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="E66" s="6">
         <v>0.0</v>
       </c>
       <c r="F66" s="6">
         <v>0.0</v>
       </c>
       <c r="G66" s="6">
         <v>0.0</v>
       </c>
       <c r="H66" s="6">
         <v>0.0</v>
       </c>
       <c r="I66" s="6">
         <v>0.0</v>
       </c>
       <c r="J66" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>5203.36</v>
+        <v>5058.06</v>
       </c>
       <c r="C67" s="6">
-        <v>5229.56</v>
+        <v>5033.21</v>
       </c>
       <c r="D67" s="6">
-        <v>5243.21</v>
+        <v>5060.7</v>
       </c>
       <c r="E67" s="6">
-        <v>5035.6</v>
+        <v>5504.89</v>
       </c>
       <c r="F67" s="6">
-        <v>5058.06</v>
+        <v>5502.51</v>
       </c>
       <c r="G67" s="6">
-        <v>5033.21</v>
+        <v>5487.43</v>
       </c>
       <c r="H67" s="6">
-        <v>5060.7</v>
+        <v>5443.51</v>
       </c>
       <c r="I67" s="6">
-        <v>5384.81</v>
+        <v>4979.68</v>
       </c>
       <c r="J67" s="6">
-        <v>785.95</v>
+        <v>4995.48</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos nuosavybės priemonės</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
         <v>0.0</v>
       </c>
       <c r="C68" s="6">
         <v>0.0</v>
       </c>
@@ -3787,345 +3787,345 @@
       <c r="I69" s="6">
         <v>0.0</v>
       </c>
       <c r="J69" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pinigų rinkos fondų akcijos/vienetai</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>0.0</v>
+        <v>10.3</v>
       </c>
       <c r="C70" s="6">
-        <v>10.01</v>
+        <v>10.4</v>
       </c>
       <c r="D70" s="6">
-        <v>10.11</v>
+        <v>0.0</v>
       </c>
       <c r="E70" s="6">
-        <v>10.2</v>
+        <v>0.0</v>
       </c>
       <c r="F70" s="6">
-        <v>10.3</v>
+        <v>0.0</v>
       </c>
       <c r="G70" s="6">
-        <v>10.4</v>
+        <v>0.2</v>
       </c>
       <c r="H70" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="I70" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="J70" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
-        <v>0.0</v>
+        <v>10.3</v>
       </c>
       <c r="C71" s="6">
-        <v>10.01</v>
+        <v>10.4</v>
       </c>
       <c r="D71" s="6">
-        <v>10.11</v>
+        <v>0.0</v>
       </c>
       <c r="E71" s="6">
-        <v>10.2</v>
+        <v>0.0</v>
       </c>
       <c r="F71" s="6">
-        <v>10.3</v>
+        <v>0.0</v>
       </c>
       <c r="G71" s="6">
-        <v>10.4</v>
+        <v>0.2</v>
       </c>
       <c r="H71" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="I71" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="J71" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne PRF investicinių fondų akcijos/vienetai</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
-        <v>125.58</v>
+        <v>243.51</v>
       </c>
       <c r="C72" s="6">
-        <v>151.18</v>
+        <v>292.23</v>
       </c>
       <c r="D72" s="6">
-        <v>160.0</v>
+        <v>356.46</v>
       </c>
       <c r="E72" s="6">
-        <v>237.02</v>
+        <v>368.97</v>
       </c>
       <c r="F72" s="6">
-        <v>243.51</v>
+        <v>426.1</v>
       </c>
       <c r="G72" s="6">
-        <v>292.23</v>
+        <v>446.35</v>
       </c>
       <c r="H72" s="6">
-        <v>356.46</v>
+        <v>839.28</v>
       </c>
       <c r="I72" s="6">
-        <v>368.97</v>
+        <v>913.99</v>
       </c>
       <c r="J72" s="6">
-        <v>426.1</v>
+        <v>964.55</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investiciniai fondai</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
-        <v>62.24</v>
+        <v>47.6</v>
       </c>
       <c r="C73" s="6">
-        <v>65.47</v>
+        <v>79.96</v>
       </c>
       <c r="D73" s="6">
-        <v>57.78</v>
+        <v>89.76</v>
       </c>
       <c r="E73" s="6">
-        <v>70.55</v>
+        <v>96.12</v>
       </c>
       <c r="F73" s="6">
-        <v>47.6</v>
+        <v>100.01</v>
       </c>
       <c r="G73" s="6">
-        <v>79.96</v>
+        <v>99.81</v>
       </c>
       <c r="H73" s="6">
-        <v>89.76</v>
+        <v>509.9</v>
       </c>
       <c r="I73" s="6">
-        <v>96.12</v>
+        <v>632.15</v>
       </c>
       <c r="J73" s="6">
-        <v>100.01</v>
+        <v>614.86</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6">
-        <v>63.34</v>
+        <v>195.91</v>
       </c>
       <c r="C74" s="6">
-        <v>85.71</v>
+        <v>212.27</v>
       </c>
       <c r="D74" s="6">
-        <v>102.22</v>
+        <v>266.7</v>
       </c>
       <c r="E74" s="6">
-        <v>166.47</v>
+        <v>272.85</v>
       </c>
       <c r="F74" s="6">
-        <v>195.91</v>
+        <v>326.09</v>
       </c>
       <c r="G74" s="6">
-        <v>212.27</v>
+        <v>346.54</v>
       </c>
       <c r="H74" s="6">
-        <v>266.7</v>
+        <v>329.38</v>
       </c>
       <c r="I74" s="6">
-        <v>272.85</v>
+        <v>281.84</v>
       </c>
       <c r="J74" s="6">
-        <v>326.09</v>
+        <v>349.69</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne gyvybės draudimo techniniai atidėjiniai</t>
           </r>
         </is>
       </c>
       <c r="B75" s="6">
-        <v>3.21</v>
+        <v>3.27</v>
       </c>
       <c r="C75" s="6">
-        <v>3.18</v>
+        <v>3.41</v>
       </c>
       <c r="D75" s="6">
-        <v>3.09</v>
+        <v>3.44</v>
       </c>
       <c r="E75" s="6">
-        <v>3.25</v>
+        <v>1.19</v>
       </c>
       <c r="F75" s="6">
-        <v>3.27</v>
+        <v>1.21</v>
       </c>
       <c r="G75" s="6">
-        <v>3.41</v>
+        <v>1.23</v>
       </c>
       <c r="H75" s="6">
-        <v>3.44</v>
+        <v>1.28</v>
       </c>
       <c r="I75" s="6">
-        <v>1.19</v>
+        <v>1.24</v>
       </c>
       <c r="J75" s="6">
-        <v>1.19</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Draudimo bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B76" s="6">
-        <v>3.21</v>
+        <v>3.27</v>
       </c>
       <c r="C76" s="6">
-        <v>3.18</v>
+        <v>3.41</v>
       </c>
       <c r="D76" s="6">
-        <v>3.09</v>
+        <v>3.44</v>
       </c>
       <c r="E76" s="6">
-        <v>3.25</v>
+        <v>1.19</v>
       </c>
       <c r="F76" s="6">
-        <v>3.27</v>
+        <v>1.21</v>
       </c>
       <c r="G76" s="6">
-        <v>3.41</v>
+        <v>1.23</v>
       </c>
       <c r="H76" s="6">
-        <v>3.44</v>
+        <v>1.28</v>
       </c>
       <c r="I76" s="6">
-        <v>1.19</v>
+        <v>1.24</v>
       </c>
       <c r="J76" s="6">
-        <v>1.19</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išvestinės finansinės priemonės ir samdomųjų darbuotojų akcijų pasirinkimo sandoriai</t>
           </r>
         </is>
       </c>
       <c r="B77" s="6">
         <v>0.0</v>
       </c>
       <c r="C77" s="6">
         <v>0.0</v>
       </c>
@@ -4237,120 +4237,120 @@
       <c r="I79" s="6">
         <v>0.0</v>
       </c>
       <c r="J79" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Prekybos kreditai ir išankstiniai mokėjimai</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
-        <v>100.59</v>
+        <v>169.82</v>
       </c>
       <c r="C80" s="6">
-        <v>123.91</v>
+        <v>149.47</v>
       </c>
       <c r="D80" s="6">
-        <v>116.98</v>
+        <v>127.6</v>
       </c>
       <c r="E80" s="6">
-        <v>143.73</v>
+        <v>101.66</v>
       </c>
       <c r="F80" s="6">
-        <v>169.82</v>
+        <v>81.21</v>
       </c>
       <c r="G80" s="6">
-        <v>149.47</v>
+        <v>99.53</v>
       </c>
       <c r="H80" s="6">
-        <v>127.6</v>
+        <v>88.47</v>
       </c>
       <c r="I80" s="6">
-        <v>101.24</v>
+        <v>130.78</v>
       </c>
       <c r="J80" s="6">
-        <v>81.42</v>
+        <v>151.47</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>31.95</v>
+        <v>102.35</v>
       </c>
       <c r="C81" s="6">
-        <v>47.19</v>
+        <v>80.21</v>
       </c>
       <c r="D81" s="6">
-        <v>45.06</v>
+        <v>65.8</v>
       </c>
       <c r="E81" s="6">
-        <v>72.25</v>
+        <v>33.45</v>
       </c>
       <c r="F81" s="6">
-        <v>102.35</v>
+        <v>12.11</v>
       </c>
       <c r="G81" s="6">
-        <v>80.21</v>
+        <v>9.84</v>
       </c>
       <c r="H81" s="6">
-        <v>65.8</v>
+        <v>5.88</v>
       </c>
       <c r="I81" s="6">
-        <v>32.51</v>
+        <v>61.21</v>
       </c>
       <c r="J81" s="6">
-        <v>11.72</v>
+        <v>117.6</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Centrinė valdžia</t>
           </r>
         </is>
       </c>
       <c r="B82" s="6">
         <v>0.0</v>
       </c>
       <c r="C82" s="6">
         <v>0.0</v>
       </c>
@@ -4417,165 +4417,165 @@
       <c r="I83" s="6">
         <v>0.0</v>
       </c>
       <c r="J83" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B84" s="6">
-        <v>68.64</v>
+        <v>67.47</v>
       </c>
       <c r="C84" s="6">
-        <v>76.72</v>
+        <v>69.26</v>
       </c>
       <c r="D84" s="6">
-        <v>71.92</v>
+        <v>61.8</v>
       </c>
       <c r="E84" s="6">
-        <v>71.48</v>
+        <v>68.21</v>
       </c>
       <c r="F84" s="6">
-        <v>67.47</v>
+        <v>69.1</v>
       </c>
       <c r="G84" s="6">
-        <v>69.26</v>
+        <v>89.69</v>
       </c>
       <c r="H84" s="6">
-        <v>61.8</v>
+        <v>82.59</v>
       </c>
       <c r="I84" s="6">
-        <v>68.73</v>
+        <v>69.57</v>
       </c>
       <c r="J84" s="6">
-        <v>69.7</v>
+        <v>33.87</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos gautinos/mokėtinos sumos, išskyrus prekybos kreditus ir išankstinius mokėjimus</t>
           </r>
         </is>
       </c>
       <c r="B85" s="6">
-        <v>1416.58</v>
+        <v>1775.62</v>
       </c>
       <c r="C85" s="6">
-        <v>1127.65</v>
+        <v>1679.61</v>
       </c>
       <c r="D85" s="6">
-        <v>1618.03</v>
+        <v>2087.0</v>
       </c>
       <c r="E85" s="6">
-        <v>1852.62</v>
+        <v>2331.07</v>
       </c>
       <c r="F85" s="6">
-        <v>1775.62</v>
+        <v>2740.12</v>
       </c>
       <c r="G85" s="6">
-        <v>1679.61</v>
+        <v>2004.55</v>
       </c>
       <c r="H85" s="6">
-        <v>2087.0</v>
+        <v>2011.58</v>
       </c>
       <c r="I85" s="6">
-        <v>2331.49</v>
+        <v>3027.49</v>
       </c>
       <c r="J85" s="6">
-        <v>2740.09</v>
+        <v>2815.04</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ne finansų bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B86" s="6">
-        <v>1084.35</v>
+        <v>1492.57</v>
       </c>
       <c r="C86" s="6">
-        <v>839.07</v>
+        <v>1388.68</v>
       </c>
       <c r="D86" s="6">
-        <v>1315.01</v>
+        <v>1695.95</v>
       </c>
       <c r="E86" s="6">
-        <v>1556.83</v>
+        <v>1996.47</v>
       </c>
       <c r="F86" s="6">
-        <v>1492.57</v>
+        <v>2325.49</v>
       </c>
       <c r="G86" s="6">
-        <v>1388.68</v>
+        <v>1622.08</v>
       </c>
       <c r="H86" s="6">
-        <v>1695.95</v>
+        <v>1644.82</v>
       </c>
       <c r="I86" s="6">
-        <v>1996.23</v>
+        <v>2437.26</v>
       </c>
       <c r="J86" s="6">
-        <v>2323.03</v>
+        <v>2407.32</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitos pinigų finansų įstaigos</t>
           </r>
         </is>
       </c>
       <c r="B87" s="6">
         <v>0.0</v>
       </c>
       <c r="C87" s="6">
         <v>0.0</v>
       </c>
@@ -4597,165 +4597,165 @@
       <c r="I87" s="6">
         <v>0.0</v>
       </c>
       <c r="J87" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investiciniai fondai</t>
           </r>
         </is>
       </c>
       <c r="B88" s="6">
-        <v>24.92</v>
+        <v>28.02</v>
       </c>
       <c r="C88" s="6">
-        <v>25.06</v>
+        <v>26.77</v>
       </c>
       <c r="D88" s="6">
-        <v>27.19</v>
+        <v>29.07</v>
       </c>
       <c r="E88" s="6">
-        <v>28.96</v>
+        <v>28.45</v>
       </c>
       <c r="F88" s="6">
-        <v>28.02</v>
+        <v>30.85</v>
       </c>
       <c r="G88" s="6">
-        <v>26.77</v>
+        <v>31.15</v>
       </c>
       <c r="H88" s="6">
-        <v>29.07</v>
+        <v>32.39</v>
       </c>
       <c r="I88" s="6">
-        <v>28.45</v>
+        <v>31.34</v>
       </c>
       <c r="J88" s="6">
-        <v>30.85</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Draudimo bendrovės</t>
           </r>
         </is>
       </c>
       <c r="B89" s="6">
-        <v>17.32</v>
+        <v>16.17</v>
       </c>
       <c r="C89" s="6">
-        <v>17.18</v>
+        <v>17.75</v>
       </c>
       <c r="D89" s="6">
-        <v>18.88</v>
+        <v>21.88</v>
       </c>
       <c r="E89" s="6">
-        <v>17.18</v>
+        <v>21.72</v>
       </c>
       <c r="F89" s="6">
-        <v>16.17</v>
+        <v>19.77</v>
       </c>
       <c r="G89" s="6">
-        <v>17.75</v>
+        <v>19.45</v>
       </c>
       <c r="H89" s="6">
-        <v>21.88</v>
+        <v>20.55</v>
       </c>
       <c r="I89" s="6">
-        <v>21.72</v>
+        <v>31.04</v>
       </c>
       <c r="J89" s="6">
-        <v>21.72</v>
+        <v>31.04</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pensijų fondai</t>
           </r>
         </is>
       </c>
       <c r="B90" s="6">
         <v>3.08</v>
       </c>
       <c r="C90" s="6">
-        <v>3.06</v>
+        <v>3.53</v>
       </c>
       <c r="D90" s="6">
-        <v>2.97</v>
+        <v>3.57</v>
       </c>
       <c r="E90" s="6">
-        <v>3.07</v>
+        <v>3.63</v>
       </c>
       <c r="F90" s="6">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="G90" s="6">
-        <v>3.53</v>
+        <v>4.36</v>
       </c>
       <c r="H90" s="6">
-        <v>3.57</v>
+        <v>4.25</v>
       </c>
       <c r="I90" s="6">
-        <v>3.63</v>
+        <v>4.21</v>
       </c>
       <c r="J90" s="6">
-        <v>3.74</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Centrinė valdžia</t>
           </r>
         </is>
       </c>
       <c r="B91" s="6">
         <v>0.0</v>
       </c>
       <c r="C91" s="6">
         <v>0.0</v>
       </c>
@@ -4867,120 +4867,120 @@
       <c r="I93" s="6">
         <v>0.0</v>
       </c>
       <c r="J93" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Namų ūkiai ir namų ūkiams paslaugas teikiančios ne pelno institucijos</t>
           </r>
         </is>
       </c>
       <c r="B94" s="6">
-        <v>109.8</v>
+        <v>139.94</v>
       </c>
       <c r="C94" s="6">
-        <v>110.56</v>
+        <v>146.8</v>
       </c>
       <c r="D94" s="6">
-        <v>100.82</v>
+        <v>247.23</v>
       </c>
       <c r="E94" s="6">
-        <v>143.04</v>
+        <v>181.42</v>
       </c>
       <c r="F94" s="6">
-        <v>139.94</v>
+        <v>250.59</v>
       </c>
       <c r="G94" s="6">
-        <v>146.8</v>
+        <v>202.86</v>
       </c>
       <c r="H94" s="6">
-        <v>247.23</v>
+        <v>220.97</v>
       </c>
       <c r="I94" s="6">
-        <v>181.49</v>
+        <v>393.15</v>
       </c>
       <c r="J94" s="6">
-        <v>250.67</v>
+        <v>209.75</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Likusio pasaulio sektorius</t>
           </r>
         </is>
       </c>
       <c r="B95" s="6">
-        <v>177.12</v>
+        <v>95.84</v>
       </c>
       <c r="C95" s="6">
-        <v>132.72</v>
+        <v>96.08</v>
       </c>
       <c r="D95" s="6">
-        <v>153.16</v>
+        <v>89.31</v>
       </c>
       <c r="E95" s="6">
-        <v>103.54</v>
+        <v>99.38</v>
       </c>
       <c r="F95" s="6">
-        <v>95.84</v>
+        <v>109.68</v>
       </c>
       <c r="G95" s="6">
-        <v>96.08</v>
+        <v>124.65</v>
       </c>
       <c r="H95" s="6">
-        <v>89.31</v>
+        <v>88.6</v>
       </c>
       <c r="I95" s="6">
-        <v>99.97</v>
+        <v>130.48</v>
       </c>
       <c r="J95" s="6">
-        <v>110.07</v>
+        <v>128.94</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B10:J10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>