--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -55,51 +55,51 @@
   <si>
     <t>procentai per metus</t>
   </si>
   <si>
     <t>Datos tipas</t>
   </si>
   <si>
     <t>Perskaičiuota sutartinė norma (PSN) / Siaurai apibrėžta faktinė norma (SAFN)</t>
   </si>
   <si>
     <t>Rinkimo rodiklis</t>
   </si>
   <si>
     <t>laikotarpio vidurkis</t>
   </si>
   <si>
     <t>Duomenų šaltiniai</t>
   </si>
   <si>
     <t>Lietuvos bankas</t>
   </si>
   <si>
     <t>Atnaujinta</t>
   </si>
   <si>
-    <t>2026-08-27 15:00:00</t>
+    <t>2026-10-27 15:00:00</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Įmonių indėliai</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -152,219 +152,219 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">nuo 2 m.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 07</t>
+      <t xml:space="preserve">2025 - 09</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 08</t>
+      <t xml:space="preserve">2025 - 10</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 09</t>
+      <t xml:space="preserve">2025 - 11</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 10</t>
+      <t xml:space="preserve">2025 - 12</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 11</t>
+      <t xml:space="preserve">2026 - 01</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2025 - 12</t>
+      <t xml:space="preserve">2026 - 02</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 01</t>
+      <t xml:space="preserve">2026 - 03</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 02</t>
+      <t xml:space="preserve">2026 - 04</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 03</t>
+      <t xml:space="preserve">2026 - 05</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 04</t>
+      <t xml:space="preserve">2026 - 06</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 05</t>
+      <t xml:space="preserve">2026 - 07</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 06</t>
+      <t xml:space="preserve">2026 - 08</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2026 - 07</t>
+      <t xml:space="preserve">2026 - 09</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -965,581 +965,581 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">nuo 2 m.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 07</t>
+            <t xml:space="preserve">2025 - 09</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>1.89</v>
+        <v>1.79</v>
       </c>
       <c r="C14" s="6">
-        <v>1.88</v>
+        <v>1.81</v>
       </c>
       <c r="D14" s="6">
-        <v>2.17</v>
+        <v>1.51</v>
       </c>
       <c r="E14" s="6">
-        <v>1.29</v>
+        <v>0.0</v>
       </c>
       <c r="F14" s="6">
-        <v>1.91</v>
+        <v>1.93</v>
       </c>
       <c r="G14" s="6">
-        <v>1.87</v>
+        <v>1.92</v>
       </c>
       <c r="H14" s="6">
-        <v>2.38</v>
+        <v>2.07</v>
       </c>
       <c r="I14" s="6">
         <v>2.63</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 08</t>
+            <t xml:space="preserve">2025 - 10</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>1.92</v>
+        <v>1.88</v>
       </c>
       <c r="C15" s="6">
-        <v>1.93</v>
+        <v>1.88</v>
       </c>
       <c r="D15" s="6">
-        <v>1.53</v>
+        <v>2.04</v>
       </c>
       <c r="E15" s="6">
-        <v>1.29</v>
+        <v>0.01</v>
       </c>
       <c r="F15" s="6">
-        <v>1.88</v>
+        <v>1.9</v>
       </c>
       <c r="G15" s="6">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="H15" s="6">
-        <v>2.1</v>
+        <v>2.36</v>
       </c>
       <c r="I15" s="6">
-        <v>2.76</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 09</t>
+            <t xml:space="preserve">2025 - 11</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>1.79</v>
+        <v>1.77</v>
       </c>
       <c r="C16" s="6">
-        <v>1.81</v>
+        <v>1.78</v>
       </c>
       <c r="D16" s="6">
-        <v>1.51</v>
+        <v>1.34</v>
       </c>
       <c r="E16" s="6">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="F16" s="6">
-        <v>1.93</v>
+        <v>1.9</v>
       </c>
       <c r="G16" s="6">
-        <v>1.92</v>
+        <v>1.87</v>
       </c>
       <c r="H16" s="6">
-        <v>2.07</v>
+        <v>2.38</v>
       </c>
       <c r="I16" s="6">
-        <v>2.63</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 10</t>
+            <t xml:space="preserve">2025 - 12</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>1.88</v>
+        <v>1.91</v>
       </c>
       <c r="C17" s="6">
-        <v>1.88</v>
+        <v>1.91</v>
       </c>
       <c r="D17" s="6">
-        <v>2.04</v>
+        <v>1.5</v>
       </c>
       <c r="E17" s="6">
-        <v>0.01</v>
+        <v>0.78</v>
       </c>
       <c r="F17" s="6">
-        <v>1.9</v>
+        <v>1.86</v>
       </c>
       <c r="G17" s="6">
-        <v>1.86</v>
+        <v>1.83</v>
       </c>
       <c r="H17" s="6">
-        <v>2.36</v>
+        <v>2.28</v>
       </c>
       <c r="I17" s="6">
-        <v>2.83</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 11</t>
+            <t xml:space="preserve">2026 - 01</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>1.77</v>
+        <v>1.87</v>
       </c>
       <c r="C18" s="6">
-        <v>1.78</v>
+        <v>1.87</v>
       </c>
       <c r="D18" s="6">
-        <v>1.34</v>
+        <v>1.58</v>
       </c>
       <c r="E18" s="6">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="F18" s="6">
-        <v>1.9</v>
+        <v>1.74</v>
       </c>
       <c r="G18" s="6">
-        <v>1.87</v>
+        <v>1.7</v>
       </c>
       <c r="H18" s="6">
-        <v>2.38</v>
+        <v>2.18</v>
       </c>
       <c r="I18" s="6">
-        <v>2.71</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2025 - 12</t>
+            <t xml:space="preserve">2026 - 02</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>1.91</v>
+        <v>1.81</v>
       </c>
       <c r="C19" s="6">
-        <v>1.91</v>
+        <v>1.81</v>
       </c>
       <c r="D19" s="6">
-        <v>1.5</v>
+        <v>1.96</v>
       </c>
       <c r="E19" s="6">
-        <v>0.78</v>
+        <v>1.51</v>
       </c>
       <c r="F19" s="6">
-        <v>1.86</v>
+        <v>1.65</v>
       </c>
       <c r="G19" s="6">
-        <v>1.83</v>
+        <v>1.63</v>
       </c>
       <c r="H19" s="6">
-        <v>2.28</v>
+        <v>2.05</v>
       </c>
       <c r="I19" s="6">
-        <v>2.78</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 01</t>
+            <t xml:space="preserve">2026 - 03</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>1.87</v>
+        <v>1.83</v>
       </c>
       <c r="C20" s="6">
-        <v>1.87</v>
+        <v>1.83</v>
       </c>
       <c r="D20" s="6">
-        <v>1.58</v>
+        <v>1.0</v>
       </c>
       <c r="E20" s="6">
-        <v>0.0</v>
+        <v>1.05</v>
       </c>
       <c r="F20" s="6">
-        <v>1.74</v>
+        <v>1.63</v>
       </c>
       <c r="G20" s="6">
-        <v>1.7</v>
+        <v>1.61</v>
       </c>
       <c r="H20" s="6">
-        <v>2.18</v>
+        <v>2.04</v>
       </c>
       <c r="I20" s="6">
-        <v>2.74</v>
+        <v>2.45</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 02</t>
+            <t xml:space="preserve">2026 - 04</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>1.81</v>
+        <v>1.97</v>
       </c>
       <c r="C21" s="6">
-        <v>1.81</v>
+        <v>1.97</v>
       </c>
       <c r="D21" s="6">
-        <v>1.96</v>
+        <v>1.77</v>
       </c>
       <c r="E21" s="6">
-        <v>1.51</v>
+        <v>1.62</v>
       </c>
       <c r="F21" s="6">
-        <v>1.65</v>
+        <v>1.79</v>
       </c>
       <c r="G21" s="6">
-        <v>1.63</v>
+        <v>1.78</v>
       </c>
       <c r="H21" s="6">
-        <v>2.05</v>
+        <v>2.12</v>
       </c>
       <c r="I21" s="6">
-        <v>2.58</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 03</t>
+            <t xml:space="preserve">2026 - 05</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>1.83</v>
+        <v>1.87</v>
       </c>
       <c r="C22" s="6">
-        <v>1.83</v>
+        <v>1.87</v>
       </c>
       <c r="D22" s="6">
-        <v>1.0</v>
+        <v>2.8</v>
       </c>
       <c r="E22" s="6">
-        <v>1.05</v>
+        <v>0.3</v>
       </c>
       <c r="F22" s="6">
-        <v>1.63</v>
+        <v>1.95</v>
       </c>
       <c r="G22" s="6">
-        <v>1.61</v>
+        <v>1.91</v>
       </c>
       <c r="H22" s="6">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="I22" s="6">
-        <v>2.45</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 04</t>
+            <t xml:space="preserve">2026 - 06</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>1.97</v>
+        <v>2.05</v>
       </c>
       <c r="C23" s="6">
-        <v>1.97</v>
+        <v>2.06</v>
       </c>
       <c r="D23" s="6">
-        <v>1.77</v>
+        <v>2.0</v>
       </c>
       <c r="E23" s="6">
-        <v>1.62</v>
+        <v>0.08</v>
       </c>
       <c r="F23" s="6">
-        <v>1.79</v>
+        <v>1.78</v>
       </c>
       <c r="G23" s="6">
-        <v>1.78</v>
+        <v>1.74</v>
       </c>
       <c r="H23" s="6">
-        <v>2.12</v>
+        <v>2.47</v>
       </c>
       <c r="I23" s="6">
-        <v>2.74</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 05</t>
+            <t xml:space="preserve">2026 - 07</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>1.88</v>
+        <v>2.13</v>
       </c>
       <c r="C24" s="6">
-        <v>1.87</v>
+        <v>2.11</v>
       </c>
       <c r="D24" s="6">
-        <v>2.8</v>
+        <v>3.5</v>
       </c>
       <c r="E24" s="6">
-        <v>0.3</v>
+        <v>1.28</v>
       </c>
       <c r="F24" s="6">
-        <v>1.93</v>
+        <v>2.22</v>
       </c>
       <c r="G24" s="6">
-        <v>1.89</v>
+        <v>2.07</v>
       </c>
       <c r="H24" s="6">
-        <v>2.6</v>
+        <v>3.32</v>
       </c>
       <c r="I24" s="6">
-        <v>2.92</v>
+        <v>3.34</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 06</t>
+            <t xml:space="preserve">2026 - 08</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>2.05</v>
+        <v>2.13</v>
       </c>
       <c r="C25" s="6">
-        <v>2.06</v>
+        <v>2.13</v>
       </c>
       <c r="D25" s="6">
-        <v>2.0</v>
+        <v>3.27</v>
       </c>
       <c r="E25" s="6">
-        <v>0.08</v>
+        <v>1.63</v>
       </c>
       <c r="F25" s="6">
-        <v>1.78</v>
+        <v>2.57</v>
       </c>
       <c r="G25" s="6">
-        <v>1.74</v>
+        <v>2.43</v>
       </c>
       <c r="H25" s="6">
-        <v>2.47</v>
+        <v>3.51</v>
       </c>
       <c r="I25" s="6">
-        <v>2.78</v>
+        <v>3.31</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2026 - 07</t>
+            <t xml:space="preserve">2026 - 09</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>2.13</v>
+        <v>2.16</v>
       </c>
       <c r="C26" s="6">
-        <v>2.11</v>
+        <v>2.14</v>
       </c>
       <c r="D26" s="6">
-        <v>3.5</v>
+        <v>2.98</v>
       </c>
       <c r="E26" s="6">
-        <v>1.28</v>
+        <v>0.45</v>
       </c>
       <c r="F26" s="6">
-        <v>2.22</v>
+        <v>2.49</v>
       </c>
       <c r="G26" s="6">
-        <v>2.07</v>
+        <v>2.34</v>
       </c>
       <c r="H26" s="6">
-        <v>3.32</v>
+        <v>3.6</v>
       </c>
       <c r="I26" s="6">
-        <v>3.34</v>
+        <v>3.36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>