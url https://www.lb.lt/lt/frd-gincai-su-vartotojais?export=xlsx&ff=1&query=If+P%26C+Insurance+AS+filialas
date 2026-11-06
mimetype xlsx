--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -12,74 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Finansų rinkos dalyvis</t>
   </si>
   <si>
     <t>Finansų rinkos dalyvio tipas</t>
   </si>
   <si>
     <t>Galutinė sprendimo data</t>
   </si>
   <si>
     <t>Paslaugos tipas</t>
   </si>
   <si>
     <t>Skundo/Ginčo pateikimo priežastys</t>
   </si>
   <si>
     <t>Sprendimo dokumentas</t>
   </si>
   <si>
     <t>If P&amp;C Insurance AS filialas</t>
   </si>
   <si>
     <t>Draudikas</t>
+  </si>
+  <si>
+    <t>2026-11-04</t>
+  </si>
+  <si>
+    <t>http://www.lb.lt/lt/frd-licencijos/view_disputeid=13666</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>http://www.lb.lt/lt/frd-licencijos/view_disputeid=13440</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>http://www.lb.lt/lt/frd-licencijos/view_disputeid=13408</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>http://www.lb.lt/lt/frd-licencijos/view_disputeid=13318</t>
   </si>
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>http://www.lb.lt/lt/frd-licencijos/view_disputeid=13151</t>
   </si>
   <si>
     <t>2026-08-13</t>
   </si>
   <si>
     <t>http://www.lb.lt/lt/frd-licencijos/view_disputeid=13135</t>
   </si>
   <si>
     <t>2026-08-04</t>
   </si>
   <si>
     <t>http://www.lb.lt/lt/frd-licencijos/view_disputeid=13119</t>
   </si>
@@ -859,54 +877,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F78" sqref="F78"/>
+      <selection activeCell="F81" sqref="F81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -1450,283 +1468,283 @@
         <v>6</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D36" s="2"/>
-      <c r="E36" s="2" t="s">
+      <c r="E36" s="2"/>
+      <c r="F36" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C39" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="D39" s="2"/>
-      <c r="E39" s="2"/>
       <c r="F39" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D40" s="2"/>
-      <c r="E40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="2"/>
       <c r="F40" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D43" s="2"/>
-      <c r="E43" s="2"/>
+      <c r="E43" s="2" t="s">
+        <v>83</v>
+      </c>
       <c r="F43" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D44" s="2"/>
-      <c r="E44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E44" s="2"/>
       <c r="F44" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D50" s="2"/>
-      <c r="E50" s="2"/>
+      <c r="E50" s="2" t="s">
+        <v>83</v>
+      </c>
       <c r="F50" s="2" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="2" t="s">
@@ -1746,473 +1764,521 @@
         <v>6</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="2"/>
-      <c r="E54" s="2" t="s">
+      <c r="E54" s="2"/>
+      <c r="F54" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2" t="s">
         <v>118</v>
-      </c>
-[...5 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D58" s="2"/>
-      <c r="E58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E58" s="2"/>
       <c r="F58" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D59" s="2"/>
-      <c r="E59" s="2"/>
+      <c r="E59" s="2" t="s">
+        <v>120</v>
+      </c>
       <c r="F59" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D60" s="2"/>
-      <c r="E60" s="2"/>
+      <c r="E60" s="2" t="s">
+        <v>120</v>
+      </c>
       <c r="F60" s="2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D61" s="2"/>
-      <c r="E61" s="2"/>
+      <c r="E61" s="2" t="s">
+        <v>120</v>
+      </c>
       <c r="F61" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D62" s="2"/>
-      <c r="E62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E62" s="2"/>
       <c r="F62" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2"/>
       <c r="F63" s="2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D65" s="2"/>
-      <c r="E65" s="2"/>
+      <c r="E65" s="2" t="s">
+        <v>120</v>
+      </c>
       <c r="F65" s="2" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D66" s="2"/>
-      <c r="E66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E66" s="2"/>
       <c r="F66" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D67" s="2"/>
-      <c r="E67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E67" s="2"/>
       <c r="F67" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D68" s="2"/>
-      <c r="E68" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E68" s="2"/>
       <c r="F68" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>155</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>162</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">