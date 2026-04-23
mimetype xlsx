--- v3 (2026-03-09)
+++ v4 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Kategorija</t>
   </si>
   <si>
     <t>Grupė</t>
   </si>
   <si>
     <t>Rūšis</t>
   </si>
   <si>
     <t>Šalis</t>
   </si>
   <si>
     <t>Įmonė</t>
   </si>
   <si>
     <t xml:space="preserve"> Closed-end fund intended for informed investors Evernord Marbella Property Fund I</t>
   </si>
   <si>
@@ -818,50 +818,53 @@
   <si>
     <t>Swedbank Robur Corporate Bond Europe High Yield</t>
   </si>
   <si>
     <t>Swedbank Robur Corporate Bond Nordic</t>
   </si>
   <si>
     <t>Swedbank Robur Corporate Bond Nordic High Yield</t>
   </si>
   <si>
     <t>Swedbank Robur Emerging Europe</t>
   </si>
   <si>
     <t>Swedbank Robur Fastighet</t>
   </si>
   <si>
     <t>Swedbank Robur Global High Dividend</t>
   </si>
   <si>
     <t>Swedbank Robur Global Impact</t>
   </si>
   <si>
     <t>Swedbank Robur Medica</t>
   </si>
   <si>
+    <t xml:space="preserve">Swedbank Robur New Energy </t>
+  </si>
+  <si>
     <t>Swedbank Robur Rysslandsfond.</t>
   </si>
   <si>
     <t>Swedbank Robur Fonder AB Lietuvos filialas</t>
   </si>
   <si>
     <t xml:space="preserve">Swedbank Robur Security and Defence </t>
   </si>
   <si>
     <t>Swedbank Robur Small Cap Europe</t>
   </si>
   <si>
     <t>Swedbank Robur Östeuropafond.</t>
   </si>
   <si>
     <t>Swedbank Robur Technology</t>
   </si>
   <si>
     <t>Swedbank Savings Fund 10</t>
   </si>
   <si>
     <t>Swedbank Savings Fund 100</t>
   </si>
   <si>
     <t>Swedbank Savings Fund 30</t>
@@ -935,50 +938,53 @@
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB „Eterna Fund“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB FIRSTPICK ACCEL FUND II</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB FIRSTPICK SEED FUND II</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB „Mana investicinė bendrovė“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB „PARTNERSHIP II“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB Reverest Fund I</t>
   </si>
   <si>
     <t>UAB Reverest Fund Management</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB Reverest Fund II</t>
   </si>
   <si>
+    <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB Senior Homes </t>
+  </si>
+  <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB „Subačiaus Projektas“ </t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė KŪB ZeroSum Special Fund I</t>
   </si>
   <si>
     <t>Uždarojo tipo Informuotiesiems investuotojams skirta investicinė bendrovė „Releven Prime Properties"</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė „Retail Opportunity Fund“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė RISI XP, UAB</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė „Riverside Real Estate Fund“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė „SNTG Real Estate Fund“</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB „Atsinaujinančios energetikos investicijos“ </t>
   </si>
   <si>
     <t>Emitentas, kurio skolos VP įtraukti į prekybą reguliuojamose rinkose, Lietuvos informuotiesiems investuotojams skirtas kolektyvinio investavimo subjektas</t>
@@ -1031,50 +1037,53 @@
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB „North Europe real estate development fund II”</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB Pirmoji investavimo įmonė </t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB „PREF III"</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB „PREF IV“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB „Prosperus Infrastructure Fund“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB "Verslo trikampis"</t>
   </si>
   <si>
     <t>UAB BRAITIN</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB Victory Development Central </t>
   </si>
   <si>
+    <t>Emitentai, kurių VP nėra įtraukti į prekybą reguliuojamose rinkose, Lietuvos informuotiesiems investuotojams skirtas kolektyvinio investavimo subjektas</t>
+  </si>
+  <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB Victory Development I</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB Victory Development IV </t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovė UAB Victory Development V</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė bendrovės UAB „DIFF Project“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė uždaroji akcinė bendrovė "ORION Healthcare and Wellness Fund"</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė uždaroji akcinė bendrovė ,,ZeroSum Mixed Fund I"</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirta investicinė uždaroji akcinė bendrovė „ZeroSum Mixed Fund II"</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirta investicinė uždaroji akcinė bendrovė „ZeroSum Mixed Fund III“ </t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirta investicinė uždaroji akcinė bendrovė „ZeroSum Mixed Fund IV“ </t>
@@ -1086,50 +1095,53 @@
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas  nekilnojamojo turto investicinis fondas "Lords LB Special Fund III</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas  nekilnojamojo turto investicinis fondas "Lords LB Special Fund IV"</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirtas į paskolas investuojantis investicinis fondas AHOP I </t>
   </si>
   <si>
     <t xml:space="preserve">UAB Asset Hill </t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas, į paskolas investuojantis investicinis fondas „NOVUS Secured Debt Fund"</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas, į paskolas investuojantis investicinis fondas „NuCapital"</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirtas į paskolas investuojantis investicinis fonds Special Situations Fund I </t>
   </si>
   <si>
     <t>UAB „Flexo Capital“</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas  "Energy and Infrastructure SME Fund"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas  „European Software Private Equity Access Fund“ </t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas “Baltic Capital Market Acceleration Fund“ </t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas "Baltic Green Fund"</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas „Baltic Industrial Fund II“ </t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas „Baltic Industrial Real Estate Fund I"</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas BGFV Inter Cap Fund</t>
   </si>
   <si>
     <t>Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas "CAPITALICA GREEN LOGISTICS FUND“</t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas „CEE Student Housing Fund“  </t>
   </si>
   <si>
     <t xml:space="preserve">Uždarojo tipo informuotiesiems investuotojams skirtas investicinis fondas closed-end fund intended for informed investors Evernord Real Estate Fund III </t>
   </si>
@@ -1654,54 +1666,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G338"/>
+  <dimension ref="A1:G341"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G338" sqref="G338"/>
+      <selection activeCell="G341" sqref="G341"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -5822,144 +5834,144 @@
       </c>
       <c r="F190" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G190" s="2"/>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="2" t="s">
         <v>268</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="G191" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G191" s="2"/>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="2" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="G192" s="2"/>
+      <c r="G192" s="2" t="s">
+        <v>270</v>
+      </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="2" t="s">
         <v>271</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G193" s="2"/>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="2" t="s">
         <v>272</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="E194" s="2"/>
+      <c r="E194" s="2" t="s">
+        <v>18</v>
+      </c>
       <c r="F194" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="G194" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G194" s="2"/>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="2" t="s">
         <v>273</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="E195" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E195" s="2"/>
       <c r="F195" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="G195" s="2"/>
+      <c r="G195" s="2" t="s">
+        <v>270</v>
+      </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="2" t="s">
         <v>274</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G196" s="2"/>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="2" t="s">
         <v>275</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>16</v>
       </c>
@@ -6011,897 +6023,895 @@
       <c r="E199" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G199" s="2"/>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>23</v>
+        <v>213</v>
       </c>
       <c r="G200" s="2"/>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G201" s="2"/>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="2" t="s">
         <v>280</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G202" s="2"/>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="G203" s="2"/>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>52</v>
+        <v>241</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G205" s="2" t="s">
-        <v>284</v>
+        <v>52</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G206" s="2" t="s">
         <v>285</v>
-      </c>
-[...16 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="2" t="s">
         <v>286</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>287</v>
+        <v>241</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G208" s="2" t="s">
         <v>288</v>
-      </c>
-[...16 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>36</v>
+        <v>162</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="2" t="s">
         <v>290</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="2" t="s">
         <v>292</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G212" s="2" t="s">
-        <v>293</v>
+        <v>78</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G213" s="2" t="s">
         <v>294</v>
-      </c>
-[...16 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="2" t="s">
         <v>295</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="2" t="s">
         <v>296</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="2" t="s">
         <v>297</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G216" s="2" t="s">
-        <v>173</v>
+        <v>294</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="2" t="s">
         <v>298</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E218" s="2"/>
+      <c r="E218" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F218" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G218" s="2" t="s">
-        <v>32</v>
+        <v>173</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="2" t="s">
         <v>300</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E219" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E219" s="2"/>
       <c r="F219" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>146</v>
+        <v>32</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="2" t="s">
         <v>301</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="2" t="s">
         <v>302</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>36</v>
+        <v>146</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="2" t="s">
         <v>303</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>110</v>
+        <v>36</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>305</v>
+        <v>110</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G224" s="2" t="s">
         <v>306</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="2" t="s">
         <v>307</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G225" s="2" t="s">
-        <v>173</v>
+        <v>306</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="2" t="s">
         <v>308</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D226" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G226" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="2" t="s">
         <v>309</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D227" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="2" t="s">
         <v>310</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D228" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G228" s="2" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="2" t="s">
         <v>311</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G229" s="2" t="s">
-        <v>52</v>
+        <v>173</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="2" t="s">
         <v>313</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G231" s="2" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>315</v>
+        <v>9</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G232" s="2" t="s">
-        <v>241</v>
+        <v>38</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="2" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G233" s="2" t="s">
-        <v>317</v>
+        <v>36</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="2" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>35</v>
+        <v>317</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G234" s="2" t="s">
-        <v>317</v>
+        <v>241</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="2" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G235" s="2" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="2" t="s">
         <v>320</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G236" s="2" t="s">
-        <v>78</v>
+        <v>319</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="2" t="s">
         <v>321</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G237" s="2" t="s">
-        <v>78</v>
+        <v>319</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="2" t="s">
         <v>322</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>78</v>
       </c>
     </row>
@@ -6949,2259 +6959,2328 @@
       </c>
       <c r="G240" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="2" t="s">
         <v>325</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D241" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G241" s="2" t="s">
-        <v>293</v>
+        <v>78</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="2" t="s">
         <v>326</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G242" s="2" t="s">
-        <v>293</v>
+        <v>78</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="2" t="s">
         <v>327</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G243" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="2" t="s">
         <v>328</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G244" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="2" t="s">
         <v>329</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G245" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="2" t="s">
         <v>330</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G246" s="2" t="s">
-        <v>110</v>
+        <v>294</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="2" t="s">
         <v>331</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G247" s="2" t="s">
-        <v>38</v>
+        <v>294</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="2" t="s">
         <v>332</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G248" s="2" t="s">
-        <v>40</v>
+        <v>110</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="2" t="s">
         <v>333</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G249" s="2" t="s">
-        <v>284</v>
+        <v>38</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="2" t="s">
         <v>334</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D250" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G250" s="2" t="s">
-        <v>284</v>
+        <v>40</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="2" t="s">
         <v>335</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G251" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="2" t="s">
         <v>336</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G252" s="2" t="s">
-        <v>337</v>
+        <v>285</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="2" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D253" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G253" s="2" t="s">
-        <v>78</v>
+        <v>285</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G254" s="2" t="s">
         <v>339</v>
-      </c>
-[...16 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="2" t="s">
         <v>340</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>35</v>
+        <v>341</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D256" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G257" s="2" t="s">
-        <v>293</v>
+        <v>78</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D258" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G258" s="2" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D259" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G259" s="2" t="s">
-        <v>32</v>
+        <v>294</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D260" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G260" s="2" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D261" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G261" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D262" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E262" s="2"/>
+      <c r="E262" s="2" t="s">
+        <v>11</v>
+      </c>
       <c r="F262" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G262" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D263" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>241</v>
+        <v>32</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D264" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E264" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E264" s="2"/>
       <c r="F264" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G264" s="2" t="s">
-        <v>241</v>
+        <v>32</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C265" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D265" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G266" s="2" t="s">
-        <v>352</v>
+        <v>241</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="2" t="s">
         <v>353</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D267" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G267" s="2" t="s">
-        <v>38</v>
+        <v>241</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="2" t="s">
         <v>354</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D268" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G268" s="2" t="s">
-        <v>40</v>
+        <v>355</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G269" s="2" t="s">
-        <v>356</v>
+        <v>38</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="2" t="s">
         <v>357</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G270" s="2" t="s">
-        <v>241</v>
+        <v>40</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="2" t="s">
         <v>358</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G271" s="2" t="s">
-        <v>40</v>
+        <v>359</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G272" s="2" t="s">
-        <v>40</v>
+        <v>241</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C273" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E273" s="2"/>
+      <c r="E273" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="F273" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G273" s="2" t="s">
-        <v>337</v>
+        <v>57</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G274" s="2" t="s">
-        <v>337</v>
+        <v>40</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D275" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>241</v>
+        <v>40</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E276" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E276" s="2"/>
       <c r="F276" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G276" s="2" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E277" s="2"/>
+      <c r="E277" s="2" t="s">
+        <v>11</v>
+      </c>
       <c r="F277" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G277" s="2" t="s">
-        <v>40</v>
+        <v>339</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G278" s="2" t="s">
-        <v>13</v>
+        <v>241</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D279" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G279" s="2" t="s">
-        <v>13</v>
+        <v>319</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C280" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D280" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E280" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E280" s="2"/>
       <c r="F280" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G280" s="2" t="s">
-        <v>368</v>
+        <v>40</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="2" t="s">
         <v>369</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D281" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G281" s="2" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="2" t="s">
         <v>370</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G282" s="2" t="s">
-        <v>293</v>
+        <v>13</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="2" t="s">
         <v>371</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E283" s="2"/>
+      <c r="E283" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="F283" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G283" s="2" t="s">
-        <v>110</v>
+        <v>372</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="2" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D284" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>110</v>
+        <v>40</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D285" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E285" s="2"/>
+      <c r="E285" s="2" t="s">
+        <v>11</v>
+      </c>
       <c r="F285" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G285" s="2" t="s">
-        <v>110</v>
+        <v>294</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D286" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E286" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E286" s="2"/>
       <c r="F286" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G286" s="2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D287" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G287" s="2" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="2" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D288" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E288" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E288" s="2"/>
       <c r="F288" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G288" s="2" t="s">
-        <v>284</v>
+        <v>110</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="2" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D289" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E289" s="2"/>
+      <c r="E289" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F289" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>356</v>
+        <v>110</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D290" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E290" s="2"/>
+      <c r="E290" s="2" t="s">
+        <v>11</v>
+      </c>
       <c r="F290" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G290" s="2" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C291" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D291" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G291" s="2" t="s">
-        <v>40</v>
+        <v>285</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C292" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D292" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E292" s="2"/>
       <c r="F292" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G292" s="2" t="s">
-        <v>57</v>
+        <v>359</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D293" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E293" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E293" s="2"/>
       <c r="F293" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G293" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D294" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G294" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D295" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E295" s="2"/>
       <c r="F295" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B296" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D296" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G296" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G297" s="2" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D298" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E298" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E298" s="2"/>
       <c r="F298" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G298" s="2" t="s">
-        <v>241</v>
+        <v>57</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B299" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C299" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D299" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G299" s="2" t="s">
-        <v>241</v>
+        <v>57</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D300" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G300" s="2" t="s">
-        <v>241</v>
+        <v>65</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="2" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G301" s="2" t="s">
-        <v>52</v>
+        <v>241</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G302" s="2" t="s">
-        <v>45</v>
+        <v>241</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C303" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D303" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G303" s="2" t="s">
-        <v>38</v>
+        <v>241</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B304" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D304" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G304" s="2" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C305" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D305" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G305" s="2" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D306" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G306" s="2" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B307" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C307" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D307" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="2" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C308" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D308" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G308" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="2" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G309" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B310" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C310" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D310" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G310" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="2" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B311" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C311" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D311" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G311" s="2" t="s">
-        <v>305</v>
+        <v>63</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="2" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C312" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D312" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G312" s="2" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="2" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C313" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D313" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G313" s="2" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D314" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G314" s="2" t="s">
-        <v>65</v>
+        <v>306</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B315" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C315" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D315" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G315" s="2" t="s">
-        <v>65</v>
+        <v>157</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D316" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G316" s="2" t="s">
-        <v>337</v>
+        <v>38</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="2" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B317" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C317" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D317" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G317" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C318" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D318" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G318" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G319" s="2" t="s">
-        <v>71</v>
+        <v>339</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B320" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D320" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G320" s="2" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B321" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C321" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D321" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G321" s="2" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G322" s="2" t="s">
-        <v>241</v>
+        <v>71</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B323" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C323" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D323" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G323" s="2" t="s">
-        <v>241</v>
+        <v>36</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B324" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C324" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D324" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G324" s="2" t="s">
-        <v>241</v>
+        <v>32</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D325" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G325" s="2" t="s">
-        <v>368</v>
+        <v>241</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C326" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D326" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G326" s="2" t="s">
-        <v>368</v>
+        <v>241</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C327" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D327" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G327" s="2" t="s">
-        <v>40</v>
+        <v>241</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B328" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C328" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D328" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G328" s="2" t="s">
-        <v>40</v>
+        <v>372</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="2" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B329" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C329" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D329" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E329" s="2"/>
+      <c r="E329" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="F329" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G329" s="2" t="s">
-        <v>241</v>
+        <v>372</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C330" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D330" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G330" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C331" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="2" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B332" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C332" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D332" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E332" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E332" s="2"/>
       <c r="F332" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G332" s="2" t="s">
-        <v>57</v>
+        <v>241</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="2" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B333" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C333" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D333" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G333" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B334" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>423</v>
+        <v>9</v>
       </c>
       <c r="D334" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G334" s="2" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="2" t="s">
         <v>424</v>
       </c>
       <c r="B335" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G335" s="2" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="2" t="s">
         <v>425</v>
       </c>
       <c r="B336" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="D336" s="2" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G336" s="2" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="2" t="s">
         <v>426</v>
       </c>
       <c r="B337" s="2" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>16</v>
+        <v>427</v>
       </c>
       <c r="D337" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G337" s="2"/>
+        <v>12</v>
+      </c>
+      <c r="G337" s="2" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B338" s="2" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="D338" s="2" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="F338" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G338" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G339" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F340" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="G338" s="2"/>
+      <c r="G340" s="2"/>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G341" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>