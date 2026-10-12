--- v1 (2026-01-11)
+++ v2 (2026-10-12)
@@ -44,78 +44,78 @@
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
     <t>Lietuvos centrinė kredito unija</t>
   </si>
   <si>
-    <t>Centrinė kredito unija, Kredito, susijusio su nekilnojamuoju turtu, tarpininkas, Vartojimo kredito davėjas</t>
-[...2 lines deleted...]
-    <t>Centrinė kredito unija, Priklausomas kredito tarpininkas, veikiantis daugiau negu vieno kredito davėjo vardu, pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
+    <t>Emitentas, Centrinė kredito unija, Kredito, susijusio su nekilnojamuoju turtu, tarpininkas, Vartojimo kredito davėjas</t>
+  </si>
+  <si>
+    <t>Centrinė kredito unija, Priklausomas kredito tarpininkas, veikiantis daugiau negu vieno kredito davėjo vardu, pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose</t>
   </si>
   <si>
     <t>Centrinės kredito unijos licencija</t>
   </si>
   <si>
     <t>LB000277</t>
   </si>
   <si>
+    <t>Sefinance, UAB</t>
+  </si>
+  <si>
+    <t>Kredito, susijusio su nekilnojamuoju turtu, tarpininkas</t>
+  </si>
+  <si>
+    <t>Priklausomas kredito tarpininkas, veikiantis daugiau negu vieno kredito davėjo vardu, pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
+  </si>
+  <si>
     <t>UAB "Hipotekiniai kreditai"</t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Kredito, susijusio su nekilnojamuoju turtu, tarpininkas</t>
   </si>
   <si>
     <t>Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Priklausomas kredito tarpininkas, veikiantis daugiau negu vieno kredito davėjo vardu, pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
-  </si>
-[...7 lines deleted...]
-    <t>Priklausomas kredito tarpininkas, veikiantis daugiau negu vieno kredito davėjo vardu, pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -512,70 +512,70 @@
       </c>
       <c r="D2" s="2">
         <v>110086034</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="2">
-        <v>304374977</v>
+        <v>305088516</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="2">
-        <v>305088516</v>
+        <v>304374977</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">