--- v0 (2025-11-26)
+++ v1 (2026-04-14)
@@ -185,51 +185,51 @@
   <si>
     <t>UADBB „EFEKTYVUS SPRENDIMAS“</t>
   </si>
   <si>
     <t>UADBB „Elviladė“</t>
   </si>
   <si>
     <t>UADBB „Esame kartu“</t>
   </si>
   <si>
     <t>UADBB „EUROBROKER“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Euromaksas“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „FILLIX“</t>
   </si>
   <si>
     <t>UADBB „FT Broker“</t>
   </si>
   <si>
     <t xml:space="preserve">GrECo International LT, UADBB </t>
   </si>
   <si>
-    <t>GrECo Sagauta, UADBB</t>
+    <t>GrECo Lietuva, UADBB</t>
   </si>
   <si>
     <t>UADBB „Hokena“</t>
   </si>
   <si>
     <t>UADBB „Infodra“</t>
   </si>
   <si>
     <t>UADBB „Inpacto“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Insurance Brokers Group“</t>
   </si>
   <si>
     <t>UADBB „Investicijų brokeris“</t>
   </si>
   <si>
     <t>UADBB „Investicijų garantas“</t>
   </si>
   <si>
     <t>UADBB IVP Partners</t>
   </si>
   <si>
     <t>UADBB „Jota“</t>
   </si>