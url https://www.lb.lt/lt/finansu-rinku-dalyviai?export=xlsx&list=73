--- v0 (2025-10-12)
+++ v1 (2026-10-12)
@@ -56,51 +56,51 @@
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
     <t>UADBB „Aon Baltic“</t>
   </si>
   <si>
     <t>Draudimo tarpininkas</t>
   </si>
   <si>
     <t>LR licencijuota draudimo brokerių įmonė</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Colemont draudimo brokeris“</t>
   </si>
   <si>
     <t>UADBB Comet Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">GrECo International LT, UADBB </t>
+    <t>GrECo Lietuva, UADBB</t>
   </si>
   <si>
     <t>UADBB „Inpacto“</t>
   </si>
   <si>
     <t>UADBB „Investicijų brokeris“</t>
   </si>
   <si>
     <t>UADBB IVP Partners</t>
   </si>
   <si>
     <t>UADBB „JŪSŲ SPURTAS“</t>
   </si>
   <si>
     <t xml:space="preserve">"MAK Elio" UADBB </t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „MARSH LIETUVA“</t>
   </si>
   <si>
     <t>UADBB "Pragma Insurance Brokers"</t>
   </si>
   <si>
     <t>UADDB „Rinkos Insurance Solutions“</t>
   </si>
@@ -558,51 +558,51 @@
         <v>10</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2">
         <v>251490490</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2">
-        <v>110801410</v>
+        <v>123712730</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2">
         <v>302693499</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>