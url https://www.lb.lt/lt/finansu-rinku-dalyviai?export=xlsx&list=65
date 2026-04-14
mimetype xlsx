--- v1 (2026-01-11)
+++ v2 (2026-04-14)
@@ -80,51 +80,51 @@
   <si>
     <t>2025-03-25</t>
   </si>
   <si>
     <t>UAB EASY DEBT SERVICE</t>
   </si>
   <si>
     <t>Vartojimo kredito tarpininkas</t>
   </si>
   <si>
     <t>Nepriklausomi vartojimo kredito tarpininkai</t>
   </si>
   <si>
     <t xml:space="preserve">UAB EDS INVEST </t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito tarpininkas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Nepriklausomi vartojimo kredito tarpininkai, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
     <t>Estateguru tagatisagent OU</t>
   </si>
   <si>
-    <t>MB „Finansų patarimai“</t>
+    <t>MB "Finex"</t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, tarpininkas, Vartojimo kredito tarpininkas</t>
   </si>
   <si>
     <t>Nepriklausomi vartojimo kredito tarpininkai, Nepriklausomas kredito tarpininkas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
     <t>MB „Investolita“</t>
   </si>
   <si>
     <t>UAB „Euronada“</t>
   </si>
   <si>
     <t>UAB ,,Paskolų tarpininkai"</t>
   </si>
   <si>
     <t>UAB „VIP Finance“</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>