--- v2 (2026-02-26)
+++ v3 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
@@ -83,54 +83,81 @@
   <si>
     <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Tarpusavio skolinimo platformos operatorius, veikiantis pagal SNTSKĮ, Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
     <t>Sutelktinio finansavimo paslaugų teikėjo licencija</t>
   </si>
   <si>
     <t>LB002207</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>Credit Solutions UAB</t>
   </si>
   <si>
     <t xml:space="preserve">UAB EDS INVEST </t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito tarpininkas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Nepriklausomi vartojimo kredito tarpininkai, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
+    <t>MULTITUDE BANK P.L.C.</t>
+  </si>
+  <si>
+    <t>Bankas, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, ES/EEE bankas, teikiantis paslaugas LR neįsisteigus, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
+  </si>
+  <si>
+    <t>C 56251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RATO bankas, UAB </t>
+  </si>
+  <si>
+    <t>Bankas, Valiutos keityklos operatorius, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, LR licencijuotas valiutos keityklos operatorius, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose, LR licencijuotas specializuotas bankas</t>
+  </si>
+  <si>
+    <t>Specializuoto banko licencija</t>
+  </si>
+  <si>
+    <t>LB002313</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
     <t>Revolut Bank UAB</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bankas, Valiutos keityklos operatorius, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, LR licencijuotas valiutos keityklos operatorius, LR licencijuotas bankas, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
     <t>Banko licencija</t>
   </si>
   <si>
     <t>LB002119</t>
   </si>
   <si>
     <t>2021-12-13</t>
   </si>
   <si>
     <t>UAB EDS INVEST 2</t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
     <t>UAB "Hipotekiniai kreditai"</t>
   </si>
@@ -487,54 +514,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -646,178 +673,222 @@
       <c r="B6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="2">
         <v>304478449</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="2">
-[...3 lines deleted...]
-      <c r="F7" s="2" t="s">
+      <c r="D7" s="2"/>
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="D8" s="2">
+        <v>112043124</v>
+      </c>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="2">
-[...5 lines deleted...]
-      <c r="H8" s="2"/>
+      <c r="H8" s="2" t="s">
+        <v>32</v>
+      </c>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="2">
-        <v>304374977</v>
+        <v>304580906</v>
       </c>
       <c r="E9" s="2"/>
-      <c r="F9" s="2"/>
-[...1 lines deleted...]
-      <c r="H9" s="2"/>
+      <c r="F9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>37</v>
+      </c>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="D10" s="2">
-        <v>302667426</v>
+        <v>302583330</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D11" s="2">
-        <v>305137493</v>
+        <v>304374977</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D12" s="2">
-        <v>302535232</v>
+        <v>302667426</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2">
-        <v>303872850</v>
+        <v>305137493</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="2">
+        <v>302535232</v>
+      </c>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="2">
+        <v>303872850</v>
+      </c>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>