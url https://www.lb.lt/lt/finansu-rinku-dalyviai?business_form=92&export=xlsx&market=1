--- v2 (2026-02-26)
+++ v3 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
@@ -95,50 +95,53 @@
   <si>
     <t>Creacard SA</t>
   </si>
   <si>
     <t>Asmuo, platinantis ir/arba išperkantis LR licencijuotos elektroninių pinigų įstaigos el. pinigus</t>
   </si>
   <si>
     <t xml:space="preserve">EPS, LT UAB </t>
   </si>
   <si>
     <t>Everypay Payments Services Single Member Societe Anonyme</t>
   </si>
   <si>
     <t>Flexe Payments (MLT) Ltd</t>
   </si>
   <si>
     <t>C83024</t>
   </si>
   <si>
     <t>Funanga AG</t>
   </si>
   <si>
     <t>HRB 147973 B</t>
   </si>
   <si>
+    <t>Gentoo Limited</t>
+  </si>
+  <si>
     <t>IKI Lietuva, UAB</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaigos tarpininkas, Paslaugų teikėjai (ne mokėjimo įstaigos), kuriems netaikomas Mokėjimų įstatymas</t>
   </si>
   <si>
     <t>Asmuo, platinantis ES/EEE elektroninių pinigų įstaigos e-pinigus (distributorius), Paslaugos mokėjimo priemonėmis, kurias galima naudoti ribotai mokėjimo priemonės išleidėjo patalpose arba ribotame paslaugų teikėjų tinkle</t>
   </si>
   <si>
     <t>InComm Austria GmbH</t>
   </si>
   <si>
     <t>FN 322903 h</t>
   </si>
   <si>
     <t>Uždaroji akcinė bendrovė "Indritus"</t>
   </si>
   <si>
     <t>Klopercom Limited</t>
   </si>
   <si>
     <t>HE 285991</t>
   </si>
   <si>
     <t>KORSIT B.V.</t>
@@ -174,56 +177,50 @@
     <t>60049971Q</t>
   </si>
   <si>
     <t>UAB "Perlas Network"</t>
   </si>
   <si>
     <t>Purse Money Sp. Z o.o.</t>
   </si>
   <si>
     <t>QUICKPAY LIMITED</t>
   </si>
   <si>
     <t>Uždaroji akcinė bendrovė "RIMI LIETUVA"</t>
   </si>
   <si>
     <t>Uždaroji akcinė bendrovė "Staginis"</t>
   </si>
   <si>
     <t>UAB "Šilutės prekyba"</t>
   </si>
   <si>
     <t>Transactworld Limited</t>
   </si>
   <si>
     <t>HE303056</t>
-  </si>
-[...4 lines deleted...]
-    <t>10384614I</t>
   </si>
   <si>
     <t>UAB "Tailord"</t>
   </si>
   <si>
     <t>Universal Cover, S.A.</t>
   </si>
   <si>
     <t>Park Inn Klaipėda</t>
   </si>
   <si>
     <t>Park Inn Vilnius North</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -742,483 +739,483 @@
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="E9" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2">
+        <v>780522</v>
+      </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="D10" s="2">
+        <v>110193723</v>
+      </c>
+      <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D12" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D12" s="2">
+        <v>169289946</v>
+      </c>
+      <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D15" s="2">
+        <v>135989386</v>
+      </c>
+      <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2">
-        <v>32895468</v>
+        <v>929237451</v>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2"/>
-      <c r="E17" s="2" t="s">
-        <v>41</v>
+      <c r="E17" s="2">
+        <v>32895468</v>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2" t="s">
         <v>42</v>
-      </c>
-[...8 lines deleted...]
-        <v>129618457</v>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D19" s="2">
-[...2 lines deleted...]
-      <c r="E19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2">
+        <v>129618457</v>
+      </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D20" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D20" s="2">
+        <v>110778328</v>
+      </c>
+      <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D22" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D22" s="2">
+        <v>126298569</v>
+      </c>
+      <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2">
-        <v>641373</v>
+        <v>7252330290</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D24" s="2">
-[...2 lines deleted...]
-      <c r="E24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2">
+        <v>641373</v>
+      </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="2">
-        <v>184555731</v>
+        <v>123715317</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2">
-        <v>177197426</v>
+        <v>184555731</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D27" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D27" s="2">
+        <v>177197426</v>
+      </c>
+      <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="2">
         <v>304956707</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2">
         <v>515428515</v>
       </c>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>