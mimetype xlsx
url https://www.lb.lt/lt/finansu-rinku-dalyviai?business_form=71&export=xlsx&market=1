--- v1 (2026-03-18)
+++ v2 (2026-05-02)
@@ -41,51 +41,51 @@
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
-    <t>Maksekeskus AS Lietuvos filialas</t>
+    <t>Maksekeskus AS Lithuania filialas</t>
   </si>
   <si>
     <t>Mokėjimo įstaiga</t>
   </si>
   <si>
     <t>ES/EEE mokėjimo įstaigos filialas, įsteigtas LR</t>
   </si>
   <si>
     <t>Nets Denmark A/S Lietuvos filialas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -467,54 +467,54 @@
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D2" s="2">
+        <v>307639352</v>
+      </c>
+      <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2">
         <v>304137914</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
   </sheetData>