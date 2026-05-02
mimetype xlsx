--- v2 (2026-03-17)
+++ v3 (2026-05-02)
@@ -12,89 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
     <t>Finora Bank UAB Estijos filialas</t>
   </si>
   <si>
+    <t>Bankas, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, LR licencijuoto banko filialas užsienyje, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Airijos filialas</t>
+  </si>
+  <si>
     <t>Bankas</t>
   </si>
   <si>
     <t>LR licencijuoto banko filialas užsienyje</t>
-  </si>
-[...1 lines deleted...]
-    <t>Revolut Bank UAB Airijos filialas</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t>Revolut Bank UAB Belgijos filialas</t>
   </si>
   <si>
     <t>Revolut Bank UAB Graikijos filialas</t>
   </si>
   <si>
     <t>Revolut Bank UAB Ispanijos filialas</t>
   </si>
   <si>
     <t>Revolut Bank UAB Italijos filialas</t>
   </si>
   <si>
     <t>Revolut Bank UAB Nyderlandų filialas</t>
   </si>
   <si>
     <t>Revolut Bank UAB Portugalijos filialas</t>
   </si>
   <si>
     <t>Revolut Bank UAB Prancūzijos filialas</t>
   </si>
@@ -520,265 +526,265 @@
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2">
         <v>16905996</v>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>