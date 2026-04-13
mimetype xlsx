--- v2 (2026-01-11)
+++ v3 (2026-04-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>LB002125</t>
   </si>
   <si>
     <t>2022-01-13</t>
   </si>
   <si>
     <t>UAB BLENDER LITHUANIA</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaiga, Valiutos keityklos operatorius, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius</t>
   </si>
   <si>
     <t>LB000244</t>
   </si>
   <si>
     <t>2017-02-14</t>
   </si>
   <si>
     <t>UAB BLUE EMI LT</t>
   </si>
   <si>
-    <t>LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius, Elektroninių pinigų žetono emitentas</t>
+    <t>LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius, Elektroninių pinigų žetono emitentas, Kriptoturto paslaugų teikėjas (MiCA reglamento 60 straipsnis)</t>
   </si>
   <si>
     <t>LB002168</t>
   </si>
   <si>
     <t>2022-10-11</t>
   </si>
   <si>
     <t>CBI Money UAB</t>
   </si>
   <si>
     <t>LB001901</t>
   </si>
   <si>
     <t>2019-08-27</t>
   </si>
   <si>
     <t>Clearshift, UAB</t>
   </si>
   <si>
     <t>LB001955</t>
   </si>
   <si>
     <t>2020-03-19</t>
   </si>
@@ -578,60 +578,75 @@
   <si>
     <t>Uždaroji akcinė bendrovė ,,PANEVĖŽIO BŪSTAS“</t>
   </si>
   <si>
     <t>LB000211</t>
   </si>
   <si>
     <t>2014-09-30</t>
   </si>
   <si>
     <t>Akcinė bendrovė ,,PANEVĖŽIO BUTŲ ŪKIS"</t>
   </si>
   <si>
     <t>LB000239</t>
   </si>
   <si>
     <t>UAB "Pervesk"</t>
   </si>
   <si>
     <t>LB000426</t>
   </si>
   <si>
     <t>2017-11-06</t>
   </si>
   <si>
+    <t xml:space="preserve">RATO bankas, UAB </t>
+  </si>
+  <si>
+    <t>Bankas, Valiutos keityklos operatorius, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, LR licencijuotas valiutos keityklos operatorius, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose, LR licencijuotas specializuotas bankas</t>
+  </si>
+  <si>
+    <t>Specializuoto banko licencija</t>
+  </si>
+  <si>
+    <t>LB002313</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
     <t>Uždaroji akcinė bendrovė ,,Rausidas"</t>
   </si>
   <si>
     <t>LB000242</t>
   </si>
   <si>
     <t>Revolut Bank UAB</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bankas, Valiutos keityklos operatorius, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, LR licencijuotas valiutos keityklos operatorius, LR licencijuotas bankas, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
     <t>Banko licencija</t>
   </si>
   <si>
     <t>LB002119</t>
   </si>
   <si>
     <t>2021-12-13</t>
   </si>
   <si>
     <t>RIA Lithuania UAB</t>
   </si>
   <si>
     <t>LB002021</t>
   </si>
   <si>
     <t xml:space="preserve">SatchelPay, UAB </t>
   </si>
   <si>
     <t>LB000448</t>
   </si>
@@ -1438,54 +1453,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I124"/>
+  <dimension ref="A1:I125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I124" sqref="I124"/>
+      <selection activeCell="I125" sqref="I125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -2810,1700 +2825,1725 @@
         <v>25</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D54" s="2">
         <v>304186270</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>186</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>187</v>
       </c>
       <c r="I54" s="2"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="D55" s="2">
-        <v>179323286</v>
+        <v>112043124</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>132</v>
+        <v>193</v>
       </c>
       <c r="I55" s="2"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>191</v>
+        <v>10</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>192</v>
+        <v>11</v>
       </c>
       <c r="D56" s="2">
-        <v>304580906</v>
+        <v>179323286</v>
       </c>
       <c r="E56" s="2"/>
       <c r="F56" s="2" t="s">
-        <v>193</v>
+        <v>12</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>195</v>
+        <v>132</v>
       </c>
       <c r="I56" s="2"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="2" t="s">
         <v>196</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>10</v>
+        <v>189</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="D57" s="2">
-        <v>305592651</v>
+        <v>304580906</v>
       </c>
       <c r="E57" s="2"/>
       <c r="F57" s="2" t="s">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>72</v>
+        <v>200</v>
       </c>
       <c r="I57" s="2"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="2" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D58" s="2">
-        <v>304628112</v>
+        <v>305592651</v>
       </c>
       <c r="E58" s="2"/>
       <c r="F58" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>200</v>
+        <v>72</v>
       </c>
       <c r="I58" s="2"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="D59" s="2">
-        <v>302714192</v>
+        <v>304628112</v>
       </c>
       <c r="E59" s="2"/>
-      <c r="F59" s="2"/>
-[...1 lines deleted...]
-      <c r="H59" s="2"/>
+      <c r="F59" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>205</v>
+      </c>
       <c r="I59" s="2"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D60" s="2">
-        <v>303262295</v>
+        <v>302714192</v>
       </c>
       <c r="E60" s="2"/>
-      <c r="F60" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F60" s="2"/>
+      <c r="G60" s="2"/>
+      <c r="H60" s="2"/>
       <c r="I60" s="2"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D61" s="2">
-        <v>304632897</v>
+        <v>303262295</v>
       </c>
       <c r="E61" s="2"/>
       <c r="F61" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="I61" s="2"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="D62" s="2">
-        <v>302575294</v>
+        <v>304632897</v>
       </c>
       <c r="E62" s="2"/>
       <c r="F62" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I62" s="2"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>26</v>
+        <v>214</v>
       </c>
       <c r="D63" s="2">
-        <v>305074395</v>
+        <v>302575294</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="I63" s="2"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="2" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="D64" s="2">
-        <v>166576994</v>
+        <v>305074395</v>
       </c>
       <c r="E64" s="2"/>
       <c r="F64" s="2" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>216</v>
+        <v>50</v>
       </c>
       <c r="I64" s="2"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D65" s="2">
-        <v>304483528</v>
+        <v>166576994</v>
       </c>
       <c r="E65" s="2"/>
       <c r="F65" s="2" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="I65" s="2"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D66" s="2">
-        <v>302699228</v>
+        <v>304483528</v>
       </c>
       <c r="E66" s="2"/>
       <c r="F66" s="2" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="I66" s="2"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="D67" s="2">
-        <v>110688998</v>
+        <v>302699228</v>
       </c>
       <c r="E67" s="2"/>
       <c r="F67" s="2" t="s">
-        <v>87</v>
+        <v>226</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="I67" s="2"/>
+        <v>228</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="D68" s="2">
-        <v>304849096</v>
+        <v>110688998</v>
       </c>
       <c r="E68" s="2"/>
-      <c r="F68" s="2"/>
-[...1 lines deleted...]
-      <c r="H68" s="2"/>
+      <c r="F68" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>231</v>
+      </c>
       <c r="I68" s="2"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D69" s="2">
-        <v>305539054</v>
+        <v>304849096</v>
       </c>
       <c r="E69" s="2"/>
-      <c r="F69" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
       <c r="I69" s="2"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="2" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="D70" s="2">
-        <v>304254248</v>
+        <v>305539054</v>
       </c>
       <c r="E70" s="2"/>
       <c r="F70" s="2" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>232</v>
+        <v>72</v>
       </c>
       <c r="I70" s="2"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="D71" s="2">
-        <v>305065446</v>
+        <v>304254248</v>
       </c>
       <c r="E71" s="2"/>
       <c r="F71" s="2" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="I71" s="2"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D72" s="2">
-        <v>136031358</v>
+        <v>305065446</v>
       </c>
       <c r="E72" s="2"/>
       <c r="F72" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>14</v>
+        <v>240</v>
       </c>
       <c r="I72" s="2"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="2" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D73" s="2">
-        <v>304473256</v>
+        <v>136031358</v>
       </c>
       <c r="E73" s="2"/>
       <c r="F73" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="I73" s="2"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>242</v>
+        <v>25</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D74" s="2">
-        <v>166403298</v>
+        <v>304473256</v>
       </c>
       <c r="E74" s="2"/>
       <c r="F74" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I74" s="2"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>25</v>
+        <v>247</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D75" s="2">
-        <v>304932396</v>
+        <v>166403298</v>
       </c>
       <c r="E75" s="2"/>
       <c r="F75" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I75" s="2"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="D76" s="2">
-        <v>303909868</v>
+        <v>304932396</v>
       </c>
       <c r="E76" s="2"/>
-      <c r="F76" s="2"/>
-[...1 lines deleted...]
-      <c r="H76" s="2"/>
+      <c r="F76" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>252</v>
+      </c>
       <c r="I76" s="2"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="2" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D77" s="2">
-        <v>304406236</v>
+        <v>303909868</v>
       </c>
       <c r="E77" s="2"/>
-      <c r="F77" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F77" s="2"/>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
       <c r="I77" s="2"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="2" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="D78" s="2">
-        <v>302305605</v>
+        <v>304406236</v>
       </c>
       <c r="E78" s="2"/>
       <c r="F78" s="2" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>253</v>
+        <v>160</v>
       </c>
       <c r="I78" s="2"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="D79" s="2">
-        <v>303169364</v>
+        <v>302305605</v>
       </c>
       <c r="E79" s="2"/>
-      <c r="F79" s="2"/>
-[...1 lines deleted...]
-      <c r="H79" s="2"/>
+      <c r="F79" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>258</v>
+      </c>
       <c r="I79" s="2"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="2" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D80" s="2">
-        <v>303785858</v>
+        <v>303169364</v>
       </c>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="2" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D81" s="2">
-        <v>304891889</v>
+        <v>303785858</v>
       </c>
       <c r="E81" s="2"/>
-      <c r="F81" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F81" s="2"/>
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
       <c r="I81" s="2"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D82" s="2">
-        <v>305007941</v>
+        <v>304891889</v>
       </c>
       <c r="E82" s="2"/>
       <c r="F82" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="I82" s="2"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D83" s="2">
-        <v>304917978</v>
+        <v>305007941</v>
       </c>
       <c r="E83" s="2"/>
       <c r="F83" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>219</v>
+        <v>266</v>
       </c>
       <c r="I83" s="2"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="2" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="D84" s="2">
-        <v>303533362</v>
+        <v>304917978</v>
       </c>
       <c r="E84" s="2"/>
-      <c r="F84" s="2"/>
-[...1 lines deleted...]
-      <c r="H84" s="2"/>
+      <c r="F84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>224</v>
+      </c>
       <c r="I84" s="2"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="2" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="D85" s="2">
-        <v>162732556</v>
+        <v>303533362</v>
       </c>
       <c r="E85" s="2"/>
-      <c r="F85" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F85" s="2"/>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
       <c r="I85" s="2"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>269</v>
+        <v>10</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="D86" s="2">
-        <v>303451926</v>
+        <v>162732556</v>
       </c>
       <c r="E86" s="2"/>
-      <c r="F86" s="2"/>
-[...1 lines deleted...]
-      <c r="H86" s="2"/>
+      <c r="F86" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>272</v>
+      </c>
       <c r="I86" s="2"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="2" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D87" s="2">
-        <v>305158007</v>
+        <v>303451926</v>
       </c>
       <c r="E87" s="2"/>
-      <c r="F87" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F87" s="2"/>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
       <c r="I87" s="2"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="D88" s="2">
-        <v>304718734</v>
+        <v>305158007</v>
       </c>
       <c r="E88" s="2"/>
-      <c r="F88" s="2"/>
-[...1 lines deleted...]
-      <c r="H88" s="2"/>
+      <c r="F88" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>277</v>
+      </c>
       <c r="I88" s="2"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="2" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D89" s="2">
-        <v>304785124</v>
+        <v>304718734</v>
       </c>
       <c r="E89" s="2"/>
-      <c r="F89" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
       <c r="I89" s="2"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>269</v>
+        <v>25</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
       <c r="D90" s="2">
-        <v>303441469</v>
+        <v>304785124</v>
       </c>
       <c r="E90" s="2"/>
-      <c r="F90" s="2"/>
-[...1 lines deleted...]
-      <c r="H90" s="2"/>
+      <c r="F90" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>281</v>
+      </c>
       <c r="I90" s="2"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="2" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>26</v>
+        <v>283</v>
       </c>
       <c r="D91" s="2">
-        <v>305138937</v>
+        <v>303441469</v>
       </c>
       <c r="E91" s="2"/>
-      <c r="F91" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F91" s="2"/>
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
       <c r="I91" s="2"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D92" s="2">
-        <v>300110581</v>
+        <v>305138937</v>
       </c>
       <c r="E92" s="2"/>
       <c r="F92" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I92" s="2"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D93" s="2">
-        <v>302664558</v>
+        <v>300110581</v>
       </c>
       <c r="E93" s="2"/>
       <c r="F93" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="I93" s="2"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="2">
-        <v>304888494</v>
+        <v>302664558</v>
       </c>
       <c r="E94" s="2"/>
       <c r="F94" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="I94" s="2"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="2" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="D95" s="2">
-        <v>305080291</v>
+        <v>304888494</v>
       </c>
       <c r="E95" s="2"/>
-      <c r="F95" s="2"/>
-[...1 lines deleted...]
-      <c r="H95" s="2"/>
+      <c r="F95" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>295</v>
+      </c>
       <c r="I95" s="2"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="2" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D96" s="2">
-        <v>301169732</v>
+        <v>305080291</v>
       </c>
       <c r="E96" s="2"/>
-      <c r="F96" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F96" s="2"/>
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
       <c r="I96" s="2"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="2" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D97" s="2">
-        <v>304920426</v>
+        <v>301169732</v>
       </c>
       <c r="E97" s="2"/>
       <c r="F97" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="I97" s="2"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="D98" s="2">
-        <v>304081928</v>
+        <v>304920426</v>
       </c>
       <c r="E98" s="2"/>
-      <c r="F98" s="2"/>
-[...1 lines deleted...]
-      <c r="H98" s="2"/>
+      <c r="F98" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>302</v>
+      </c>
       <c r="I98" s="2"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="2" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="D99" s="2">
-        <v>304861465</v>
+        <v>304081928</v>
       </c>
       <c r="E99" s="2"/>
-      <c r="F99" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F99" s="2"/>
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
       <c r="I99" s="2"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="D100" s="2">
-        <v>303533355</v>
+        <v>304861465</v>
       </c>
       <c r="E100" s="2"/>
-      <c r="F100" s="2"/>
-[...1 lines deleted...]
-      <c r="H100" s="2"/>
+      <c r="F100" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>306</v>
+      </c>
       <c r="I100" s="2"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="2" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D101" s="2">
-        <v>305152431</v>
+        <v>303533355</v>
       </c>
       <c r="E101" s="2"/>
-      <c r="F101" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F101" s="2"/>
+      <c r="G101" s="2"/>
+      <c r="H101" s="2"/>
       <c r="I101" s="2"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="2" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D102" s="2">
-        <v>305574870</v>
+        <v>305152431</v>
       </c>
       <c r="E102" s="2"/>
       <c r="F102" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G102" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="H102" s="2" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="I102" s="2"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="2" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D103" s="2">
-        <v>304715528</v>
+        <v>305574870</v>
       </c>
       <c r="E103" s="2"/>
       <c r="F103" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>219</v>
+        <v>312</v>
       </c>
       <c r="I103" s="2"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D104" s="2">
-        <v>304871705</v>
+        <v>304715528</v>
       </c>
       <c r="E104" s="2"/>
       <c r="F104" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>312</v>
+        <v>224</v>
       </c>
       <c r="I104" s="2"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="2" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D105" s="2">
-        <v>305106882</v>
+        <v>304871705</v>
       </c>
       <c r="E105" s="2"/>
       <c r="F105" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>148</v>
+        <v>317</v>
       </c>
       <c r="I105" s="2"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="D106" s="2">
-        <v>304056857</v>
+        <v>305106882</v>
       </c>
       <c r="E106" s="2"/>
-      <c r="F106" s="2"/>
-[...1 lines deleted...]
-      <c r="H106" s="2"/>
+      <c r="F106" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>148</v>
+      </c>
       <c r="I106" s="2"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="2" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D107" s="2">
-        <v>303469486</v>
+        <v>304056857</v>
       </c>
       <c r="E107" s="2"/>
       <c r="F107" s="2"/>
       <c r="G107" s="2"/>
       <c r="H107" s="2"/>
       <c r="I107" s="2"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="2" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D108" s="2">
-        <v>306098812</v>
+        <v>303469486</v>
       </c>
       <c r="E108" s="2"/>
       <c r="F108" s="2"/>
       <c r="G108" s="2"/>
       <c r="H108" s="2"/>
       <c r="I108" s="2"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="2" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D109" s="2">
-        <v>304058502</v>
+        <v>306098812</v>
       </c>
       <c r="E109" s="2"/>
       <c r="F109" s="2"/>
       <c r="G109" s="2"/>
       <c r="H109" s="2"/>
       <c r="I109" s="2"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="2" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D110" s="2">
-        <v>304686884</v>
+        <v>304058502</v>
       </c>
       <c r="E110" s="2"/>
-      <c r="F110" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F110" s="2"/>
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
       <c r="I110" s="2"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D111" s="2">
-        <v>304749651</v>
+        <v>304686884</v>
       </c>
       <c r="E111" s="2"/>
       <c r="F111" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>323</v>
+        <v>281</v>
       </c>
       <c r="I111" s="2"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="2" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D112" s="2">
-        <v>158806029</v>
+        <v>304749651</v>
       </c>
       <c r="E112" s="2"/>
       <c r="F112" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>126</v>
+        <v>328</v>
       </c>
       <c r="I112" s="2"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D113" s="2">
-        <v>183605327</v>
+        <v>158806029</v>
       </c>
       <c r="E113" s="2"/>
       <c r="F113" s="2" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>328</v>
+        <v>126</v>
       </c>
       <c r="I113" s="2"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="2" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D114" s="2">
-        <v>155498117</v>
+        <v>183605327</v>
       </c>
       <c r="E114" s="2"/>
       <c r="F114" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I114" s="2"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="2" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="D115" s="2">
-        <v>304782929</v>
+        <v>155498117</v>
       </c>
       <c r="E115" s="2"/>
       <c r="F115" s="2" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>276</v>
+        <v>336</v>
       </c>
       <c r="I115" s="2"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="2" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D116" s="2">
-        <v>304881005</v>
+        <v>304782929</v>
       </c>
       <c r="E116" s="2"/>
       <c r="F116" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>336</v>
+        <v>281</v>
       </c>
       <c r="I116" s="2"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="2" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D117" s="2">
-        <v>304576936</v>
+        <v>304881005</v>
       </c>
       <c r="E117" s="2"/>
       <c r="F117" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I117" s="2"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D118" s="2">
-        <v>304531663</v>
+        <v>304576936</v>
       </c>
       <c r="E118" s="2"/>
       <c r="F118" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>151</v>
+        <v>344</v>
       </c>
       <c r="I118" s="2"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="2" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D119" s="2">
-        <v>147058673</v>
+        <v>304531663</v>
       </c>
       <c r="E119" s="2"/>
       <c r="F119" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>344</v>
+        <v>151</v>
       </c>
       <c r="I119" s="2"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D120" s="2">
-        <v>300530005</v>
+        <v>147058673</v>
       </c>
       <c r="E120" s="2"/>
       <c r="F120" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>123</v>
+        <v>349</v>
       </c>
       <c r="I120" s="2"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="2" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="2">
-        <v>300093064</v>
+        <v>300530005</v>
       </c>
       <c r="E121" s="2"/>
       <c r="F121" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>349</v>
+        <v>123</v>
       </c>
       <c r="I121" s="2"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="2" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D122" s="2">
-        <v>304740691</v>
+        <v>300093064</v>
       </c>
       <c r="E122" s="2"/>
       <c r="F122" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>67</v>
+        <v>354</v>
       </c>
       <c r="I122" s="2"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="2" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D123" s="2">
-        <v>305433923</v>
+        <v>304740691</v>
       </c>
       <c r="E123" s="2"/>
       <c r="F123" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="I123" s="2"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="2" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D124" s="2">
-        <v>304900982</v>
+        <v>305433923</v>
       </c>
       <c r="E124" s="2"/>
       <c r="F124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>247</v>
+        <v>113</v>
       </c>
       <c r="I124" s="2"/>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D125" s="2">
+        <v>304900982</v>
+      </c>
+      <c r="E125" s="2"/>
+      <c r="F125" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="H125" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="I125" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>