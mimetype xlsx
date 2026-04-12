--- v2 (2026-01-11)
+++ v3 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
@@ -95,51 +95,51 @@
   <si>
     <t>LB002125</t>
   </si>
   <si>
     <t>2022-01-13</t>
   </si>
   <si>
     <t>UAB BLENDER LITHUANIA</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaiga, Valiutos keityklos operatorius, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius</t>
   </si>
   <si>
     <t>LB000244</t>
   </si>
   <si>
     <t>2017-02-14</t>
   </si>
   <si>
     <t>UAB BLUE EMI LT</t>
   </si>
   <si>
-    <t>LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius, Elektroninių pinigų žetono emitentas</t>
+    <t>LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius, Elektroninių pinigų žetono emitentas, Kriptoturto paslaugų teikėjas (MiCA reglamento 60 straipsnis)</t>
   </si>
   <si>
     <t>LB002168</t>
   </si>
   <si>
     <t>2022-10-11</t>
   </si>
   <si>
     <t>CBI Money UAB</t>
   </si>
   <si>
     <t>LB001901</t>
   </si>
   <si>
     <t>2019-08-27</t>
   </si>
   <si>
     <t>Clearshift, UAB</t>
   </si>
   <si>
     <t>LB001955</t>
   </si>
   <si>
     <t>2020-03-19</t>
   </si>
@@ -384,59 +384,50 @@
     <t>LB000250</t>
   </si>
   <si>
     <t>2015-09-29</t>
   </si>
   <si>
     <t>"Paysera LT", UAB</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius</t>
   </si>
   <si>
     <t>LB000251</t>
   </si>
   <si>
     <t>2012-09-27</t>
   </si>
   <si>
     <t>Payswix, UAB</t>
   </si>
   <si>
     <t>LB000434</t>
   </si>
   <si>
     <t>2017-12-08</t>
-  </si>
-[...7 lines deleted...]
-    <t>2018-11-27</t>
   </si>
   <si>
     <t>UAB "Pervesk"</t>
   </si>
   <si>
     <t>LB000426</t>
   </si>
   <si>
     <t>2017-11-06</t>
   </si>
   <si>
     <t xml:space="preserve">SatchelPay, UAB </t>
   </si>
   <si>
     <t>LB000448</t>
   </si>
   <si>
     <t>2018-03-06</t>
   </si>
   <si>
     <t xml:space="preserve">"Secure Nordic Payments", UAB </t>
   </si>
   <si>
     <t>LB000412</t>
   </si>
@@ -1042,54 +1033,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I72"/>
+  <dimension ref="A1:I71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I72" sqref="I72"/>
+      <selection activeCell="I71" sqref="I71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1969,943 +1960,918 @@
         <v>11</v>
       </c>
       <c r="D36" s="2">
         <v>304604766</v>
       </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>122</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>123</v>
       </c>
       <c r="I36" s="2"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="D37" s="2">
-        <v>304730875</v>
+        <v>304186270</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>125</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>126</v>
       </c>
       <c r="I37" s="2"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="2" t="s">
         <v>127</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="2">
-        <v>304186270</v>
+        <v>304628112</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>128</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I38" s="2"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="2" t="s">
         <v>130</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="2">
-        <v>304628112</v>
+        <v>303262295</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>131</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I39" s="2"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="2" t="s">
         <v>133</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="2">
-        <v>303262295</v>
+        <v>304632897</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>134</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>135</v>
       </c>
       <c r="I40" s="2"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="2">
-        <v>304632897</v>
+        <v>305074395</v>
       </c>
       <c r="E41" s="2"/>
       <c r="F41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>137</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="I41" s="2"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="2" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="2">
-        <v>305074395</v>
+        <v>302699228</v>
       </c>
       <c r="E42" s="2"/>
       <c r="F42" s="2" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>140</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I42" s="2"/>
+        <v>141</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="2">
-        <v>302699228</v>
+        <v>305539054</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2" t="s">
-        <v>142</v>
+        <v>12</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I43" s="2"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="2">
-        <v>305539054</v>
+        <v>305065446</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="H44" s="2" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="I44" s="2"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2" t="s">
         <v>148</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="2">
-        <v>305065446</v>
+        <v>304473256</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>149</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>150</v>
       </c>
       <c r="I45" s="2"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="2">
-        <v>304473256</v>
+        <v>304932396</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>152</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>153</v>
       </c>
       <c r="I46" s="2"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="2">
-        <v>304932396</v>
+        <v>304406236</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>155</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="I47" s="2"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="2" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="2">
-        <v>304406236</v>
+        <v>304891889</v>
       </c>
       <c r="E48" s="2"/>
       <c r="F48" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="H48" s="2" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I48" s="2"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="2">
-        <v>304891889</v>
+        <v>305007941</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>160</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>161</v>
       </c>
       <c r="I49" s="2"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="2">
-        <v>305007941</v>
+        <v>304917978</v>
       </c>
       <c r="E50" s="2"/>
       <c r="F50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>163</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>164</v>
       </c>
       <c r="I50" s="2"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="2">
-        <v>304917978</v>
+        <v>305158007</v>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>166</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I51" s="2"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="2">
-        <v>305158007</v>
+        <v>304785124</v>
       </c>
       <c r="E52" s="2"/>
       <c r="F52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>169</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>170</v>
       </c>
       <c r="I52" s="2"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="D53" s="2">
-        <v>304785124</v>
+        <v>305628001</v>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>172</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>173</v>
       </c>
       <c r="I53" s="2"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="D54" s="2">
-        <v>305628001</v>
+        <v>305138937</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>175</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>176</v>
       </c>
       <c r="I54" s="2"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="2" t="s">
         <v>177</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="D55" s="2">
-        <v>305138937</v>
+        <v>305652931</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>178</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>179</v>
       </c>
       <c r="I55" s="2"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="2" t="s">
         <v>180</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="D56" s="2">
-        <v>305652931</v>
+        <v>301169732</v>
       </c>
       <c r="E56" s="2"/>
       <c r="F56" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>181</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>182</v>
       </c>
       <c r="I56" s="2"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="2">
-        <v>301169732</v>
+        <v>304920426</v>
       </c>
       <c r="E57" s="2"/>
       <c r="F57" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>184</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>185</v>
       </c>
       <c r="I57" s="2"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="2" t="s">
         <v>186</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="2">
-        <v>304920426</v>
+        <v>305152431</v>
       </c>
       <c r="E58" s="2"/>
       <c r="F58" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>187</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>188</v>
       </c>
       <c r="I58" s="2"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="2" t="s">
         <v>189</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="2">
-        <v>305152431</v>
+        <v>305574870</v>
       </c>
       <c r="E59" s="2"/>
       <c r="F59" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>190</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>191</v>
       </c>
       <c r="I59" s="2"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="2" t="s">
         <v>192</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="2">
-        <v>305574870</v>
+        <v>304715528</v>
       </c>
       <c r="E60" s="2"/>
       <c r="F60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>193</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="I60" s="2"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="2" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="2">
-        <v>304715528</v>
+        <v>304871705</v>
       </c>
       <c r="E61" s="2"/>
       <c r="F61" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G61" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="H61" s="2" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="I61" s="2"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="2">
-        <v>304871705</v>
+        <v>305106882</v>
       </c>
       <c r="E62" s="2"/>
       <c r="F62" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>198</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>199</v>
+        <v>83</v>
       </c>
       <c r="I62" s="2"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="2">
-        <v>305106882</v>
+        <v>304686884</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>83</v>
+        <v>170</v>
       </c>
       <c r="I63" s="2"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="2" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="2">
-        <v>304686884</v>
+        <v>304749651</v>
       </c>
       <c r="E64" s="2"/>
       <c r="F64" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G64" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="H64" s="2" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="I64" s="2"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="2">
-        <v>304749651</v>
+        <v>304782929</v>
       </c>
       <c r="E65" s="2"/>
       <c r="F65" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>206</v>
+        <v>170</v>
       </c>
       <c r="I65" s="2"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="2" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="2">
-        <v>304782929</v>
+        <v>304576936</v>
       </c>
       <c r="E66" s="2"/>
       <c r="F66" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G66" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H66" s="2" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="I66" s="2"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="2" t="s">
         <v>209</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="2">
-        <v>304576936</v>
+        <v>304531663</v>
       </c>
       <c r="E67" s="2"/>
       <c r="F67" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>210</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>211</v>
+        <v>86</v>
       </c>
       <c r="I67" s="2"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="2" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="D68" s="2">
-        <v>304531663</v>
+        <v>306056667</v>
       </c>
       <c r="E68" s="2"/>
       <c r="F68" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H68" s="2" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I68" s="2"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="2" t="s">
         <v>214</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="D69" s="2">
-        <v>306056667</v>
+        <v>304740691</v>
       </c>
       <c r="E69" s="2"/>
       <c r="F69" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>215</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>216</v>
+        <v>44</v>
       </c>
       <c r="I69" s="2"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="2" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="2">
-        <v>304740691</v>
+        <v>305433923</v>
       </c>
       <c r="E70" s="2"/>
       <c r="F70" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G70" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="H70" s="2" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="I70" s="2"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="2" t="s">
         <v>219</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="2">
-        <v>305433923</v>
+        <v>304900982</v>
       </c>
       <c r="E71" s="2"/>
       <c r="F71" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>220</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>221</v>
+        <v>153</v>
       </c>
       <c r="I71" s="2"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I72" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>