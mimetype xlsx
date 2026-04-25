--- v3 (2026-03-09)
+++ v4 (2026-04-25)
@@ -12,248 +12,629 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
+    <t>AB Svensk Exportkredit (publ)</t>
+  </si>
+  <si>
+    <t>Bankas, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, ES/EEE bankas, teikiantis paslaugas LR neįsisteigus, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
+  </si>
+  <si>
+    <t>556084-0315</t>
+  </si>
+  <si>
+    <t>Andelsbanken Raseborg</t>
+  </si>
+  <si>
+    <t>0126822-8</t>
+  </si>
+  <si>
+    <t>AS Magnetiq Bank</t>
+  </si>
+  <si>
+    <t>BANKING CIRCLE (LIECHTENSTEIN) AG</t>
+  </si>
+  <si>
+    <t>213800796SX7ZILTTX83</t>
+  </si>
+  <si>
     <t> UAB „Bendras finansavimas“</t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Tarpusavio skolinimo platformos operatorius, veikiantis pagal SNTSKĮ, Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
     <t>Sutelktinio finansavimo paslaugų teikėjo licencija</t>
   </si>
   <si>
     <t>LB002207</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>UAB BLENDER LITHUANIA</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaiga, Valiutos keityklos operatorius, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaigos licencija</t>
   </si>
   <si>
     <t>LB000244</t>
   </si>
   <si>
     <t>2017-02-14</t>
   </si>
   <si>
     <t>BnP Finance, UAB</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas</t>
   </si>
   <si>
+    <t>BNP PARIBAS Financial Markets</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bondora AS </t>
   </si>
   <si>
+    <t>Botnia Andelsbank</t>
+  </si>
+  <si>
+    <t>0181703-9</t>
+  </si>
+  <si>
+    <t>CA Indosuez Wealth (Europe) Portugalijos filialas</t>
+  </si>
+  <si>
+    <t>Caisse régionale de crédit agricole mutuel du Centre Ouest</t>
+  </si>
+  <si>
+    <t>CIB 19506</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caisse régionale de crédit agricole mutuel Nord Midi-Pyrénées </t>
+  </si>
+  <si>
+    <t>CIB 11206</t>
+  </si>
+  <si>
+    <t>Caixa Popular, Caja Rural, Coop. Crdto. V.</t>
+  </si>
+  <si>
+    <t>card complete Service Bank AG</t>
+  </si>
+  <si>
+    <t>ClearBank Europe N.V.</t>
+  </si>
+  <si>
+    <t>Crédit Agricole Corporate and Investment Bank</t>
+  </si>
+  <si>
+    <t>1VUV7VQFKUOQSJ21A208</t>
+  </si>
+  <si>
     <t>Curve Europe, UAB</t>
   </si>
   <si>
     <t>LR licencijuota draudimo brokerių įmonė, Vartojimo kredito davėjas, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius</t>
   </si>
   <si>
     <t xml:space="preserve">DelfinGroup LT UAB </t>
   </si>
   <si>
+    <t>DNB Luxembourg S.A</t>
+  </si>
+  <si>
+    <t>B22374</t>
+  </si>
+  <si>
+    <t>DZ PRIVATBANK AG</t>
+  </si>
+  <si>
     <t xml:space="preserve">UAB EDS INVEST </t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito tarpininkas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Nepriklausomi vartojimo kredito tarpininkai, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
+    <t>ESTER FINANCE TECHNOLOGIES</t>
+  </si>
+  <si>
+    <t>European Depositary Bank S.A.</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>FCM Bank Limited</t>
+  </si>
+  <si>
+    <t>C50343</t>
+  </si>
+  <si>
+    <t>Finora Bank UAB Estijos filialas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, LR licencijuoto banko filialas užsienyje, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
+  </si>
+  <si>
     <t>Fresh Finance UAB</t>
   </si>
   <si>
+    <t>Hämeen Osuuspankki</t>
+  </si>
+  <si>
+    <t>0152543-1</t>
+  </si>
+  <si>
     <t>IĮ "Aujama-credit"</t>
   </si>
   <si>
+    <t>Ylä-Hämeen Osuuspankki</t>
+  </si>
+  <si>
+    <t>0151128-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ylitornion Osuuspankki </t>
+  </si>
+  <si>
+    <t>0193911-6</t>
+  </si>
+  <si>
+    <t>Ylä-Pirkanmaan Osuuspankki</t>
+  </si>
+  <si>
+    <t>0152824-5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ylä-Savon Osuuspankki </t>
+  </si>
+  <si>
+    <t>0170869-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ylä-Uudenmaan Osuuspankki </t>
+  </si>
+  <si>
+    <t>0129903-2</t>
+  </si>
+  <si>
+    <t>ING Bank Sląski S.A.</t>
+  </si>
+  <si>
+    <t>Internationales Bankhaus Bodensee Aktiengesellschaft</t>
+  </si>
+  <si>
+    <t>HRB631436-B8537</t>
+  </si>
+  <si>
     <t>Intesa Sanpaolo Bank Luxembourg S.A.</t>
   </si>
   <si>
     <t>Bankas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, ES/EEE bankas, teikiantis paslaugas LR neįsisteigus</t>
   </si>
   <si>
     <t>549300H62SNDRT0PS319</t>
   </si>
   <si>
     <t>IPF Digital Lietuva, UAB</t>
   </si>
   <si>
+    <t>Jokiläänin Osuuspankki</t>
+  </si>
+  <si>
+    <t>0147662-5</t>
+  </si>
+  <si>
+    <t>Jokirannikon Osuuspankki</t>
+  </si>
+  <si>
+    <t>0189361-3</t>
+  </si>
+  <si>
+    <t>Kaakkois-Suomen Osuuspankki</t>
+  </si>
+  <si>
+    <t>0915619-1</t>
+  </si>
+  <si>
+    <t>Koillismaan Osuuspankki</t>
+  </si>
+  <si>
+    <t>0186401-1</t>
+  </si>
+  <si>
+    <t>Kompasbank a/s</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lidion Bank plc </t>
+  </si>
+  <si>
+    <t xml:space="preserve">C 57067 </t>
+  </si>
+  <si>
     <t>LPB Capital, UAB</t>
   </si>
   <si>
     <t>Luminor Lizingas UAB</t>
   </si>
   <si>
+    <t>MEMO BANK SA</t>
+  </si>
+  <si>
+    <t>969500151TTK0D1U6N42</t>
+  </si>
+  <si>
     <t>myTU credit, UAB</t>
   </si>
   <si>
     <t>UAB „mogo LT“</t>
   </si>
   <si>
+    <t>MULTITUDE BANK P.L.C.</t>
+  </si>
+  <si>
+    <t>C 56251</t>
+  </si>
+  <si>
+    <t>National Bank of Greece (Cyprus) Ltd</t>
+  </si>
+  <si>
+    <t>National Bank of Greece S.A.</t>
+  </si>
+  <si>
     <t>NEO Finance, AB</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaiga, Valiutos keityklos operatorius, Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose</t>
   </si>
   <si>
     <t>LB000247</t>
   </si>
   <si>
     <t>2017-01-05</t>
   </si>
   <si>
+    <t>Nexent Bank N.V.</t>
+  </si>
+  <si>
+    <t>B0546</t>
+  </si>
+  <si>
+    <t>OP Corporate Bank plc Lietuvos filialas </t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, ES/EEE licencijuoto užsienio banko filialas, įsteigtas LR, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
+  </si>
+  <si>
+    <t>Osuuspankki Salpa</t>
+  </si>
+  <si>
+    <t>0158376-2</t>
+  </si>
+  <si>
     <t>"Paysera LT", UAB</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius</t>
   </si>
   <si>
     <t>LB000251</t>
   </si>
   <si>
     <t>2012-09-27</t>
   </si>
   <si>
+    <t>Parilease</t>
+  </si>
+  <si>
+    <t>Petäjäveden Osuuspankki</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0176759-6 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pohjolan Osuuspankki </t>
+  </si>
+  <si>
+    <t>0187617-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polvijärven Osuuspankki </t>
+  </si>
+  <si>
+    <t>0169815-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posion Osuuspankki </t>
+  </si>
+  <si>
+    <t>0191902-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Punkalaitumen Osuuspankki </t>
+  </si>
+  <si>
+    <t>0138041-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rantasalmen Osuuspankki </t>
+  </si>
+  <si>
+    <t>0166489-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RATO bankas, UAB </t>
+  </si>
+  <si>
+    <t>Bankas, Valiutos keityklos operatorius, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, LR licencijuotas valiutos keityklos operatorius, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose, LR licencijuotas specializuotas bankas</t>
+  </si>
+  <si>
+    <t>Specializuoto banko licencija</t>
+  </si>
+  <si>
+    <t>LB002313</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
     <t>REGO.LT, UAB</t>
   </si>
   <si>
     <t>Revolut Bank UAB</t>
   </si>
   <si>
-    <t>Bankas, Valiutos keityklos operatorius, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
-[...1 lines deleted...]
-  <si>
     <t>Vartojimo kredito davėjas, LR licencijuotas valiutos keityklos operatorius, LR licencijuotas bankas, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
     <t>Banko licencija</t>
   </si>
   <si>
     <t>LB002119</t>
   </si>
   <si>
     <t>2021-12-13</t>
   </si>
   <si>
+    <t>Revolut Bank UAB Belgijos filialas</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Graikijos filialas</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Ispanijos filialas</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Italijos filialas</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Nyderlandų filialas</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Portugalijos filialas</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Rumunijos filialas</t>
+  </si>
+  <si>
+    <t>RB-PJS-40-078/19.05.2022</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Vengrijos filialas</t>
+  </si>
+  <si>
+    <t>Revolut Bank UAB Vokietijos filialas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rothschild &amp; Co Martin Maurel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sallan Osuuspankki </t>
+  </si>
+  <si>
+    <t>0192927-6</t>
+  </si>
+  <si>
+    <t>Sataharjun Osuuspankki</t>
+  </si>
+  <si>
+    <t>0135654-3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Satapirkan Osuuspankki </t>
+  </si>
+  <si>
+    <t>0132824-3</t>
+  </si>
+  <si>
+    <t>Savonmaan Osuuspankki</t>
+  </si>
+  <si>
+    <t>0173110-4</t>
+  </si>
+  <si>
+    <t>Schelhammer Capital Bank AG</t>
+  </si>
+  <si>
     <t>SIA ,,Citadele Leasing“ Lietuvos filialas</t>
   </si>
   <si>
+    <t xml:space="preserve">Sydänmaan Osuuspankki </t>
+  </si>
+  <si>
+    <t>0177720-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siikajoen Osuuspankki </t>
+  </si>
+  <si>
+    <t>0189635-5</t>
+  </si>
+  <si>
     <t>Stokker Finance, UAB</t>
   </si>
   <si>
+    <t xml:space="preserve">Suomenselän Osuuspankki </t>
+  </si>
+  <si>
+    <t>0195152-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suur-Savon Osuuspankki </t>
+  </si>
+  <si>
+    <t>2356839-5</t>
+  </si>
+  <si>
     <t>„Swedbank lizingas“, UAB </t>
   </si>
   <si>
+    <t>Swissquote Bank Europe S.A.</t>
+  </si>
+  <si>
+    <t>549300M2IHOB9P5WE714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tampereen Seudun Osuuspankki </t>
+  </si>
+  <si>
+    <t>0828972-6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tervolan Osuuspankki </t>
+  </si>
+  <si>
+    <t>0193238-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyrnävän Osuuspankki </t>
+  </si>
+  <si>
+    <t>0190135-3</t>
+  </si>
+  <si>
     <t>TRUMPF Financial Services GmbH</t>
   </si>
   <si>
     <t>BAK 130120</t>
   </si>
   <si>
+    <t xml:space="preserve">Turun Seudun Osuuspankki </t>
+  </si>
+  <si>
+    <t>0142126-1</t>
+  </si>
+  <si>
     <t> UAB „Amberio kreditas“</t>
   </si>
   <si>
     <t>UAB „ARN group"</t>
   </si>
   <si>
     <t>UAB Artea lizingas</t>
   </si>
   <si>
-    <t>UAB BLENDER LITHUANIA F2</t>
+    <t xml:space="preserve">UAB „BRC TRUCKS“ </t>
   </si>
   <si>
     <t>UAB „Citadele Factoring“</t>
   </si>
   <si>
     <t>UAB Craftsoft</t>
   </si>
   <si>
     <t>UAB "Credit Consulting Services"</t>
   </si>
   <si>
     <t>UAB „Credit Service“ </t>
   </si>
   <si>
     <t>UAB EDS INVEST 2</t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
     <t>UAB EDS INVEST 3</t>
   </si>
@@ -266,93 +647,138 @@
   <si>
     <t>Elektroninių pinigų įstaigos tarpininkas, Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ</t>
   </si>
   <si>
     <t>UAB „Finbro“</t>
   </si>
   <si>
     <t>Kredito, susijusio su nekilnojamuoju turtu, tarpininkas, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Nepriklausomas kredito tarpininkas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
   </si>
   <si>
     <t>UAB "Flexy LT"</t>
   </si>
   <si>
     <t>UAB GF bankas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, LR licencijuotas specializuotas bankas</t>
   </si>
   <si>
-    <t>Specializuoto banko licencija</t>
-[...1 lines deleted...]
-  <si>
     <t>LB001878</t>
   </si>
   <si>
     <t>2019-06-25</t>
   </si>
   <si>
     <t>UAB "Giantus finance” (Bankrutuojanti)</t>
   </si>
   <si>
     <t>UAB Kredus</t>
   </si>
   <si>
     <t>UAB „LSV Intergroup"</t>
   </si>
   <si>
     <t>UAB „Minibank“ </t>
   </si>
   <si>
     <t>UAB „Moment Credit“ </t>
   </si>
   <si>
     <t>UAB „Nordecum“ </t>
   </si>
   <si>
     <t>UAB Primero Finance</t>
   </si>
   <si>
     <t>UAB „PRO INVEST GROUP"</t>
   </si>
   <si>
     <t>UAB “SME Finance Leasing”</t>
   </si>
   <si>
     <t>UAB „Sostinės kreditai"</t>
   </si>
   <si>
     <t>UAB „Šeili“</t>
   </si>
   <si>
     <t>UAB „VIP kreditas"</t>
+  </si>
+  <si>
+    <t>UAB Wandoo Finance</t>
+  </si>
+  <si>
+    <t>UniCredit SA/NV</t>
+  </si>
+  <si>
+    <t>0403.199.306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utajärven Osuuspankki </t>
+  </si>
+  <si>
+    <t>0190192-7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uudenmaan Osuuspankki </t>
+  </si>
+  <si>
+    <t>0871339-8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vasa Andelsbank </t>
+  </si>
+  <si>
+    <t>0183637-9</t>
+  </si>
+  <si>
+    <t>Vehmersalmen Osuuspankki</t>
+  </si>
+  <si>
+    <t>0173738-9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vimpelin Osuuspankki </t>
+  </si>
+  <si>
+    <t>0184313-0</t>
+  </si>
+  <si>
+    <t>VIVABANK SINGLE MEMBER BANKING S.A</t>
+  </si>
+  <si>
+    <t>057</t>
+  </si>
+  <si>
+    <t>Volksbank eG - Die  Gestalterbank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -667,54 +1093,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I51" sqref="I51"/>
+      <selection activeCell="I132" sqref="I132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -725,1025 +1151,2558 @@
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="2">
-[...3 lines deleted...]
-      <c r="F2" s="2" t="s">
+      <c r="D2" s="2"/>
+      <c r="E2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="G2" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>17</v>
-[...13 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E4" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2">
+        <v>50103189561</v>
+      </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D5" s="2"/>
-      <c r="E5" s="2">
-        <v>11483929</v>
+      <c r="E5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D6" s="2">
-        <v>305626541</v>
+        <v>303259527</v>
       </c>
       <c r="E6" s="2"/>
-      <c r="F6" s="2"/>
-[...1 lines deleted...]
-      <c r="H6" s="2"/>
+      <c r="F6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>23</v>
+      </c>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" s="2">
-        <v>306462155</v>
+        <v>304230261</v>
       </c>
       <c r="E7" s="2"/>
-      <c r="F7" s="2"/>
-[...1 lines deleted...]
-      <c r="H7" s="2"/>
+      <c r="F7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D8" s="2">
-        <v>304478449</v>
+        <v>302447985</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E9" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2">
+        <v>50664</v>
+      </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E10" s="2"/>
+        <v>31</v>
+      </c>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2">
+        <v>11483929</v>
+      </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E13" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2" t="s">
+        <v>38</v>
+      </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E14" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2" t="s">
+        <v>40</v>
+      </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E15" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2">
+        <v>3159</v>
+      </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>43</v>
-[...13 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2">
+        <v>89463366</v>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
       <c r="I17" s="2"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="2" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>47</v>
-[...13 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
       <c r="I18" s="2"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="2" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="D19" s="2">
-        <v>305864279</v>
+        <v>305626541</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="2" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="D20" s="2">
-        <v>304580906</v>
+        <v>306462155</v>
       </c>
       <c r="E20" s="2"/>
-      <c r="F20" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
       <c r="I20" s="2"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="2" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E21" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E22" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2">
+        <v>162906</v>
+      </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="2" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D23" s="2">
-        <v>111568069</v>
+        <v>304478449</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="2" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D24" s="2"/>
-      <c r="E24" s="2" t="s">
-        <v>61</v>
+      <c r="E24" s="2">
+        <v>13698</v>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E25" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2" t="s">
+        <v>57</v>
+      </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E26" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2" t="s">
+        <v>59</v>
+      </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="2" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E27" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2">
+        <v>16905996</v>
+      </c>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="2" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D28" s="2">
-        <v>305955152</v>
+        <v>304604645</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E29" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2" t="s">
+        <v>64</v>
+      </c>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D30" s="2">
-        <v>305543622</v>
+        <v>302653800</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="2" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E31" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2" t="s">
+        <v>67</v>
+      </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="C33" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E35" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2" t="s">
+        <v>75</v>
+      </c>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="E36" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2">
+        <v>105</v>
+      </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B37" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2" t="s">
+        <v>82</v>
+      </c>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="D39" s="2">
-        <v>300515252</v>
+        <v>300622891</v>
       </c>
       <c r="E39" s="2"/>
-      <c r="F39" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
       <c r="I39" s="2"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="2" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E40" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2" t="s">
+        <v>85</v>
+      </c>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E41" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2" t="s">
+        <v>87</v>
+      </c>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="B42" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E43" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2" t="s">
+        <v>91</v>
+      </c>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E44" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2">
+        <v>38803611</v>
+      </c>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="E45" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2" t="s">
+        <v>94</v>
+      </c>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D46" s="2">
-        <v>305600347</v>
+        <v>111746792</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D47" s="2">
-        <v>302453988</v>
+        <v>111667277</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E48" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2" t="s">
+        <v>98</v>
+      </c>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D49" s="2">
-        <v>302513887</v>
+        <v>306138630</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D50" s="2">
-        <v>305317406</v>
+        <v>302943102</v>
       </c>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E51" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2" t="s">
+        <v>102</v>
+      </c>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D54" s="2">
+        <v>303225546</v>
+      </c>
+      <c r="E54" s="2"/>
+      <c r="F54" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="I54" s="2"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" s="2">
+        <v>302535257</v>
+      </c>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D58" s="2">
+        <v>300060819</v>
+      </c>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="I58" s="2"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2">
+        <v>339320392</v>
+      </c>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="2"/>
+      <c r="E60" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F60" s="2"/>
+      <c r="G60" s="2"/>
+      <c r="H60" s="2"/>
+      <c r="I60" s="2"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="2"/>
+      <c r="E65" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="F65" s="2"/>
+      <c r="G65" s="2"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D66" s="2">
+        <v>112043124</v>
+      </c>
+      <c r="E66" s="2"/>
+      <c r="F66" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="I66" s="2"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" s="2">
+        <v>305864279</v>
+      </c>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68" s="2">
+        <v>304580906</v>
+      </c>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="I68" s="2"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D70" s="2"/>
+      <c r="E70" s="2"/>
+      <c r="F70" s="2"/>
+      <c r="G70" s="2"/>
+      <c r="H70" s="2"/>
+      <c r="I70" s="2"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D71" s="2"/>
+      <c r="E71" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" s="2"/>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F72" s="2"/>
+      <c r="G72" s="2"/>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D73" s="2"/>
+      <c r="E73" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F73" s="2"/>
+      <c r="G73" s="2"/>
+      <c r="H73" s="2"/>
+      <c r="I73" s="2"/>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F74" s="2"/>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D75" s="2"/>
+      <c r="E75" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="F75" s="2"/>
+      <c r="G75" s="2"/>
+      <c r="H75" s="2"/>
+      <c r="I75" s="2"/>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D76" s="2"/>
+      <c r="E76" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F76" s="2"/>
+      <c r="G76" s="2"/>
+      <c r="H76" s="2"/>
+      <c r="I76" s="2"/>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F77" s="2"/>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+      <c r="I77" s="2"/>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="2"/>
+      <c r="E78" s="2"/>
+      <c r="F78" s="2"/>
+      <c r="G78" s="2"/>
+      <c r="H78" s="2"/>
+      <c r="I78" s="2"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F79" s="2"/>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="F80" s="2"/>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="F81" s="2"/>
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F82" s="2"/>
+      <c r="G82" s="2"/>
+      <c r="H82" s="2"/>
+      <c r="I82" s="2"/>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F83" s="2"/>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2"/>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="2">
+        <v>302629475</v>
+      </c>
+      <c r="E84" s="2"/>
+      <c r="F84" s="2"/>
+      <c r="G84" s="2"/>
+      <c r="H84" s="2"/>
+      <c r="I84" s="2"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F85" s="2"/>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2"/>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="F86" s="2"/>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" s="2">
+        <v>303026868</v>
+      </c>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2"/>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
+      <c r="I87" s="2"/>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="2"/>
+      <c r="E88" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="F88" s="2"/>
+      <c r="G88" s="2"/>
+      <c r="H88" s="2"/>
+      <c r="I88" s="2"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D90" s="2">
+        <v>111568069</v>
+      </c>
+      <c r="E90" s="2"/>
+      <c r="F90" s="2"/>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="2"/>
+      <c r="E91" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F91" s="2"/>
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
+      <c r="I91" s="2"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F92" s="2"/>
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F93" s="2"/>
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F94" s="2"/>
+      <c r="G94" s="2"/>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2"/>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D95" s="2"/>
+      <c r="E95" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F95" s="2"/>
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+      <c r="I95" s="2"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="2"/>
+      <c r="E96" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="F96" s="2"/>
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D97" s="2">
+        <v>304097804</v>
+      </c>
+      <c r="E97" s="2"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D98" s="2">
+        <v>302249035</v>
+      </c>
+      <c r="E98" s="2"/>
+      <c r="F98" s="2"/>
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D99" s="2">
+        <v>234995490</v>
+      </c>
+      <c r="E99" s="2"/>
+      <c r="F99" s="2"/>
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
+      <c r="I99" s="2"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D100" s="2">
+        <v>305906778</v>
+      </c>
+      <c r="E100" s="2"/>
+      <c r="F100" s="2"/>
+      <c r="G100" s="2"/>
+      <c r="H100" s="2"/>
+      <c r="I100" s="2"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D101" s="2">
+        <v>126233315</v>
+      </c>
+      <c r="E101" s="2"/>
+      <c r="F101" s="2"/>
+      <c r="G101" s="2"/>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D102" s="2">
+        <v>305543622</v>
+      </c>
+      <c r="E102" s="2"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="2"/>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D103" s="2">
+        <v>302314255</v>
+      </c>
+      <c r="E103" s="2"/>
+      <c r="F103" s="2"/>
+      <c r="G103" s="2"/>
+      <c r="H103" s="2"/>
+      <c r="I103" s="2"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D104" s="2">
+        <v>302431575</v>
+      </c>
+      <c r="E104" s="2"/>
+      <c r="F104" s="2"/>
+      <c r="G104" s="2"/>
+      <c r="H104" s="2"/>
+      <c r="I104" s="2"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D105" s="2">
+        <v>302583330</v>
+      </c>
+      <c r="E105" s="2"/>
+      <c r="F105" s="2"/>
+      <c r="G105" s="2"/>
+      <c r="H105" s="2"/>
+      <c r="I105" s="2"/>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D106" s="2">
+        <v>304990969</v>
+      </c>
+      <c r="E106" s="2"/>
+      <c r="F106" s="2"/>
+      <c r="G106" s="2"/>
+      <c r="H106" s="2"/>
+      <c r="I106" s="2"/>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D107" s="2">
+        <v>305219905</v>
+      </c>
+      <c r="E107" s="2"/>
+      <c r="F107" s="2"/>
+      <c r="G107" s="2"/>
+      <c r="H107" s="2"/>
+      <c r="I107" s="2"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D108" s="2">
+        <v>304051511</v>
+      </c>
+      <c r="E108" s="2"/>
+      <c r="F108" s="2"/>
+      <c r="G108" s="2"/>
+      <c r="H108" s="2"/>
+      <c r="I108" s="2"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D109" s="2">
+        <v>305377937</v>
+      </c>
+      <c r="E109" s="2"/>
+      <c r="F109" s="2"/>
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2"/>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D110" s="2">
+        <v>307157103</v>
+      </c>
+      <c r="E110" s="2"/>
+      <c r="F110" s="2"/>
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+      <c r="I110" s="2"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D111" s="2">
+        <v>300515252</v>
+      </c>
+      <c r="E111" s="2"/>
+      <c r="F111" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="I111" s="2"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D112" s="2">
+        <v>304952954</v>
+      </c>
+      <c r="E112" s="2"/>
+      <c r="F112" s="2"/>
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2"/>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D113" s="2">
+        <v>305583951</v>
+      </c>
+      <c r="E113" s="2"/>
+      <c r="F113" s="2"/>
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2"/>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D114" s="2">
+        <v>302414832</v>
+      </c>
+      <c r="E114" s="2"/>
+      <c r="F114" s="2"/>
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2"/>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D115" s="2">
+        <v>301850677</v>
+      </c>
+      <c r="E115" s="2"/>
+      <c r="F115" s="2"/>
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+      <c r="I115" s="2"/>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D116" s="2">
+        <v>300657515</v>
+      </c>
+      <c r="E116" s="2"/>
+      <c r="F116" s="2"/>
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2"/>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D117" s="2">
+        <v>302535232</v>
+      </c>
+      <c r="E117" s="2"/>
+      <c r="F117" s="2"/>
+      <c r="G117" s="2"/>
+      <c r="H117" s="2"/>
+      <c r="I117" s="2"/>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D118" s="2">
+        <v>305600347</v>
+      </c>
+      <c r="E118" s="2"/>
+      <c r="F118" s="2"/>
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2"/>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D119" s="2">
+        <v>302453988</v>
+      </c>
+      <c r="E119" s="2"/>
+      <c r="F119" s="2"/>
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+      <c r="I119" s="2"/>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D120" s="2">
+        <v>305625261</v>
+      </c>
+      <c r="E120" s="2"/>
+      <c r="F120" s="2"/>
+      <c r="G120" s="2"/>
+      <c r="H120" s="2"/>
+      <c r="I120" s="2"/>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D121" s="2">
+        <v>302513887</v>
+      </c>
+      <c r="E121" s="2"/>
+      <c r="F121" s="2"/>
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2"/>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D122" s="2">
+        <v>305317406</v>
+      </c>
+      <c r="E122" s="2"/>
+      <c r="F122" s="2"/>
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2"/>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D123" s="2">
+        <v>302893208</v>
+      </c>
+      <c r="E123" s="2"/>
+      <c r="F123" s="2"/>
+      <c r="G123" s="2"/>
+      <c r="H123" s="2"/>
+      <c r="I123" s="2"/>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D124" s="2">
+        <v>305955152</v>
+      </c>
+      <c r="E124" s="2"/>
+      <c r="F124" s="2"/>
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="2"/>
+      <c r="E125" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F125" s="2"/>
+      <c r="G125" s="2"/>
+      <c r="H125" s="2"/>
+      <c r="I125" s="2"/>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="2"/>
+      <c r="E126" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F126" s="2"/>
+      <c r="G126" s="2"/>
+      <c r="H126" s="2"/>
+      <c r="I126" s="2"/>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="2"/>
+      <c r="E127" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F127" s="2"/>
+      <c r="G127" s="2"/>
+      <c r="H127" s="2"/>
+      <c r="I127" s="2"/>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="2"/>
+      <c r="E128" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F128" s="2"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+      <c r="I128" s="2"/>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="2"/>
+      <c r="E129" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F129" s="2"/>
+      <c r="G129" s="2"/>
+      <c r="H129" s="2"/>
+      <c r="I129" s="2"/>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="F130" s="2"/>
+      <c r="G130" s="2"/>
+      <c r="H130" s="2"/>
+      <c r="I130" s="2"/>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="2"/>
+      <c r="E131" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="F131" s="2"/>
+      <c r="G131" s="2"/>
+      <c r="H131" s="2"/>
+      <c r="I131" s="2"/>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="2"/>
+      <c r="E132" s="2">
+        <v>101437</v>
+      </c>
+      <c r="F132" s="2"/>
+      <c r="G132" s="2"/>
+      <c r="H132" s="2"/>
+      <c r="I132" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>