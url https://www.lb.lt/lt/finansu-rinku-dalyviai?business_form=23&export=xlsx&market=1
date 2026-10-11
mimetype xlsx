--- v2 (2026-02-26)
+++ v3 (2026-10-11)
@@ -41,105 +41,105 @@
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
-    <t>Druskininkų kredito unija</t>
+    <t>Akademinė kredito unija</t>
   </si>
   <si>
     <t>Kredito unija, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Kredito unija</t>
   </si>
   <si>
     <t>Kredito unijos licencija</t>
   </si>
   <si>
+    <t>LB000332</t>
+  </si>
+  <si>
+    <t>Alytaus kredito unija</t>
+  </si>
+  <si>
+    <t>LB000328</t>
+  </si>
+  <si>
+    <t>Anykščių kredito unija</t>
+  </si>
+  <si>
+    <t>LB000295</t>
+  </si>
+  <si>
+    <t>Kooperatinė bendrovė ARKU kredito unija</t>
+  </si>
+  <si>
+    <t>LB000279</t>
+  </si>
+  <si>
+    <t>Aukštaitijos kredito unija</t>
+  </si>
+  <si>
+    <t>LB000315</t>
+  </si>
+  <si>
+    <t>Biržų kredito unija</t>
+  </si>
+  <si>
+    <t>LB000331</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centro kredito unija </t>
+  </si>
+  <si>
+    <t>LB000264</t>
+  </si>
+  <si>
+    <t>Dainava kredito unija</t>
+  </si>
+  <si>
     <t>LB000303</t>
-  </si>
-[...40 lines deleted...]
-    <t>LB000264</t>
   </si>
   <si>
     <t>Elektrėnų kredito unija</t>
   </si>
   <si>
     <t>LB000306</t>
   </si>
   <si>
     <t>Grinkiškio kredito unija</t>
   </si>
   <si>
     <t>LB000272</t>
   </si>
   <si>
     <t>Ignalinos kredito unija</t>
   </si>
   <si>
     <t>LB000305</t>
   </si>
   <si>
     <t>Jonavos kredito unija</t>
   </si>
   <si>
     <t>LB000293</t>
   </si>
@@ -816,212 +816,212 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2">
-        <v>110090118</v>
+        <v>112043843</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2">
-        <v>112043843</v>
+        <v>300031511</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2">
-        <v>300031511</v>
+        <v>112047140</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2">
-        <v>112047140</v>
+        <v>112043658</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2">
-        <v>112043658</v>
+        <v>112040733</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="2">
-        <v>112040733</v>
+        <v>112046572</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2">
-        <v>112046572</v>
+        <v>112040167</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2">
-        <v>112040167</v>
+        <v>110090118</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2">
         <v>110065773</v>
       </c>
       <c r="E10" s="2"/>