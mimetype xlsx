--- v1 (2026-01-21)
+++ v2 (2026-09-25)
@@ -65,51 +65,51 @@
   <si>
     <t>Jungtinė centrinė kredito unija</t>
   </si>
   <si>
     <t>Centrinė kredito unija, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Centrinė kredito unija, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose</t>
   </si>
   <si>
     <t>Centrinės kredito unijos licencija</t>
   </si>
   <si>
     <t>LB000439</t>
   </si>
   <si>
     <t>2017-12-21</t>
   </si>
   <si>
     <t>Lietuvos centrinė kredito unija</t>
   </si>
   <si>
     <t>Centrinė kredito unija, Kredito, susijusio su nekilnojamuoju turtu, tarpininkas, Vartojimo kredito davėjas</t>
   </si>
   <si>
-    <t>Centrinė kredito unija, Priklausomas kredito tarpininkas, veikiantis daugiau negu vieno kredito davėjo vardu, pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą</t>
+    <t>Centrinė kredito unija, Priklausomas kredito tarpininkas, veikiantis daugiau negu vieno kredito davėjo vardu, pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose</t>
   </si>
   <si>
     <t>LB000277</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>