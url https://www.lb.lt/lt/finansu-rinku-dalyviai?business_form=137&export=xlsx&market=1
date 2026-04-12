--- v1 (2026-01-12)
+++ v2 (2026-04-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
     <t>UAB BLUE EMI LT</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaiga, Valiutos keityklos operatorius</t>
   </si>
   <si>
-    <t>LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius, Elektroninių pinigų žetono emitentas</t>
+    <t>LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius, Elektroninių pinigų žetono emitentas, Kriptoturto paslaugų teikėjas (MiCA reglamento 60 straipsnis)</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaigos licencija</t>
   </si>
   <si>
     <t>LB002168</t>
   </si>
   <si>
     <t>2022-10-11</t>
   </si>
   <si>
     <t>Newrails, UAB</t>
   </si>
   <si>
     <t>LB001967</t>
   </si>
   <si>
     <t>2020-06-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>