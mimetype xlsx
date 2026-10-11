--- v2 (2026-04-12)
+++ v3 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
@@ -69,50 +69,59 @@
     <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Tarpusavio skolinimo platformos operatorius, veikiantis pagal SNTSKĮ, Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
     <t>Sutelktinio finansavimo paslaugų teikėjo licencija</t>
   </si>
   <si>
     <t>LB002207</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>UAB Bondea</t>
   </si>
   <si>
     <t>Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
     <t>LB002302</t>
   </si>
   <si>
     <t>2025-07-22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UAB „Finance EU“ </t>
+  </si>
+  <si>
+    <t>LB002784</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>UAB „Finansų bitė verslui“</t>
   </si>
   <si>
     <t>LB002223</t>
   </si>
   <si>
     <t>2023-11-10</t>
   </si>
   <si>
     <t>UAB Nordstreet</t>
   </si>
   <si>
     <t>LB002225</t>
   </si>
   <si>
     <t>UAB „Perfect Sunday“</t>
   </si>
   <si>
     <t>LB002246</t>
   </si>
   <si>
     <t>2024-04-16</t>
   </si>
@@ -541,54 +550,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I17" sqref="I17"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -650,388 +659,413 @@
         <v>307038896</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="2">
-        <v>304175555</v>
+        <v>306726092</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="2">
-        <v>304565690</v>
+        <v>304175555</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="2">
-        <v>306085042</v>
+        <v>304565690</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="2">
-        <v>306658798</v>
+        <v>306085042</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="2">
-        <v>305888586</v>
+        <v>306658798</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="2">
-        <v>305538582</v>
+        <v>305888586</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="2">
-        <v>304784129</v>
+        <v>305538582</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2">
-        <v>305682255</v>
+        <v>304784129</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="2">
-        <v>305576227</v>
+        <v>305682255</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="2">
-        <v>305519977</v>
+        <v>305576227</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I13" s="2"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="D14" s="2">
-        <v>304570552</v>
+        <v>305519977</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I14" s="2"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="D15" s="2">
-        <v>305328324</v>
+        <v>304570552</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="2">
-        <v>304211859</v>
+        <v>305328324</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="2">
-        <v>303336450</v>
+        <v>304211859</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="I17" s="2"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="2">
+        <v>303336450</v>
+      </c>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>