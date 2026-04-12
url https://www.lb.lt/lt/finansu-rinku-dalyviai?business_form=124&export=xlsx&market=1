--- v1 (2026-01-11)
+++ v2 (2026-04-12)
@@ -12,329 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
-    <t>AFRANGA EOOD</t>
+    <t> UAB „Bendras finansavimas“</t>
+  </si>
+  <si>
+    <t>Kredito, susijusio su nekilnojamuoju turtu, davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas, Sutelktinio finansavimo paslaugų teikėjas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Tarpusavio skolinimo platformos operatorius, veikiantis pagal SNTSKĮ, Sutelktinio finansavimo paslaugų teikėjas</t>
+  </si>
+  <si>
+    <t>Sutelktinio finansavimo paslaugų teikėjo licencija</t>
+  </si>
+  <si>
+    <t>LB002207</t>
+  </si>
+  <si>
+    <t>2023-08-01</t>
+  </si>
+  <si>
+    <t>UAB Bondea</t>
   </si>
   <si>
     <t>Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
-    <t>UIC/PIC 206337510</t>
-[...31 lines deleted...]
-  <si>
     <t>LB002302</t>
   </si>
   <si>
     <t>2025-07-22</t>
   </si>
   <si>
-    <t>BRICKS SAS</t>
-[...46 lines deleted...]
-  <si>
     <t>UAB „Finansų bitė verslui“</t>
   </si>
   <si>
     <t>LB002223</t>
   </si>
   <si>
     <t>2023-11-10</t>
   </si>
   <si>
-    <t>FUNDEEN PLATFORM, SOCIEDAD LIMITADA</t>
-[...14 lines deleted...]
-    <t>LANDE Platform</t>
+    <t>UAB Nordstreet</t>
+  </si>
+  <si>
+    <t>LB002225</t>
+  </si>
+  <si>
+    <t>UAB „Perfect Sunday“</t>
+  </si>
+  <si>
+    <t>LB002246</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>UAB sutelktinio finansavimo platforma „Revestus“</t>
+  </si>
+  <si>
+    <t>LB002266</t>
+  </si>
+  <si>
+    <t>2024-10-22</t>
+  </si>
+  <si>
+    <t>UAB Crowdpear</t>
+  </si>
+  <si>
+    <t>LB002204</t>
+  </si>
+  <si>
+    <t>2023-07-25</t>
+  </si>
+  <si>
+    <t>UAB "FinoMark"</t>
+  </si>
+  <si>
+    <t>LB002226</t>
+  </si>
+  <si>
+    <t>UAB Go investing</t>
+  </si>
+  <si>
+    <t>LB002202</t>
+  </si>
+  <si>
+    <t>2023-07-14</t>
+  </si>
+  <si>
+    <t>UAB Greenit Crowd</t>
+  </si>
+  <si>
+    <t>LB002203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UAB HEAVY FINANCE </t>
+  </si>
+  <si>
+    <t>Asmuo, platinantis ir/arba išperkantis LR licencijuotos elektroninių pinigų įstaigos el. pinigus, Sutelktinio finansavimo paslaugų teikėjas</t>
+  </si>
+  <si>
+    <t>LB002201</t>
+  </si>
+  <si>
+    <t>UAB Inrento</t>
+  </si>
+  <si>
+    <t>LB002222</t>
+  </si>
+  <si>
+    <t>UAB "Profitus Crowdfunding"</t>
   </si>
   <si>
     <t>Mokėjimo įstaigos tarpininkas, Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
     <t>ES/EEE mokėjimo įstaigos tarpininkas, teikiantis paslaugas LR neįsisteigus, Sutelktinio finansavimo paslaugų teikėjas</t>
   </si>
   <si>
-    <t>Lendermarket Limited</t>
-[...91 lines deleted...]
-  <si>
     <t>LB002224</t>
   </si>
   <si>
     <t>UAB ROIX</t>
   </si>
   <si>
     <t>LB002273</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>UAB "Trečia diena"</t>
   </si>
   <si>
     <t>LB002210</t>
   </si>
   <si>
     <t>2023-09-12</t>
-  </si>
-[...10 lines deleted...]
-    <t>n/a</t>
   </si>
   <si>
     <t>8 stars, UAB</t>
   </si>
   <si>
     <t>LB002206</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
@@ -655,54 +541,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I46" sqref="I46"/>
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -711,984 +597,441 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="E2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F2" s="2"/>
-[...1 lines deleted...]
-      <c r="H2" s="2"/>
+      <c r="D2" s="2">
+        <v>303259527</v>
+      </c>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>14</v>
+      </c>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H3" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D3" s="2">
+        <v>307038896</v>
+      </c>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>18</v>
+      </c>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" s="2">
-        <v>303259527</v>
+        <v>304175555</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H5" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D5" s="2">
+        <v>304565690</v>
+      </c>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D6" s="2">
-        <v>307038896</v>
+        <v>306085042</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H7" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D7" s="2">
+        <v>306658798</v>
+      </c>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H8" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D8" s="2">
+        <v>305888586</v>
+      </c>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>32</v>
+      </c>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D9" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D9" s="2">
+        <v>305538582</v>
+      </c>
       <c r="E9" s="2"/>
-      <c r="F9" s="2"/>
-[...1 lines deleted...]
-      <c r="H9" s="2"/>
+      <c r="F9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H10" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D10" s="2">
+        <v>304784129</v>
+      </c>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>37</v>
+      </c>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H11" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D11" s="2">
+        <v>305682255</v>
+      </c>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>32</v>
+      </c>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H12" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D12" s="2">
+        <v>305576227</v>
+      </c>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>37</v>
+      </c>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H13" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D13" s="2">
+        <v>305519977</v>
+      </c>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="I13" s="2"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H14" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="D14" s="2">
+        <v>304570552</v>
+      </c>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="I14" s="2"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D15" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D15" s="2">
+        <v>305328324</v>
+      </c>
       <c r="E15" s="2"/>
-      <c r="F15" s="2"/>
-[...1 lines deleted...]
-      <c r="H15" s="2"/>
+      <c r="F15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H16" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D16" s="2">
+        <v>304211859</v>
+      </c>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>54</v>
+      </c>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-      <c r="H17" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="D17" s="2">
+        <v>303336450</v>
+      </c>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>32</v>
+      </c>
       <c r="I17" s="2"/>
-    </row>
-[...629 lines deleted...]
-      <c r="I46" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>