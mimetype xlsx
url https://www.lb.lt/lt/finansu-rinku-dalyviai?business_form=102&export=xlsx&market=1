--- v1 (2026-01-11)
+++ v2 (2026-04-12)
@@ -98,54 +98,54 @@
   <si>
     <t>2024-12-23</t>
   </si>
   <si>
     <t>NEO Finance, AB</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaiga, Valiutos keityklos operatorius, Tarpusavio skolinimo platformos operatorius, Vartojimo kredito davėjas</t>
   </si>
   <si>
     <t>Vartojimo kredito davėjas, Tarpusavio skolinimo platformos operatorius, veikiantis pagal VKĮ, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose</t>
   </si>
   <si>
     <t>Elektroninių pinigų įstaigos licencija</t>
   </si>
   <si>
     <t>LB000247</t>
   </si>
   <si>
     <t>2017-01-05</t>
   </si>
   <si>
     <t xml:space="preserve">RATO bankas, UAB </t>
   </si>
   <si>
-    <t>Bankas, Vartojimo kredito davėjas</t>
-[...2 lines deleted...]
-    <t>Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose, LR licencijuotas specializuotas bankas</t>
+    <t>Bankas, Valiutos keityklos operatorius, Kredito, susijusio su nekilnojamuoju turtu, davėjas, Vartojimo kredito davėjas</t>
+  </si>
+  <si>
+    <t>Vartojimo kredito davėjas, LR licencijuotas valiutos keityklos operatorius, Kredito davėjas, veikiantis pagal Lietuvos Respublikos su nekilnojamuoju turtu susijusio kredito įstatymą, Emitentas, kurio VP yra įtraukti į prekybą daugiašalėse prekybos sistemose, LR licencijuotas specializuotas bankas</t>
   </si>
   <si>
     <t>Specializuoto banko licencija</t>
   </si>
   <si>
     <t>LB002313</t>
   </si>
   <si>
     <t>2025-10-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>