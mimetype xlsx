--- v4 (2026-09-15)
+++ v5 (2026-10-31)
@@ -179,50 +179,53 @@
   <si>
     <t>UADBB EDS INSURANCE</t>
   </si>
   <si>
     <t>UADBB „EFEKTYVUS SPRENDIMAS“</t>
   </si>
   <si>
     <t>UADBB „Elviladė“</t>
   </si>
   <si>
     <t>UADBB „Esame kartu“</t>
   </si>
   <si>
     <t>UADBB „EUROBROKER“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Euromaksas“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „FILLIX“</t>
   </si>
   <si>
     <t>UADBB „FT Broker“</t>
   </si>
   <si>
+    <t>General &amp; Medical Europe, UAB</t>
+  </si>
+  <si>
     <t>GrECo Lietuva, UADBB</t>
   </si>
   <si>
     <t>UADBB „Hokena“</t>
   </si>
   <si>
     <t>UADBB „Infodra“</t>
   </si>
   <si>
     <t>UADBB „Inpacto“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Insurance Brokers Group“</t>
   </si>
   <si>
     <t>UADBB „Investicijų brokeris“</t>
   </si>
   <si>
     <t>UADBB „Investicijų garantas“</t>
   </si>
   <si>
     <t>UADBB IVP Partners</t>
   </si>
   <si>
     <t>UADBB „Jota“</t>
@@ -242,80 +245,74 @@
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „KOMPENSA“</t>
   </si>
   <si>
     <t>UADBB „Kreditų draudimo brokeris“</t>
   </si>
   <si>
     <t>UADBB „LAGEDRA“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „LEGATOR“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „LISANDRA“</t>
   </si>
   <si>
     <t>UADBB „Logi brokers“</t>
   </si>
   <si>
     <t>UADBB „LT BROKERIS“</t>
   </si>
   <si>
     <t>UADBB „M Insurance“</t>
   </si>
   <si>
-    <t xml:space="preserve">"MAK Elio" UADBB </t>
-[...1 lines deleted...]
-  <si>
     <t>UADBB „Mama LT“</t>
   </si>
   <si>
     <t xml:space="preserve">„Man ramu“, UAB </t>
   </si>
   <si>
     <t>UADBB „Mano brokeris“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „MARSH LIETUVA“</t>
   </si>
   <si>
     <t>UADBB „Minaris“</t>
   </si>
   <si>
     <t>UADBB ,,MTI brokeris"</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „NAUDRA“</t>
   </si>
   <si>
     <t>UADBB „Noxale“</t>
   </si>
   <si>
-    <t>Olara, UAB</t>
-[...1 lines deleted...]
-  <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Olvirga“</t>
   </si>
   <si>
     <t>One underwriting, UAB</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Pamario draudimas“</t>
   </si>
   <si>
     <t>UADBB „Perlo draudimo brokeris“</t>
   </si>
   <si>
     <t>UADBB "Pragma Insurance Brokers"</t>
   </si>
   <si>
     <t>Primus Insurance Brokers, UAB</t>
   </si>
   <si>
     <t>Revolut Insurance Europe UAB</t>
   </si>
   <si>
     <t>UADDB „Rinkos Insurance Solutions“</t>
   </si>
   <si>
     <t>UADBB „Rizikos cesija“</t>
@@ -348,50 +345,53 @@
     <t>UADBB „SST Brokeris“</t>
   </si>
   <si>
     <t>UADBB ,,Tavo draudimas"</t>
   </si>
   <si>
     <t>UAB „Draudimo inovacijos“</t>
   </si>
   <si>
     <t>UAB "Drausfera"</t>
   </si>
   <si>
     <t xml:space="preserve">UAB Inchcape Insurance Broker </t>
   </si>
   <si>
     <t>UADBB Baltijos draudimo centras</t>
   </si>
   <si>
     <t>UADBB Draudimo namai</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė "Draudimo partneriai"</t>
   </si>
   <si>
     <t>UADBB „H Brokers“</t>
+  </si>
+  <si>
+    <t>UADBB MAK Lietuva</t>
   </si>
   <si>
     <t>UADBB „Noto draudimas“</t>
   </si>
   <si>
     <t>UADBB „Visos draudimo paslaugos“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „VITAPOLIS“</t>
   </si>
   <si>
     <t>UADBB „VK draudimas“</t>
   </si>
   <si>
     <t>UADBB „VOLTERA“</t>
   </si>
   <si>
     <t>W Denis Europe, UADBB</t>
   </si>
   <si>
     <t>WITE insurance, UADBB</t>
   </si>
 </sst>
 </file>
 
@@ -1603,450 +1603,450 @@
         <v>10</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="2">
         <v>300629665</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="2">
-        <v>123712730</v>
+        <v>307693695</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="2">
-        <v>163721477</v>
+        <v>123712730</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="2">
-        <v>303351979</v>
+        <v>163721477</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="2">
-        <v>302693499</v>
+        <v>303351979</v>
       </c>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="2">
-        <v>301507333</v>
+        <v>302693499</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="2">
-        <v>300665316</v>
+        <v>301507333</v>
       </c>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="2">
-        <v>302526817</v>
+        <v>300665316</v>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="2">
-        <v>302489781</v>
+        <v>302526817</v>
       </c>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="2">
-        <v>304095237</v>
+        <v>302489781</v>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="2">
-        <v>151479831</v>
+        <v>304095237</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="2">
-        <v>302552712</v>
+        <v>151479831</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="2">
-        <v>300119744</v>
+        <v>302552712</v>
       </c>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="2">
-        <v>141591426</v>
+        <v>300119744</v>
       </c>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="2">
-        <v>123923275</v>
+        <v>141591426</v>
       </c>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="2">
-        <v>125438737</v>
+        <v>123923275</v>
       </c>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="2">
-        <v>163709489</v>
+        <v>125438737</v>
       </c>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="2">
-        <v>145347184</v>
+        <v>163709489</v>
       </c>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="2">
-        <v>141544280</v>
+        <v>145347184</v>
       </c>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="2">
-        <v>307477651</v>
+        <v>141544280</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
       <c r="G63" s="2"/>
       <c r="H63" s="2"/>
       <c r="I63" s="2"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="2">
-        <v>302468794</v>
+        <v>307477651</v>
       </c>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="2">
-        <v>126262886</v>
+        <v>302468794</v>
       </c>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="2"/>
       <c r="I65" s="2"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="2">
-        <v>124831196</v>
+        <v>126262886</v>
       </c>
       <c r="E66" s="2"/>
       <c r="F66" s="2"/>
       <c r="G66" s="2"/>
       <c r="H66" s="2"/>
       <c r="I66" s="2"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="2">
         <v>304450115</v>
       </c>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
@@ -2175,545 +2175,545 @@
         <v>10</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="2">
         <v>135518053</v>
       </c>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="2">
-        <v>307268491</v>
+        <v>179419555</v>
       </c>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
       <c r="I75" s="2"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="2">
-        <v>179419555</v>
+        <v>125961851</v>
       </c>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="2">
-        <v>125961851</v>
+        <v>177412462</v>
       </c>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="2">
-        <v>177412462</v>
+        <v>302919813</v>
       </c>
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="2">
-        <v>302919813</v>
+        <v>300554522</v>
       </c>
       <c r="E79" s="2"/>
       <c r="F79" s="2"/>
       <c r="G79" s="2"/>
       <c r="H79" s="2"/>
       <c r="I79" s="2"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="2">
-        <v>300554522</v>
+        <v>135600365</v>
       </c>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="2">
-        <v>135600365</v>
+        <v>305910164</v>
       </c>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="2">
-        <v>305910164</v>
+        <v>124277099</v>
       </c>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="2">
-        <v>124277099</v>
+        <v>126231645</v>
       </c>
       <c r="E83" s="2"/>
       <c r="F83" s="2"/>
       <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="2">
-        <v>126231645</v>
+        <v>124586925</v>
       </c>
       <c r="E84" s="2"/>
       <c r="F84" s="2"/>
       <c r="G84" s="2"/>
       <c r="H84" s="2"/>
       <c r="I84" s="2"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="2" t="s">
         <v>95</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="2">
-        <v>124586925</v>
+        <v>123420249</v>
       </c>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="2">
-        <v>123420249</v>
+        <v>148331096</v>
       </c>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="2">
-        <v>148331096</v>
+        <v>135956518</v>
       </c>
       <c r="E87" s="2"/>
       <c r="F87" s="2"/>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D88" s="2">
-        <v>135956518</v>
+        <v>134666241</v>
       </c>
       <c r="E88" s="2"/>
       <c r="F88" s="2"/>
       <c r="G88" s="2"/>
       <c r="H88" s="2"/>
       <c r="I88" s="2"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="2">
-        <v>134666241</v>
+        <v>136052719</v>
       </c>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="2">
-        <v>136052719</v>
+        <v>125488416</v>
       </c>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="2">
-        <v>125488416</v>
+        <v>135504267</v>
       </c>
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="2">
-        <v>135504267</v>
+        <v>304171699</v>
       </c>
       <c r="E92" s="2"/>
       <c r="F92" s="2"/>
       <c r="G92" s="2"/>
       <c r="H92" s="2"/>
       <c r="I92" s="2"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D93" s="2">
-        <v>304171699</v>
+        <v>302778451</v>
       </c>
       <c r="E93" s="2"/>
       <c r="F93" s="2"/>
       <c r="G93" s="2"/>
       <c r="H93" s="2"/>
       <c r="I93" s="2"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="2">
-        <v>302778451</v>
+        <v>305239434</v>
       </c>
       <c r="E94" s="2"/>
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="2">
-        <v>305239434</v>
+        <v>306408645</v>
       </c>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="2">
-        <v>306408645</v>
+        <v>307201763</v>
       </c>
       <c r="E96" s="2"/>
       <c r="F96" s="2"/>
       <c r="G96" s="2"/>
       <c r="H96" s="2"/>
       <c r="I96" s="2"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="2">
-        <v>307201763</v>
+        <v>304732456</v>
       </c>
       <c r="E97" s="2"/>
       <c r="F97" s="2"/>
       <c r="G97" s="2"/>
       <c r="H97" s="2"/>
       <c r="I97" s="2"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="2">
-        <v>304732456</v>
+        <v>306125280</v>
       </c>
       <c r="E98" s="2"/>
       <c r="F98" s="2"/>
       <c r="G98" s="2"/>
       <c r="H98" s="2"/>
       <c r="I98" s="2"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D99" s="2">
-        <v>306125280</v>
+        <v>307129716</v>
       </c>
       <c r="E99" s="2"/>
       <c r="F99" s="2"/>
       <c r="G99" s="2"/>
       <c r="H99" s="2"/>
       <c r="I99" s="2"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="2">
-        <v>307129716</v>
+        <v>305486388</v>
       </c>
       <c r="E100" s="2"/>
       <c r="F100" s="2"/>
       <c r="G100" s="2"/>
       <c r="H100" s="2"/>
       <c r="I100" s="2"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="2">
-        <v>305486388</v>
+        <v>124831196</v>
       </c>
       <c r="E101" s="2"/>
       <c r="F101" s="2"/>
       <c r="G101" s="2"/>
       <c r="H101" s="2"/>
       <c r="I101" s="2"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="2">
         <v>305563895</v>
       </c>
       <c r="E102" s="2"/>
       <c r="F102" s="2"/>
       <c r="G102" s="2"/>
       <c r="H102" s="2"/>
       <c r="I102" s="2"/>