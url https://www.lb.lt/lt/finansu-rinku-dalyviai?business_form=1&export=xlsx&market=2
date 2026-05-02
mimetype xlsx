--- v2 (2026-03-16)
+++ v3 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
@@ -234,50 +234,53 @@
     <t>UADBB Jungtinis draudimo centras</t>
   </si>
   <si>
     <t>UADBB „Jūsų patarėjas“</t>
   </si>
   <si>
     <t>UADBB „JŪSŲ SPURTAS“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „KLAIMSETA“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „KOMPENSA“</t>
   </si>
   <si>
     <t>UADBB „Kreditų draudimo brokeris“</t>
   </si>
   <si>
     <t>UADBB „LAGEDRA“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „LEGATOR“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „LISANDRA“</t>
+  </si>
+  <si>
+    <t>UADBB „Logi brokers“</t>
   </si>
   <si>
     <t>UADBB „LT BROKERIS“</t>
   </si>
   <si>
     <t>UADBB „M Insurance“</t>
   </si>
   <si>
     <t xml:space="preserve">"MAK Elio" UADBB </t>
   </si>
   <si>
     <t>UADBB „Mama LT“</t>
   </si>
   <si>
     <t xml:space="preserve">„Man ramu“, UAB </t>
   </si>
   <si>
     <t>UADBB „Mano brokeris“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „MARSH LIETUVA“</t>
   </si>
   <si>
     <t>UADBB „Minaris“</t>
   </si>
@@ -727,54 +730,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I108"/>
+  <dimension ref="A1:I109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I108" sqref="I108"/>
+      <selection activeCell="I109" sqref="I109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1964,895 +1967,914 @@
         <v>10</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="2">
         <v>141544280</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
       <c r="G63" s="2"/>
       <c r="H63" s="2"/>
       <c r="I63" s="2"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="2">
-        <v>302468794</v>
+        <v>307477651</v>
       </c>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="2">
-        <v>126262886</v>
+        <v>302468794</v>
       </c>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="2"/>
       <c r="I65" s="2"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="2">
-        <v>124831196</v>
+        <v>126262886</v>
       </c>
       <c r="E66" s="2"/>
       <c r="F66" s="2"/>
       <c r="G66" s="2"/>
       <c r="H66" s="2"/>
       <c r="I66" s="2"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="2">
-        <v>304450115</v>
+        <v>124831196</v>
       </c>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="2">
-        <v>306362692</v>
-[...3 lines deleted...]
-      </c>
+        <v>304450115</v>
+      </c>
+      <c r="E68" s="2"/>
       <c r="F68" s="2"/>
       <c r="G68" s="2"/>
       <c r="H68" s="2"/>
       <c r="I68" s="2"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="2">
-        <v>302478436</v>
-[...1 lines deleted...]
-      <c r="E69" s="2"/>
+        <v>306362692</v>
+      </c>
+      <c r="E69" s="2">
+        <v>306362692</v>
+      </c>
       <c r="F69" s="2"/>
       <c r="G69" s="2"/>
       <c r="H69" s="2"/>
       <c r="I69" s="2"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="2">
-        <v>124130996</v>
+        <v>302478436</v>
       </c>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="2">
-        <v>302302986</v>
+        <v>124130996</v>
       </c>
       <c r="E71" s="2"/>
       <c r="F71" s="2"/>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="2">
-        <v>136012190</v>
+        <v>302302986</v>
       </c>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="2">
-        <v>141560719</v>
+        <v>136012190</v>
       </c>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="2">
-        <v>135564969</v>
+        <v>141560719</v>
       </c>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="2">
-        <v>135518053</v>
+        <v>135564969</v>
       </c>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
       <c r="I75" s="2"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="2">
-        <v>307268491</v>
+        <v>135518053</v>
       </c>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="2">
-        <v>179419555</v>
+        <v>307268491</v>
       </c>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="2">
-        <v>125961851</v>
+        <v>179419555</v>
       </c>
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="2">
-        <v>177412462</v>
+        <v>125961851</v>
       </c>
       <c r="E79" s="2"/>
       <c r="F79" s="2"/>
       <c r="G79" s="2"/>
       <c r="H79" s="2"/>
       <c r="I79" s="2"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="2">
-        <v>302919813</v>
+        <v>177412462</v>
       </c>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="2">
-        <v>300554522</v>
+        <v>302919813</v>
       </c>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="2">
-        <v>135600365</v>
+        <v>300554522</v>
       </c>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="2">
-        <v>305910164</v>
+        <v>135600365</v>
       </c>
       <c r="E83" s="2"/>
       <c r="F83" s="2"/>
       <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="2">
-        <v>124277099</v>
+        <v>305910164</v>
       </c>
       <c r="E84" s="2"/>
       <c r="F84" s="2"/>
       <c r="G84" s="2"/>
       <c r="H84" s="2"/>
       <c r="I84" s="2"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="2" t="s">
         <v>95</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="2">
-        <v>126231645</v>
+        <v>124277099</v>
       </c>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="2">
-        <v>124586925</v>
+        <v>126231645</v>
       </c>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="2">
-        <v>123420249</v>
+        <v>124586925</v>
       </c>
       <c r="E87" s="2"/>
       <c r="F87" s="2"/>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D88" s="2">
-        <v>148331096</v>
+        <v>123420249</v>
       </c>
       <c r="E88" s="2"/>
       <c r="F88" s="2"/>
       <c r="G88" s="2"/>
       <c r="H88" s="2"/>
       <c r="I88" s="2"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="2">
-        <v>135956518</v>
+        <v>148331096</v>
       </c>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="2">
-        <v>134666241</v>
+        <v>135956518</v>
       </c>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="2">
-        <v>136052719</v>
+        <v>134666241</v>
       </c>
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="2">
-        <v>125488416</v>
+        <v>136052719</v>
       </c>
       <c r="E92" s="2"/>
       <c r="F92" s="2"/>
       <c r="G92" s="2"/>
       <c r="H92" s="2"/>
       <c r="I92" s="2"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D93" s="2">
-        <v>135504267</v>
+        <v>125488416</v>
       </c>
       <c r="E93" s="2"/>
       <c r="F93" s="2"/>
       <c r="G93" s="2"/>
       <c r="H93" s="2"/>
       <c r="I93" s="2"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="2">
-        <v>304171699</v>
+        <v>135504267</v>
       </c>
       <c r="E94" s="2"/>
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="2">
-        <v>302778451</v>
+        <v>304171699</v>
       </c>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="2">
-        <v>305239434</v>
+        <v>302778451</v>
       </c>
       <c r="E96" s="2"/>
       <c r="F96" s="2"/>
       <c r="G96" s="2"/>
       <c r="H96" s="2"/>
       <c r="I96" s="2"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="2">
-        <v>306408645</v>
+        <v>305239434</v>
       </c>
       <c r="E97" s="2"/>
       <c r="F97" s="2"/>
       <c r="G97" s="2"/>
       <c r="H97" s="2"/>
       <c r="I97" s="2"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="2">
-        <v>307201763</v>
+        <v>306408645</v>
       </c>
       <c r="E98" s="2"/>
       <c r="F98" s="2"/>
       <c r="G98" s="2"/>
       <c r="H98" s="2"/>
       <c r="I98" s="2"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D99" s="2">
-        <v>304732456</v>
+        <v>307201763</v>
       </c>
       <c r="E99" s="2"/>
       <c r="F99" s="2"/>
       <c r="G99" s="2"/>
       <c r="H99" s="2"/>
       <c r="I99" s="2"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="2">
-        <v>306125280</v>
+        <v>304732456</v>
       </c>
       <c r="E100" s="2"/>
       <c r="F100" s="2"/>
       <c r="G100" s="2"/>
       <c r="H100" s="2"/>
       <c r="I100" s="2"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="2">
-        <v>307129716</v>
+        <v>306125280</v>
       </c>
       <c r="E101" s="2"/>
       <c r="F101" s="2"/>
       <c r="G101" s="2"/>
       <c r="H101" s="2"/>
       <c r="I101" s="2"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="2">
-        <v>305486388</v>
+        <v>307129716</v>
       </c>
       <c r="E102" s="2"/>
       <c r="F102" s="2"/>
       <c r="G102" s="2"/>
       <c r="H102" s="2"/>
       <c r="I102" s="2"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="2">
-        <v>305563895</v>
+        <v>305486388</v>
       </c>
       <c r="E103" s="2"/>
       <c r="F103" s="2"/>
       <c r="G103" s="2"/>
       <c r="H103" s="2"/>
       <c r="I103" s="2"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="2" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="2">
-        <v>305284721</v>
+        <v>305563895</v>
       </c>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="2">
-        <v>125942922</v>
+        <v>305284721</v>
       </c>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2"/>
       <c r="I105" s="2"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="2">
-        <v>135715225</v>
+        <v>125942922</v>
       </c>
       <c r="E106" s="2"/>
       <c r="F106" s="2"/>
       <c r="G106" s="2"/>
       <c r="H106" s="2"/>
       <c r="I106" s="2"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="2">
-        <v>124477185</v>
+        <v>135715225</v>
       </c>
       <c r="E107" s="2"/>
       <c r="F107" s="2"/>
       <c r="G107" s="2"/>
       <c r="H107" s="2"/>
       <c r="I107" s="2"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="2">
-        <v>305650923</v>
+        <v>124477185</v>
       </c>
       <c r="E108" s="2"/>
       <c r="F108" s="2"/>
       <c r="G108" s="2"/>
       <c r="H108" s="2"/>
       <c r="I108" s="2"/>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="2">
+        <v>305650923</v>
+      </c>
+      <c r="E109" s="2"/>
+      <c r="F109" s="2"/>
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>