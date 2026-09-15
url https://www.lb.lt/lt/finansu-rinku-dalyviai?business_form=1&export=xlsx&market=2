--- v3 (2026-05-02)
+++ v4 (2026-09-15)
@@ -12,106 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Tipas</t>
   </si>
   <si>
     <t>Verslo forma</t>
   </si>
   <si>
     <t>Įmonės kodas</t>
   </si>
   <si>
     <t>Kitos šalies suteiktas kodas</t>
   </si>
   <si>
     <t>Licencijos tipas/rūšis</t>
   </si>
   <si>
     <t>Autorizacijos kodas</t>
   </si>
   <si>
     <t>galioja nuo</t>
   </si>
   <si>
     <t>galioja iki</t>
   </si>
   <si>
-    <t>UADBB „Alyvos žiedas“</t>
+    <t>UADBB „Altas draudimo brokeris“</t>
   </si>
   <si>
     <t>Draudimo tarpininkas</t>
   </si>
   <si>
     <t>LR licencijuota draudimo brokerių įmonė</t>
   </si>
   <si>
-    <t>UADBB „Altas draudimo brokeris“</t>
-[...1 lines deleted...]
-  <si>
     <t>UADBB „Aon Baltic“</t>
   </si>
   <si>
+    <t>UAB Apdrausta</t>
+  </si>
+  <si>
     <t>UADBB „APSIDRAUSKIME“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Arlina“</t>
   </si>
   <si>
     <t>UADBB „ARX CORPORIS“</t>
   </si>
   <si>
     <t>UADBB Aukštaitijos draudimo brokeris</t>
   </si>
   <si>
+    <t>UADBB „Baltic West Insurance“</t>
+  </si>
+  <si>
     <t>UADBB „Ban Vita“</t>
   </si>
   <si>
     <t>UADBB „BENEFITA DRAUDIMAS“</t>
   </si>
   <si>
     <t>UADBB „Benitas“</t>
   </si>
   <si>
     <t>UADBB „Bonus draudimas“</t>
   </si>
   <si>
     <t>UADBB „CITO draudimas“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Colemont draudimo brokeris“</t>
   </si>
   <si>
     <t>UADBB Comet Insurance</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Corpus A draudimas“</t>
   </si>
   <si>
     <t>Curve Europe, UAB</t>
@@ -119,53 +122,50 @@
   <si>
     <t>LR licencijuota draudimo brokerių įmonė, Vartojimo kredito davėjas, LR licencijuota elektroninių pinigų įstaiga, LR licencijuotas valiutos keityklos operatorius</t>
   </si>
   <si>
     <t>UADBB ,,Dexpert"</t>
   </si>
   <si>
     <t>UŽDAROJI AKCINĖ DRAUDIMO BROKERIŲ BENDROVĖ „DIVADIS“</t>
   </si>
   <si>
     <t>UADBB „DRAUDĖ“</t>
   </si>
   <si>
     <t>UADBB „Draudima“</t>
   </si>
   <si>
     <t>UADBB „Draudimo bitės“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Draudimo brokerių aljansas“</t>
   </si>
   <si>
     <t>UADBB „DRAUDIMO KOORDINACINIS CENTRAS“</t>
   </si>
   <si>
-    <t>UADBB „Draudimo pasaulis“</t>
-[...1 lines deleted...]
-  <si>
     <t>UADBB „Draudimo paslaugos“</t>
   </si>
   <si>
     <t>UADBB „Draudimo rūmai“</t>
   </si>
   <si>
     <t>UADBB „DRAUDLITA“</t>
   </si>
   <si>
     <t>UADBB ,,Draudukas"</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Drauseta“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Drausma“</t>
   </si>
   <si>
     <t>UADBB ,,Drautoda"</t>
   </si>
   <si>
     <t>UADBB „DRAUVELITA“</t>
   </si>
   <si>
     <t>UADBB „Driežas LT“</t>
@@ -179,53 +179,50 @@
   <si>
     <t>UADBB EDS INSURANCE</t>
   </si>
   <si>
     <t>UADBB „EFEKTYVUS SPRENDIMAS“</t>
   </si>
   <si>
     <t>UADBB „Elviladė“</t>
   </si>
   <si>
     <t>UADBB „Esame kartu“</t>
   </si>
   <si>
     <t>UADBB „EUROBROKER“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Euromaksas“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „FILLIX“</t>
   </si>
   <si>
     <t>UADBB „FT Broker“</t>
   </si>
   <si>
-    <t xml:space="preserve">GrECo International LT, UADBB </t>
-[...1 lines deleted...]
-  <si>
     <t>GrECo Lietuva, UADBB</t>
   </si>
   <si>
     <t>UADBB „Hokena“</t>
   </si>
   <si>
     <t>UADBB „Infodra“</t>
   </si>
   <si>
     <t>UADBB „Inpacto“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Insurance Brokers Group“</t>
   </si>
   <si>
     <t>UADBB „Investicijų brokeris“</t>
   </si>
   <si>
     <t>UADBB „Investicijų garantas“</t>
   </si>
   <si>
     <t>UADBB IVP Partners</t>
   </si>
   <si>
     <t>UADBB „Jota“</t>
@@ -269,53 +266,50 @@
   <si>
     <t xml:space="preserve">"MAK Elio" UADBB </t>
   </si>
   <si>
     <t>UADBB „Mama LT“</t>
   </si>
   <si>
     <t xml:space="preserve">„Man ramu“, UAB </t>
   </si>
   <si>
     <t>UADBB „Mano brokeris“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „MARSH LIETUVA“</t>
   </si>
   <si>
     <t>UADBB „Minaris“</t>
   </si>
   <si>
     <t>UADBB ,,MTI brokeris"</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „NAUDRA“</t>
   </si>
   <si>
-    <t>Uždaroji akcinė draudimo brokerių bendrovė „NNSA“</t>
-[...1 lines deleted...]
-  <si>
     <t>UADBB „Noxale“</t>
   </si>
   <si>
     <t>Olara, UAB</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Olvirga“</t>
   </si>
   <si>
     <t>One underwriting, UAB</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „Pamario draudimas“</t>
   </si>
   <si>
     <t>UADBB „Perlo draudimo brokeris“</t>
   </si>
   <si>
     <t>UADBB "Pragma Insurance Brokers"</t>
   </si>
   <si>
     <t>Primus Insurance Brokers, UAB</t>
   </si>
   <si>
     <t>Revolut Insurance Europe UAB</t>
@@ -372,50 +366,53 @@
     <t>UADBB Draudimo namai</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė "Draudimo partneriai"</t>
   </si>
   <si>
     <t>UADBB „H Brokers“</t>
   </si>
   <si>
     <t>UADBB „Noto draudimas“</t>
   </si>
   <si>
     <t>UADBB „Visos draudimo paslaugos“</t>
   </si>
   <si>
     <t>Uždaroji akcinė draudimo brokerių bendrovė „VITAPOLIS“</t>
   </si>
   <si>
     <t>UADBB „VK draudimas“</t>
   </si>
   <si>
     <t>UADBB „VOLTERA“</t>
   </si>
   <si>
     <t>W Denis Europe, UADBB</t>
+  </si>
+  <si>
+    <t>WITE insurance, UADBB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -730,54 +727,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I109"/>
+  <dimension ref="A1:I108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I109" sqref="I109"/>
+      <selection activeCell="I108" sqref="I108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -789,89 +786,89 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2">
-        <v>167231353</v>
+        <v>135526534</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2">
-        <v>135526534</v>
+        <v>110591289</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="2">
-        <v>110591289</v>
+        <v>307515842</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2">
         <v>125171451</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
@@ -922,355 +919,355 @@
         <v>10</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2">
         <v>302860489</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2">
-        <v>302917239</v>
+        <v>307572544</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2">
-        <v>300515067</v>
+        <v>302917239</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2">
-        <v>302816973</v>
+        <v>300515067</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2">
-        <v>302469572</v>
+        <v>302816973</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2">
-        <v>125363252</v>
+        <v>302469572</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="2">
-        <v>124495055</v>
+        <v>125363252</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2">
-        <v>251490490</v>
+        <v>124495055</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2">
-        <v>300536556</v>
+        <v>251490490</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D17" s="2">
-        <v>305626541</v>
+        <v>300536556</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="2">
-        <v>304910318</v>
+        <v>305626541</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="2">
-        <v>125881234</v>
+        <v>304910318</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="2">
-        <v>300149260</v>
+        <v>125881234</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="2">
-        <v>270531810</v>
+        <v>300149260</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="2">
-        <v>156513611</v>
+        <v>270531810</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="2">
-        <v>302608851</v>
+        <v>156513611</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2">
-        <v>124277850</v>
+        <v>302608851</v>
       </c>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="2">
-        <v>300533581</v>
+        <v>124277850</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2">
         <v>302469355</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
@@ -1606,1275 +1603,1256 @@
         <v>10</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="2">
         <v>300629665</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="2">
-        <v>110801410</v>
+        <v>123712730</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="2">
-        <v>123712730</v>
+        <v>163721477</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="2">
-        <v>163721477</v>
+        <v>303351979</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="2">
-        <v>303351979</v>
+        <v>302693499</v>
       </c>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="2">
-        <v>302693499</v>
+        <v>301507333</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="2">
-        <v>301507333</v>
+        <v>300665316</v>
       </c>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="2">
-        <v>300665316</v>
+        <v>302526817</v>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="2">
-        <v>302526817</v>
+        <v>302489781</v>
       </c>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="2">
-        <v>302489781</v>
+        <v>304095237</v>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="2">
-        <v>304095237</v>
+        <v>151479831</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="2">
-        <v>151479831</v>
+        <v>302552712</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="2">
-        <v>302552712</v>
+        <v>300119744</v>
       </c>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="2">
-        <v>300119744</v>
+        <v>141591426</v>
       </c>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="2">
-        <v>141591426</v>
+        <v>123923275</v>
       </c>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="2">
-        <v>123923275</v>
+        <v>125438737</v>
       </c>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="2">
-        <v>125438737</v>
+        <v>163709489</v>
       </c>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="2">
-        <v>163709489</v>
+        <v>145347184</v>
       </c>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="2">
-        <v>145347184</v>
+        <v>141544280</v>
       </c>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="2">
-        <v>141544280</v>
+        <v>307477651</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
       <c r="G63" s="2"/>
       <c r="H63" s="2"/>
       <c r="I63" s="2"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="2">
-        <v>307477651</v>
+        <v>302468794</v>
       </c>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="2">
-        <v>302468794</v>
+        <v>126262886</v>
       </c>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="G65" s="2"/>
       <c r="H65" s="2"/>
       <c r="I65" s="2"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="2">
-        <v>126262886</v>
+        <v>124831196</v>
       </c>
       <c r="E66" s="2"/>
       <c r="F66" s="2"/>
       <c r="G66" s="2"/>
       <c r="H66" s="2"/>
       <c r="I66" s="2"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="2">
-        <v>124831196</v>
+        <v>304450115</v>
       </c>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="2">
-        <v>304450115</v>
-[...1 lines deleted...]
-      <c r="E68" s="2"/>
+        <v>306362692</v>
+      </c>
+      <c r="E68" s="2">
+        <v>306362692</v>
+      </c>
       <c r="F68" s="2"/>
       <c r="G68" s="2"/>
       <c r="H68" s="2"/>
       <c r="I68" s="2"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="2">
-        <v>306362692</v>
-[...3 lines deleted...]
-      </c>
+        <v>302478436</v>
+      </c>
+      <c r="E69" s="2"/>
       <c r="F69" s="2"/>
       <c r="G69" s="2"/>
       <c r="H69" s="2"/>
       <c r="I69" s="2"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="2">
-        <v>302478436</v>
+        <v>124130996</v>
       </c>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="2">
-        <v>124130996</v>
+        <v>302302986</v>
       </c>
       <c r="E71" s="2"/>
       <c r="F71" s="2"/>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="2">
-        <v>302302986</v>
+        <v>136012190</v>
       </c>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="2">
-        <v>136012190</v>
+        <v>141560719</v>
       </c>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="2">
-        <v>141560719</v>
+        <v>135518053</v>
       </c>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="2">
-        <v>135564969</v>
+        <v>307268491</v>
       </c>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
       <c r="I75" s="2"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="2">
-        <v>135518053</v>
+        <v>179419555</v>
       </c>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="G76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="2">
-        <v>307268491</v>
+        <v>125961851</v>
       </c>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="2">
-        <v>179419555</v>
+        <v>177412462</v>
       </c>
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="2">
-        <v>125961851</v>
+        <v>302919813</v>
       </c>
       <c r="E79" s="2"/>
       <c r="F79" s="2"/>
       <c r="G79" s="2"/>
       <c r="H79" s="2"/>
       <c r="I79" s="2"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="2">
-        <v>177412462</v>
+        <v>300554522</v>
       </c>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="2">
-        <v>302919813</v>
+        <v>135600365</v>
       </c>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="2">
-        <v>300554522</v>
+        <v>305910164</v>
       </c>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="2">
-        <v>135600365</v>
+        <v>124277099</v>
       </c>
       <c r="E83" s="2"/>
       <c r="F83" s="2"/>
       <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="2">
-        <v>305910164</v>
+        <v>126231645</v>
       </c>
       <c r="E84" s="2"/>
       <c r="F84" s="2"/>
       <c r="G84" s="2"/>
       <c r="H84" s="2"/>
       <c r="I84" s="2"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="2" t="s">
         <v>95</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="2">
-        <v>124277099</v>
+        <v>124586925</v>
       </c>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D86" s="2">
-        <v>126231645</v>
+        <v>123420249</v>
       </c>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="2">
-        <v>124586925</v>
+        <v>148331096</v>
       </c>
       <c r="E87" s="2"/>
       <c r="F87" s="2"/>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D88" s="2">
-        <v>123420249</v>
+        <v>135956518</v>
       </c>
       <c r="E88" s="2"/>
       <c r="F88" s="2"/>
       <c r="G88" s="2"/>
       <c r="H88" s="2"/>
       <c r="I88" s="2"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="2">
-        <v>148331096</v>
+        <v>134666241</v>
       </c>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="2">
-        <v>135956518</v>
+        <v>136052719</v>
       </c>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="2">
-        <v>134666241</v>
+        <v>125488416</v>
       </c>
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="2">
-        <v>136052719</v>
+        <v>135504267</v>
       </c>
       <c r="E92" s="2"/>
       <c r="F92" s="2"/>
       <c r="G92" s="2"/>
       <c r="H92" s="2"/>
       <c r="I92" s="2"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D93" s="2">
-        <v>125488416</v>
+        <v>304171699</v>
       </c>
       <c r="E93" s="2"/>
       <c r="F93" s="2"/>
       <c r="G93" s="2"/>
       <c r="H93" s="2"/>
       <c r="I93" s="2"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="2">
-        <v>135504267</v>
+        <v>302778451</v>
       </c>
       <c r="E94" s="2"/>
       <c r="F94" s="2"/>
       <c r="G94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="2">
-        <v>304171699</v>
+        <v>305239434</v>
       </c>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="2">
-        <v>302778451</v>
+        <v>306408645</v>
       </c>
       <c r="E96" s="2"/>
       <c r="F96" s="2"/>
       <c r="G96" s="2"/>
       <c r="H96" s="2"/>
       <c r="I96" s="2"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="2">
-        <v>305239434</v>
+        <v>307201763</v>
       </c>
       <c r="E97" s="2"/>
       <c r="F97" s="2"/>
       <c r="G97" s="2"/>
       <c r="H97" s="2"/>
       <c r="I97" s="2"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="2">
-        <v>306408645</v>
+        <v>304732456</v>
       </c>
       <c r="E98" s="2"/>
       <c r="F98" s="2"/>
       <c r="G98" s="2"/>
       <c r="H98" s="2"/>
       <c r="I98" s="2"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D99" s="2">
-        <v>307201763</v>
+        <v>306125280</v>
       </c>
       <c r="E99" s="2"/>
       <c r="F99" s="2"/>
       <c r="G99" s="2"/>
       <c r="H99" s="2"/>
       <c r="I99" s="2"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="2">
-        <v>304732456</v>
+        <v>307129716</v>
       </c>
       <c r="E100" s="2"/>
       <c r="F100" s="2"/>
       <c r="G100" s="2"/>
       <c r="H100" s="2"/>
       <c r="I100" s="2"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="2">
-        <v>306125280</v>
+        <v>305486388</v>
       </c>
       <c r="E101" s="2"/>
       <c r="F101" s="2"/>
       <c r="G101" s="2"/>
       <c r="H101" s="2"/>
       <c r="I101" s="2"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="2">
-        <v>307129716</v>
+        <v>305563895</v>
       </c>
       <c r="E102" s="2"/>
       <c r="F102" s="2"/>
       <c r="G102" s="2"/>
       <c r="H102" s="2"/>
       <c r="I102" s="2"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="2">
-        <v>305486388</v>
+        <v>305284721</v>
       </c>
       <c r="E103" s="2"/>
       <c r="F103" s="2"/>
       <c r="G103" s="2"/>
       <c r="H103" s="2"/>
       <c r="I103" s="2"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="2" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="2">
-        <v>305563895</v>
+        <v>125942922</v>
       </c>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="2">
-        <v>305284721</v>
+        <v>135715225</v>
       </c>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2"/>
       <c r="I105" s="2"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="2">
-        <v>125942922</v>
+        <v>124477185</v>
       </c>
       <c r="E106" s="2"/>
       <c r="F106" s="2"/>
       <c r="G106" s="2"/>
       <c r="H106" s="2"/>
       <c r="I106" s="2"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="2">
-        <v>135715225</v>
+        <v>305650923</v>
       </c>
       <c r="E107" s="2"/>
       <c r="F107" s="2"/>
       <c r="G107" s="2"/>
       <c r="H107" s="2"/>
       <c r="I107" s="2"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="2">
-        <v>124477185</v>
+        <v>135564969</v>
       </c>
       <c r="E108" s="2"/>
       <c r="F108" s="2"/>
       <c r="G108" s="2"/>
       <c r="H108" s="2"/>
       <c r="I108" s="2"/>
-    </row>
-[...17 lines deleted...]
-      <c r="I109" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>