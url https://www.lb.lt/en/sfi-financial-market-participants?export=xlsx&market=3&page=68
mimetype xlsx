--- v3 (2026-04-15)
+++ v4 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1904">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t xml:space="preserve"> Closed-end fund intended for informed investors Evernord Marbella Property Fund I</t>
   </si>
   <si>
     <t>Collective investment undertaking</t>
   </si>
   <si>
     <t xml:space="preserve"> Credit Agricole Luxembourg Conseil</t>
   </si>
   <si>
     <t>Markets in Financial Instruments</t>
   </si>
   <si>
     <t xml:space="preserve"> INVL Partner Global Infrastructure Fund I</t>
   </si>
   <si>
     <t xml:space="preserve"> Pahjola Corporate Finance Oy (Pahjola Corporate Finance Ltd.)</t>
   </si>
   <si>
@@ -4524,50 +4524,53 @@
     <t>Swedbank Robur Corporate Bond Europe High Yield</t>
   </si>
   <si>
     <t>Swedbank Robur Corporate Bond Nordic</t>
   </si>
   <si>
     <t>Swedbank Robur Corporate Bond Nordic High Yield</t>
   </si>
   <si>
     <t>Swedbank Robur Emerging Europe</t>
   </si>
   <si>
     <t>Swedbank Robur Fastighet</t>
   </si>
   <si>
     <t>Swedbank Robur Fonder AB Lietuvos filialas</t>
   </si>
   <si>
     <t>Swedbank Robur Global High Dividend</t>
   </si>
   <si>
     <t>Swedbank Robur Global Impact</t>
   </si>
   <si>
     <t>Swedbank Robur Medica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swedbank Robur New Energy </t>
   </si>
   <si>
     <t>Swedbank Robur Rysslandsfond.</t>
   </si>
   <si>
     <t xml:space="preserve">Swedbank Robur Security and Defence </t>
   </si>
   <si>
     <t>Swedbank Robur Small Cap Europe</t>
   </si>
   <si>
     <t>Swedbank Robur Östeuropafond.</t>
   </si>
   <si>
     <t>Swedbank Robur Technology</t>
   </si>
   <si>
     <t>Swedbank Russian Equity Fund</t>
   </si>
   <si>
     <t>Swedbank Savings Fund 10</t>
   </si>
   <si>
     <t>Swedbank Savings Fund 100</t>
   </si>
@@ -6079,54 +6082,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1905"/>
+  <dimension ref="A1:B1906"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B1905" sqref="B1905"/>
+      <selection activeCell="B1906" sqref="B1906"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -18192,195 +18195,195 @@
       <c r="B1510" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1511" spans="1:2">
       <c r="A1511" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="B1511" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1512" spans="1:2">
       <c r="A1512" s="2" t="s">
         <v>1513</v>
       </c>
       <c r="B1512" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1513" spans="1:2">
       <c r="A1513" s="2" t="s">
         <v>1514</v>
       </c>
       <c r="B1513" s="2" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1514" spans="1:2">
       <c r="A1514" s="2" t="s">
         <v>1515</v>
       </c>
       <c r="B1514" s="2" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1515" spans="1:2">
       <c r="A1515" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="B1515" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1516" spans="1:2">
       <c r="A1516" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="B1516" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1517" spans="1:2">
       <c r="A1517" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="B1517" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1518" spans="1:2">
       <c r="A1518" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="B1518" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1519" spans="1:2">
       <c r="A1519" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="B1519" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1520" spans="1:2">
       <c r="A1520" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="B1520" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1521" spans="1:2">
       <c r="A1521" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="B1521" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1522" spans="1:2">
       <c r="A1522" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="B1522" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1523" spans="1:2">
       <c r="A1523" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="B1523" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1524" spans="1:2">
       <c r="A1524" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="B1524" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1525" spans="1:2">
       <c r="A1525" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="B1525" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1526" spans="1:2">
       <c r="A1526" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="B1526" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1527" spans="1:2">
       <c r="A1527" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="B1527" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1528" spans="1:2">
       <c r="A1528" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="B1528" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1529" spans="1:2">
       <c r="A1529" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="B1529" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1530" spans="1:2">
       <c r="A1530" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="B1530" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1531" spans="1:2">
       <c r="A1531" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="B1531" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1532" spans="1:2">
       <c r="A1532" s="2" t="s">
         <v>1533</v>
       </c>
       <c r="B1532" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1533" spans="1:2">
       <c r="A1533" s="2" t="s">
         <v>1534</v>
       </c>
       <c r="B1533" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1534" spans="1:2">
       <c r="A1534" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="B1534" s="2" t="s">
         <v>5</v>
       </c>
@@ -18392,67 +18395,67 @@
       <c r="B1535" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1536" spans="1:2">
       <c r="A1536" s="2" t="s">
         <v>1537</v>
       </c>
       <c r="B1536" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1537" spans="1:2">
       <c r="A1537" s="2" t="s">
         <v>1538</v>
       </c>
       <c r="B1537" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1538" spans="1:2">
       <c r="A1538" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="B1538" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1539" spans="1:2">
       <c r="A1539" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="B1539" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1540" spans="1:2">
       <c r="A1540" s="2" t="s">
         <v>1541</v>
       </c>
       <c r="B1540" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1541" spans="1:2">
       <c r="A1541" s="2" t="s">
         <v>1542</v>
       </c>
       <c r="B1541" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1542" spans="1:2">
       <c r="A1542" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="B1542" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1543" spans="1:2">
       <c r="A1543" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="B1543" s="2" t="s">
         <v>3</v>
       </c>
@@ -18640,115 +18643,115 @@
       <c r="B1566" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1567" spans="1:2">
       <c r="A1567" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="B1567" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1568" spans="1:2">
       <c r="A1568" s="2" t="s">
         <v>1569</v>
       </c>
       <c r="B1568" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1569" spans="1:2">
       <c r="A1569" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="B1569" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1570" spans="1:2">
       <c r="A1570" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="B1570" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1571" spans="1:2">
       <c r="A1571" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="B1571" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1572" spans="1:2">
       <c r="A1572" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="B1572" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1573" spans="1:2">
       <c r="A1573" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="B1573" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1574" spans="1:2">
       <c r="A1574" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="B1574" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1575" spans="1:2">
       <c r="A1575" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="B1575" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1576" spans="1:2">
       <c r="A1576" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="B1576" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1577" spans="1:2">
       <c r="A1577" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="B1577" s="2" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1578" spans="1:2">
       <c r="A1578" s="2" t="s">
         <v>1579</v>
       </c>
       <c r="B1578" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1579" spans="1:2">
       <c r="A1579" s="2" t="s">
         <v>1580</v>
       </c>
       <c r="B1579" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1580" spans="1:2">
       <c r="A1580" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="B1580" s="2" t="s">
         <v>88</v>
       </c>
@@ -18816,51 +18819,51 @@
       <c r="B1588" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1589" spans="1:2">
       <c r="A1589" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="B1589" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1590" spans="1:2">
       <c r="A1590" s="2" t="s">
         <v>1591</v>
       </c>
       <c r="B1590" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1591" spans="1:2">
       <c r="A1591" s="2" t="s">
         <v>1592</v>
       </c>
       <c r="B1591" s="2" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1592" spans="1:2">
       <c r="A1592" s="2" t="s">
         <v>1593</v>
       </c>
       <c r="B1592" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1593" spans="1:2">
       <c r="A1593" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="B1593" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1594" spans="1:2">
       <c r="A1594" s="2" t="s">
         <v>1595</v>
       </c>
       <c r="B1594" s="2" t="s">
         <v>5</v>
       </c>
@@ -19088,59 +19091,59 @@
       <c r="B1622" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1623" spans="1:2">
       <c r="A1623" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="B1623" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1624" spans="1:2">
       <c r="A1624" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="B1624" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1625" spans="1:2">
       <c r="A1625" s="2" t="s">
         <v>1626</v>
       </c>
       <c r="B1625" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1626" spans="1:2">
       <c r="A1626" s="2" t="s">
         <v>1627</v>
       </c>
       <c r="B1626" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1627" spans="1:2">
       <c r="A1627" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="B1627" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1628" spans="1:2">
       <c r="A1628" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="B1628" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1629" spans="1:2">
       <c r="A1629" s="2" t="s">
         <v>1630</v>
       </c>
       <c r="B1629" s="2" t="s">
         <v>5</v>
       </c>
@@ -19216,59 +19219,59 @@
       <c r="B1638" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1639" spans="1:2">
       <c r="A1639" s="2" t="s">
         <v>1640</v>
       </c>
       <c r="B1639" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1640" spans="1:2">
       <c r="A1640" s="2" t="s">
         <v>1641</v>
       </c>
       <c r="B1640" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1641" spans="1:2">
       <c r="A1641" s="2" t="s">
         <v>1642</v>
       </c>
       <c r="B1641" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1642" spans="1:2">
       <c r="A1642" s="2" t="s">
         <v>1643</v>
       </c>
       <c r="B1642" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1643" spans="1:2">
       <c r="A1643" s="2" t="s">
         <v>1644</v>
       </c>
       <c r="B1643" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1644" spans="1:2">
       <c r="A1644" s="2" t="s">
         <v>1645</v>
       </c>
       <c r="B1644" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1645" spans="1:2">
       <c r="A1645" s="2" t="s">
         <v>1646</v>
       </c>
       <c r="B1645" s="2" t="s">
         <v>5</v>
       </c>
@@ -19424,59 +19427,59 @@
       <c r="B1664" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1665" spans="1:2">
       <c r="A1665" s="2" t="s">
         <v>1666</v>
       </c>
       <c r="B1665" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1666" spans="1:2">
       <c r="A1666" s="2" t="s">
         <v>1667</v>
       </c>
       <c r="B1666" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1667" spans="1:2">
       <c r="A1667" s="2" t="s">
         <v>1668</v>
       </c>
       <c r="B1667" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1668" spans="1:2">
       <c r="A1668" s="2" t="s">
         <v>1669</v>
       </c>
       <c r="B1668" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1669" spans="1:2">
       <c r="A1669" s="2" t="s">
         <v>1670</v>
       </c>
       <c r="B1669" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1670" spans="1:2">
       <c r="A1670" s="2" t="s">
         <v>1671</v>
       </c>
       <c r="B1670" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1671" spans="1:2">
       <c r="A1671" s="2" t="s">
         <v>1672</v>
       </c>
       <c r="B1671" s="2" t="s">
         <v>5</v>
       </c>
@@ -19528,59 +19531,59 @@
       <c r="B1677" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1678" spans="1:2">
       <c r="A1678" s="2" t="s">
         <v>1679</v>
       </c>
       <c r="B1678" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1679" spans="1:2">
       <c r="A1679" s="2" t="s">
         <v>1680</v>
       </c>
       <c r="B1679" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1680" spans="1:2">
       <c r="A1680" s="2" t="s">
         <v>1681</v>
       </c>
       <c r="B1680" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1681" spans="1:2">
       <c r="A1681" s="2" t="s">
         <v>1682</v>
       </c>
       <c r="B1681" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1682" spans="1:2">
       <c r="A1682" s="2" t="s">
         <v>1683</v>
       </c>
       <c r="B1682" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1683" spans="1:2">
       <c r="A1683" s="2" t="s">
         <v>1684</v>
       </c>
       <c r="B1683" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1684" spans="1:2">
       <c r="A1684" s="2" t="s">
         <v>1685</v>
       </c>
       <c r="B1684" s="2" t="s">
         <v>5</v>
       </c>
@@ -19664,83 +19667,83 @@
       <c r="B1694" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1695" spans="1:2">
       <c r="A1695" s="2" t="s">
         <v>1696</v>
       </c>
       <c r="B1695" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1696" spans="1:2">
       <c r="A1696" s="2" t="s">
         <v>1697</v>
       </c>
       <c r="B1696" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1697" spans="1:2">
       <c r="A1697" s="2" t="s">
         <v>1698</v>
       </c>
       <c r="B1697" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1698" spans="1:2">
       <c r="A1698" s="2" t="s">
         <v>1699</v>
       </c>
       <c r="B1698" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1699" spans="1:2">
       <c r="A1699" s="2" t="s">
         <v>1700</v>
       </c>
       <c r="B1699" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1700" spans="1:2">
       <c r="A1700" s="2" t="s">
         <v>1701</v>
       </c>
       <c r="B1700" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1701" spans="1:2">
       <c r="A1701" s="2" t="s">
         <v>1702</v>
       </c>
       <c r="B1701" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1702" spans="1:2">
       <c r="A1702" s="2" t="s">
         <v>1703</v>
       </c>
       <c r="B1702" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1703" spans="1:2">
       <c r="A1703" s="2" t="s">
         <v>1704</v>
       </c>
       <c r="B1703" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1704" spans="1:2">
       <c r="A1704" s="2" t="s">
         <v>1705</v>
       </c>
       <c r="B1704" s="2" t="s">
         <v>5</v>
       </c>
@@ -19760,147 +19763,147 @@
       <c r="B1706" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1707" spans="1:2">
       <c r="A1707" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="B1707" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1708" spans="1:2">
       <c r="A1708" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="B1708" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1709" spans="1:2">
       <c r="A1709" s="2" t="s">
         <v>1710</v>
       </c>
       <c r="B1709" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1710" spans="1:2">
       <c r="A1710" s="2" t="s">
         <v>1711</v>
       </c>
       <c r="B1710" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1711" spans="1:2">
       <c r="A1711" s="2" t="s">
         <v>1712</v>
       </c>
       <c r="B1711" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1712" spans="1:2">
       <c r="A1712" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="B1712" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1713" spans="1:2">
       <c r="A1713" s="2" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B1713" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1714" spans="1:2">
       <c r="A1714" s="2" t="s">
         <v>1714</v>
       </c>
       <c r="B1714" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1715" spans="1:2">
       <c r="A1715" s="2" t="s">
         <v>1715</v>
       </c>
       <c r="B1715" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1716" spans="1:2">
       <c r="A1716" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="B1716" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1717" spans="1:2">
       <c r="A1717" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="B1717" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1718" spans="1:2">
       <c r="A1718" s="2" t="s">
         <v>1718</v>
       </c>
       <c r="B1718" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1719" spans="1:2">
       <c r="A1719" s="2" t="s">
         <v>1719</v>
       </c>
       <c r="B1719" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1720" spans="1:2">
       <c r="A1720" s="2" t="s">
         <v>1720</v>
       </c>
       <c r="B1720" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1721" spans="1:2">
       <c r="A1721" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="B1721" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1722" spans="1:2">
       <c r="A1722" s="2" t="s">
         <v>1722</v>
       </c>
       <c r="B1722" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1723" spans="1:2">
       <c r="A1723" s="2" t="s">
         <v>1723</v>
       </c>
       <c r="B1723" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1724" spans="1:2">
       <c r="A1724" s="2" t="s">
         <v>1724</v>
       </c>
       <c r="B1724" s="2" t="s">
         <v>3</v>
       </c>
@@ -19949,51 +19952,51 @@
       <c r="A1730" s="2" t="s">
         <v>1730</v>
       </c>
       <c r="B1730" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1731" spans="1:2">
       <c r="A1731" s="2" t="s">
         <v>1731</v>
       </c>
       <c r="B1731" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1732" spans="1:2">
       <c r="A1732" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="B1732" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1733" spans="1:2">
       <c r="A1733" s="2" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B1733" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1734" spans="1:2">
       <c r="A1734" s="2" t="s">
         <v>1733</v>
       </c>
       <c r="B1734" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1735" spans="1:2">
       <c r="A1735" s="2" t="s">
         <v>1734</v>
       </c>
       <c r="B1735" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1736" spans="1:2">
       <c r="A1736" s="2" t="s">
         <v>1735</v>
       </c>
@@ -20064,75 +20067,75 @@
       <c r="B1744" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1745" spans="1:2">
       <c r="A1745" s="2" t="s">
         <v>1744</v>
       </c>
       <c r="B1745" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1746" spans="1:2">
       <c r="A1746" s="2" t="s">
         <v>1745</v>
       </c>
       <c r="B1746" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1747" spans="1:2">
       <c r="A1747" s="2" t="s">
         <v>1746</v>
       </c>
       <c r="B1747" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1748" spans="1:2">
       <c r="A1748" s="2" t="s">
         <v>1747</v>
       </c>
       <c r="B1748" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1749" spans="1:2">
       <c r="A1749" s="2" t="s">
         <v>1748</v>
       </c>
       <c r="B1749" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1750" spans="1:2">
       <c r="A1750" s="2" t="s">
         <v>1749</v>
       </c>
       <c r="B1750" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1751" spans="1:2">
       <c r="A1751" s="2" t="s">
         <v>1750</v>
       </c>
       <c r="B1751" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1752" spans="1:2">
       <c r="A1752" s="2" t="s">
         <v>1751</v>
       </c>
       <c r="B1752" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1753" spans="1:2">
       <c r="A1753" s="2" t="s">
         <v>1752</v>
       </c>
       <c r="B1753" s="2" t="s">
         <v>3</v>
       </c>
@@ -20784,51 +20787,51 @@
       <c r="B1834" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1835" spans="1:2">
       <c r="A1835" s="2" t="s">
         <v>1834</v>
       </c>
       <c r="B1835" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1836" spans="1:2">
       <c r="A1836" s="2" t="s">
         <v>1835</v>
       </c>
       <c r="B1836" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1837" spans="1:2">
       <c r="A1837" s="2" t="s">
         <v>1836</v>
       </c>
       <c r="B1837" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1838" spans="1:2">
       <c r="A1838" s="2" t="s">
         <v>1837</v>
       </c>
       <c r="B1838" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1839" spans="1:2">
       <c r="A1839" s="2" t="s">
         <v>1838</v>
       </c>
       <c r="B1839" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1840" spans="1:2">
       <c r="A1840" s="2" t="s">
         <v>1839</v>
       </c>
       <c r="B1840" s="2" t="s">
         <v>5</v>
       </c>
@@ -20856,147 +20859,147 @@
       <c r="B1843" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1844" spans="1:2">
       <c r="A1844" s="2" t="s">
         <v>1843</v>
       </c>
       <c r="B1844" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1845" spans="1:2">
       <c r="A1845" s="2" t="s">
         <v>1844</v>
       </c>
       <c r="B1845" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1846" spans="1:2">
       <c r="A1846" s="2" t="s">
         <v>1845</v>
       </c>
       <c r="B1846" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1847" spans="1:2">
       <c r="A1847" s="2" t="s">
         <v>1846</v>
       </c>
       <c r="B1847" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1848" spans="1:2">
       <c r="A1848" s="2" t="s">
         <v>1847</v>
       </c>
       <c r="B1848" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1849" spans="1:2">
       <c r="A1849" s="2" t="s">
         <v>1848</v>
       </c>
       <c r="B1849" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1850" spans="1:2">
       <c r="A1850" s="2" t="s">
         <v>1849</v>
       </c>
       <c r="B1850" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1851" spans="1:2">
       <c r="A1851" s="2" t="s">
         <v>1850</v>
       </c>
       <c r="B1851" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1852" spans="1:2">
       <c r="A1852" s="2" t="s">
         <v>1851</v>
       </c>
       <c r="B1852" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1853" spans="1:2">
       <c r="A1853" s="2" t="s">
         <v>1852</v>
       </c>
       <c r="B1853" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1854" spans="1:2">
       <c r="A1854" s="2" t="s">
         <v>1853</v>
       </c>
       <c r="B1854" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1855" spans="1:2">
       <c r="A1855" s="2" t="s">
         <v>1854</v>
       </c>
       <c r="B1855" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1856" spans="1:2">
       <c r="A1856" s="2" t="s">
         <v>1855</v>
       </c>
       <c r="B1856" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1857" spans="1:2">
       <c r="A1857" s="2" t="s">
         <v>1856</v>
       </c>
       <c r="B1857" s="2" t="s">
-        <v>809</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1858" spans="1:2">
       <c r="A1858" s="2" t="s">
         <v>1857</v>
       </c>
       <c r="B1858" s="2" t="s">
-        <v>5</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1859" spans="1:2">
       <c r="A1859" s="2" t="s">
         <v>1858</v>
       </c>
       <c r="B1859" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1860" spans="1:2">
       <c r="A1860" s="2" t="s">
         <v>1859</v>
       </c>
       <c r="B1860" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1861" spans="1:2">
       <c r="A1861" s="2" t="s">
         <v>1860</v>
       </c>
       <c r="B1861" s="2" t="s">
         <v>5</v>
       </c>
@@ -21008,155 +21011,155 @@
       <c r="B1862" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1863" spans="1:2">
       <c r="A1863" s="2" t="s">
         <v>1862</v>
       </c>
       <c r="B1863" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1864" spans="1:2">
       <c r="A1864" s="2" t="s">
         <v>1863</v>
       </c>
       <c r="B1864" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1865" spans="1:2">
       <c r="A1865" s="2" t="s">
         <v>1864</v>
       </c>
       <c r="B1865" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1866" spans="1:2">
       <c r="A1866" s="2" t="s">
         <v>1865</v>
       </c>
       <c r="B1866" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1867" spans="1:2">
       <c r="A1867" s="2" t="s">
         <v>1866</v>
       </c>
       <c r="B1867" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1868" spans="1:2">
       <c r="A1868" s="2" t="s">
         <v>1867</v>
       </c>
       <c r="B1868" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1869" spans="1:2">
       <c r="A1869" s="2" t="s">
         <v>1868</v>
       </c>
       <c r="B1869" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1870" spans="1:2">
       <c r="A1870" s="2" t="s">
         <v>1869</v>
       </c>
       <c r="B1870" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1871" spans="1:2">
       <c r="A1871" s="2" t="s">
         <v>1870</v>
       </c>
       <c r="B1871" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1872" spans="1:2">
       <c r="A1872" s="2" t="s">
         <v>1871</v>
       </c>
       <c r="B1872" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1873" spans="1:2">
       <c r="A1873" s="2" t="s">
         <v>1872</v>
       </c>
       <c r="B1873" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1874" spans="1:2">
       <c r="A1874" s="2" t="s">
         <v>1873</v>
       </c>
       <c r="B1874" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1875" spans="1:2">
       <c r="A1875" s="2" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B1875" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1876" spans="1:2">
       <c r="A1876" s="2" t="s">
         <v>1874</v>
       </c>
       <c r="B1876" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1877" spans="1:2">
       <c r="A1877" s="2" t="s">
         <v>1875</v>
       </c>
       <c r="B1877" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1878" spans="1:2">
       <c r="A1878" s="2" t="s">
         <v>1876</v>
       </c>
       <c r="B1878" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1879" spans="1:2">
       <c r="A1879" s="2" t="s">
         <v>1877</v>
       </c>
       <c r="B1879" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1880" spans="1:2">
       <c r="A1880" s="2" t="s">
         <v>1878</v>
       </c>
       <c r="B1880" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1881" spans="1:2">
       <c r="A1881" s="2" t="s">
         <v>1879</v>
       </c>
       <c r="B1881" s="2" t="s">
         <v>5</v>
       </c>
@@ -21184,67 +21187,67 @@
       <c r="B1884" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1885" spans="1:2">
       <c r="A1885" s="2" t="s">
         <v>1883</v>
       </c>
       <c r="B1885" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1886" spans="1:2">
       <c r="A1886" s="2" t="s">
         <v>1884</v>
       </c>
       <c r="B1886" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1887" spans="1:2">
       <c r="A1887" s="2" t="s">
         <v>1885</v>
       </c>
       <c r="B1887" s="2" t="s">
-        <v>809</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1888" spans="1:2">
       <c r="A1888" s="2" t="s">
         <v>1886</v>
       </c>
       <c r="B1888" s="2" t="s">
-        <v>5</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1889" spans="1:2">
       <c r="A1889" s="2" t="s">
         <v>1887</v>
       </c>
       <c r="B1889" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1890" spans="1:2">
       <c r="A1890" s="2" t="s">
         <v>1888</v>
       </c>
       <c r="B1890" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1891" spans="1:2">
       <c r="A1891" s="2" t="s">
         <v>1889</v>
       </c>
       <c r="B1891" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1892" spans="1:2">
       <c r="A1892" s="2" t="s">
         <v>1890</v>
       </c>
       <c r="B1892" s="2" t="s">
         <v>3</v>
       </c>
@@ -21264,114 +21267,122 @@
       <c r="B1894" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1895" spans="1:2">
       <c r="A1895" s="2" t="s">
         <v>1893</v>
       </c>
       <c r="B1895" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1896" spans="1:2">
       <c r="A1896" s="2" t="s">
         <v>1894</v>
       </c>
       <c r="B1896" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1897" spans="1:2">
       <c r="A1897" s="2" t="s">
         <v>1895</v>
       </c>
       <c r="B1897" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1898" spans="1:2">
       <c r="A1898" s="2" t="s">
         <v>1896</v>
       </c>
       <c r="B1898" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1899" spans="1:2">
       <c r="A1899" s="2" t="s">
         <v>1897</v>
       </c>
       <c r="B1899" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1900" spans="1:2">
       <c r="A1900" s="2" t="s">
         <v>1898</v>
       </c>
       <c r="B1900" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1901" spans="1:2">
       <c r="A1901" s="2" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B1901" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1902" spans="1:2">
       <c r="A1902" s="2" t="s">
         <v>1899</v>
       </c>
       <c r="B1902" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1903" spans="1:2">
       <c r="A1903" s="2" t="s">
         <v>1900</v>
       </c>
       <c r="B1903" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1904" spans="1:2">
       <c r="A1904" s="2" t="s">
         <v>1901</v>
       </c>
       <c r="B1904" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1905" spans="1:2">
       <c r="A1905" s="2" t="s">
         <v>1902</v>
       </c>
       <c r="B1905" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:2">
+      <c r="A1906" s="2" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B1906" s="2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>