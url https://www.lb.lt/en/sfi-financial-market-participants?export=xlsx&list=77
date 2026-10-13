--- v1 (2025-11-25)
+++ v2 (2026-10-13)
@@ -44,78 +44,78 @@
   <si>
     <t>Business form</t>
   </si>
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
     <t>valid till</t>
   </si>
   <si>
     <t>Lietuvos centrinė kredito unija</t>
   </si>
   <si>
-    <t>Central Credit Union, Real-estate related credit intermediary, Consumer credit provider</t>
-[...2 lines deleted...]
-    <t>Central Credit Union, Dependent credit intermediaries operating on behalf of more than one lender and in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
+    <t>Issuer, Central Credit Union, Real-estate related credit intermediary, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Central Credit Union, Dependent credit intermediaries operating on behalf of more than one lender and in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Issuers whose securities are admitted to trading on multilateral trading facilities</t>
   </si>
   <si>
     <t>Central credit union licence</t>
   </si>
   <si>
     <t>LB000277</t>
   </si>
   <si>
+    <t>Sefinance, UAB</t>
+  </si>
+  <si>
+    <t>Real-estate related credit intermediary</t>
+  </si>
+  <si>
+    <t>Dependent credit intermediaries operating on behalf of more than one lender and in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
+  </si>
+  <si>
     <t>UAB "Hipotekiniai kreditai"</t>
   </si>
   <si>
     <t>Real-estate related credit provider, Real-estate related credit intermediary</t>
   </si>
   <si>
     <t>Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Dependent credit intermediaries operating on behalf of more than one lender and in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dependent credit intermediaries operating on behalf of more than one lender and in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -512,70 +512,70 @@
       </c>
       <c r="D2" s="2">
         <v>110086034</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="2">
-        <v>304374977</v>
+        <v>305088516</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="2">
-        <v>305088516</v>
+        <v>304374977</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">