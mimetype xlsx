--- v2 (2026-02-28)
+++ v3 (2026-04-14)
@@ -80,51 +80,51 @@
   <si>
     <t>Coreco Specialist Finance Limited</t>
   </si>
   <si>
     <t>Other EU Member State credit, relating to immovable property, intermediaries</t>
   </si>
   <si>
     <t>Donatas Sadonis</t>
   </si>
   <si>
     <t>UAB „Finker“</t>
   </si>
   <si>
     <t>Impact Specialist Finance Limited</t>
   </si>
   <si>
     <t>MB Kredito tarpininkas</t>
   </si>
   <si>
     <t>Life Map Limited</t>
   </si>
   <si>
     <t>MB "Finansų brokeris"</t>
   </si>
   <si>
-    <t>MB „Finansų patarimai“</t>
+    <t>MB "Finex"</t>
   </si>
   <si>
     <t>Real-estate related credit intermediary, Consumer credit intermediary</t>
   </si>
   <si>
     <t>Independent Consumer Credit Providers Intermediaries, Independent credit intermediaries, acting in accordance with the Republic of Lithuania Law on Credit Relating to Immovable Property</t>
   </si>
   <si>
     <t>MB „Investolita“</t>
   </si>
   <si>
     <t>Monvera, MB</t>
   </si>
   <si>
     <t>UAB Paskolų brokeriai</t>
   </si>
   <si>
     <t>Saulius Ciesiūnas</t>
   </si>
   <si>
     <t>SIA „BIOENERGY TRADE LTD</t>
   </si>
   <si>
     <t>UAB Aura domus</t>
   </si>