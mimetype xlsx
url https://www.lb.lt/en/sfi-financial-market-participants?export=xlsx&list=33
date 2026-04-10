--- v2 (2026-01-10)
+++ v3 (2026-04-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Business form</t>
   </si>
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
@@ -599,51 +599,51 @@
   <si>
     <t>Consumer credit providers, Peer-to-peer lending platforms, Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators, Issuers whose securities are admitted to trading on multilateral trading facilities</t>
   </si>
   <si>
     <t>LB000247</t>
   </si>
   <si>
     <t>2017-01-05</t>
   </si>
   <si>
     <t>Kredito unija ,,Neris"</t>
   </si>
   <si>
     <t>LB000447</t>
   </si>
   <si>
     <t>2018-02-01</t>
   </si>
   <si>
     <t>Newrails, UAB</t>
   </si>
   <si>
     <t>Electronic money institution, Currency exchange operator, Electronic money token issuer</t>
   </si>
   <si>
-    <t>Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators, Electronic money token issuer</t>
+    <t>Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators, Electronic money token issuer, Crypto‑asset service provider (Article 60 of the MiCA Regulation)</t>
   </si>
   <si>
     <t>LB001967</t>
   </si>
   <si>
     <t>2020-06-04</t>
   </si>
   <si>
     <t>UAB "NexPay"</t>
   </si>
   <si>
     <t>LB000428</t>
   </si>
   <si>
     <t>2017-10-10</t>
   </si>
   <si>
     <t>UAB "NIUM EU"</t>
   </si>
   <si>
     <t>LB000420</t>
   </si>
   <si>
     <t>2017-09-28</t>
   </si>
@@ -701,540 +701,525 @@
   <si>
     <t>"Paysera LT", UAB</t>
   </si>
   <si>
     <t>Electronic money institution, Currency exchange operator, Peer-to-peer lending platform operator, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Peer-to-peer lending platforms, Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators</t>
   </si>
   <si>
     <t>LB000251</t>
   </si>
   <si>
     <t>2012-09-27</t>
   </si>
   <si>
     <t>Payswix, UAB</t>
   </si>
   <si>
     <t>LB000434</t>
   </si>
   <si>
     <t>2017-12-08</t>
   </si>
   <si>
-    <t>UAB "PAYTEND EUROPE"</t>
-[...7 lines deleted...]
-  <si>
     <t>Pakruojo kredito unija</t>
   </si>
   <si>
     <t>LB000307</t>
   </si>
   <si>
-    <t>Palangos kredito unija</t>
+    <t>Uždaroji akcinė bendrovė ,,PANEVĖŽIO BŪSTAS“</t>
+  </si>
+  <si>
+    <t>LB000211</t>
+  </si>
+  <si>
+    <t>2014-09-30</t>
+  </si>
+  <si>
+    <t>Akcinė bendrovė ,,PANEVĖŽIO BUTŲ ŪKIS"</t>
+  </si>
+  <si>
+    <t>LB000239</t>
+  </si>
+  <si>
+    <t>Panevėžio kredito unija</t>
+  </si>
+  <si>
+    <t>LB000309</t>
+  </si>
+  <si>
+    <t>Pasvalio kredito unija</t>
+  </si>
+  <si>
+    <t>LB000334</t>
+  </si>
+  <si>
+    <t>UAB "Pervesk"</t>
+  </si>
+  <si>
+    <t>LB000426</t>
+  </si>
+  <si>
+    <t>2017-11-06</t>
+  </si>
+  <si>
+    <t>Plungės kredito unija</t>
+  </si>
+  <si>
+    <t>LB000266</t>
+  </si>
+  <si>
+    <t>Raseinių kredito unija</t>
+  </si>
+  <si>
+    <t>LB000282</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RATO bankas, UAB </t>
+  </si>
+  <si>
+    <t>Bank, Currency exchange operator, Issuer, Real-estate related credit provider, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Consumer credit providers, Currency exchange operators, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Issuers whose securities are admitted to trading on multilateral trading facilities, Specialised bank</t>
+  </si>
+  <si>
+    <t>LB002313</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
+    <t>Uždaroji akcinė bendrovė ,,Rausidas"</t>
+  </si>
+  <si>
+    <t>LB000242</t>
+  </si>
+  <si>
+    <t>SAGA kredito unija</t>
+  </si>
+  <si>
+    <t>LB000300</t>
+  </si>
+  <si>
+    <t>UAB „SATOLA“</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Secure Nordic Payments", UAB </t>
+  </si>
+  <si>
+    <t>LB000412</t>
+  </si>
+  <si>
+    <t>2017-07-13</t>
+  </si>
+  <si>
+    <t>UAB "Seven Seas Europe"</t>
+  </si>
+  <si>
+    <t>LB000437</t>
+  </si>
+  <si>
+    <t>SOLLO, UAB</t>
+  </si>
+  <si>
+    <t>Payment institutions holding a payment institution licence, Currency exchange operators, Intermediary of an electronic money institution licensed by the Republic of Lithuania</t>
+  </si>
+  <si>
+    <t>LB000203</t>
+  </si>
+  <si>
+    <t>2011-02-24</t>
+  </si>
+  <si>
+    <t>Šeimos kredito unija</t>
+  </si>
+  <si>
+    <t>LB000311</t>
+  </si>
+  <si>
+    <t>Šilalės kredito unija</t>
+  </si>
+  <si>
+    <t>LB000335</t>
+  </si>
+  <si>
+    <t>Šilutės kredito unija</t>
+  </si>
+  <si>
+    <t>LB000318</t>
+  </si>
+  <si>
+    <t>Tauragės kredito unija</t>
+  </si>
+  <si>
+    <t>LB000290</t>
+  </si>
+  <si>
+    <t>UAB ,,Tavo pastogė"</t>
+  </si>
+  <si>
+    <t>LB000212</t>
+  </si>
+  <si>
+    <t>2014-09-09</t>
+  </si>
+  <si>
+    <t>Tikslo kredito unija</t>
+  </si>
+  <si>
+    <t>LB000296</t>
+  </si>
+  <si>
+    <t>Trakų kredito unija</t>
+  </si>
+  <si>
+    <t>LB000284</t>
+  </si>
+  <si>
+    <t>TT Express UAB</t>
+  </si>
+  <si>
+    <t>Payment institution licence, Electronic money institution licence</t>
+  </si>
+  <si>
+    <t>LB000216, LB002121</t>
+  </si>
+  <si>
+    <t>2013-10-17, 2021-12-21</t>
+  </si>
+  <si>
+    <t>UAB "Bitė Lietuva"</t>
+  </si>
+  <si>
+    <t>LB000254</t>
+  </si>
+  <si>
+    <t>2016-09-29</t>
+  </si>
+  <si>
+    <t>UAB "Bitkointa"</t>
+  </si>
+  <si>
+    <t>UAB "Drauskaita"</t>
+  </si>
+  <si>
+    <t>LB000455</t>
+  </si>
+  <si>
+    <t>2018-04-23</t>
+  </si>
+  <si>
+    <t>UAB "Elektroninių mokėjimų agentūra"</t>
+  </si>
+  <si>
+    <t>LB001982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UAB „Elektroninių pinigų bitė“ </t>
+  </si>
+  <si>
+    <t>LB002088</t>
+  </si>
+  <si>
+    <t>2021-06-03</t>
+  </si>
+  <si>
+    <t>UAB ,,Elotus"</t>
+  </si>
+  <si>
+    <t>Payment institution</t>
+  </si>
+  <si>
+    <t>LB000207</t>
+  </si>
+  <si>
+    <t>2011-05-05</t>
+  </si>
+  <si>
+    <t>UAB „Eurokaita“</t>
+  </si>
+  <si>
+    <t>UAB "Finansinės paslaugos "Contis"</t>
+  </si>
+  <si>
+    <t>LB001896</t>
+  </si>
+  <si>
+    <t>UAB "Florinus"</t>
+  </si>
+  <si>
+    <t>UAB Forexlita</t>
+  </si>
+  <si>
+    <t>UAB Guru Pay</t>
+  </si>
+  <si>
+    <t>LB001929</t>
+  </si>
+  <si>
+    <t>2019-11-25</t>
+  </si>
+  <si>
+    <t>UAB Hokodo</t>
+  </si>
+  <si>
+    <t>LB000489</t>
+  </si>
+  <si>
+    <t>2019-01-21</t>
+  </si>
+  <si>
+    <t>UAB "International Payment Union"</t>
+  </si>
+  <si>
+    <t>LB000468</t>
+  </si>
+  <si>
+    <t>2018-07-25</t>
+  </si>
+  <si>
+    <t>UAB JUNONALT</t>
+  </si>
+  <si>
+    <t>UAB KONVERSITA</t>
+  </si>
+  <si>
+    <t>Currency exchange operator, Payment institution intermediary</t>
+  </si>
+  <si>
+    <t>UAB „Lux International Payment System“</t>
+  </si>
+  <si>
+    <t>LB002061</t>
+  </si>
+  <si>
+    <t>2021-02-18</t>
+  </si>
+  <si>
+    <t>UAB "Madelina"</t>
+  </si>
+  <si>
+    <t>UAB "Maneuver LT"</t>
+  </si>
+  <si>
+    <t>LB000453</t>
+  </si>
+  <si>
+    <t>2018-03-29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UAB Monavate </t>
+  </si>
+  <si>
+    <t>LB002139</t>
+  </si>
+  <si>
+    <t>2022-03-31</t>
+  </si>
+  <si>
+    <t>UAB „Morlita“</t>
+  </si>
+  <si>
+    <t>Currency exchange operators, Intermediary of a payment institution licensed in the Republic of Lithuania</t>
+  </si>
+  <si>
+    <t>UAB Nandi Finance</t>
+  </si>
+  <si>
+    <t>LB001951</t>
+  </si>
+  <si>
+    <t>2020-02-28</t>
+  </si>
+  <si>
+    <t>UAB NomuPay Europe</t>
+  </si>
+  <si>
+    <t>LB000214</t>
+  </si>
+  <si>
+    <t>2012-06-14</t>
+  </si>
+  <si>
+    <t>UAB OPAY solutions</t>
+  </si>
+  <si>
+    <t>LB002101</t>
+  </si>
+  <si>
+    <t>2021-09-16</t>
+  </si>
+  <si>
+    <t>UAB “Paystrax“</t>
+  </si>
+  <si>
+    <t>LB000481</t>
+  </si>
+  <si>
+    <t>2018-12-11</t>
+  </si>
+  <si>
+    <t>UAB „Perlas Finance“</t>
+  </si>
+  <si>
+    <t>LB000248</t>
+  </si>
+  <si>
+    <t>2015-10-29</t>
+  </si>
+  <si>
+    <t>UAB "PHOENIX PAYMENTS"</t>
+  </si>
+  <si>
+    <t>LB000477</t>
+  </si>
+  <si>
+    <t>2018-11-20</t>
+  </si>
+  <si>
+    <t>UAB RAVYDA</t>
+  </si>
+  <si>
+    <t>UAB “Remit Choice Limited”</t>
+  </si>
+  <si>
+    <t>LB000498</t>
+  </si>
+  <si>
+    <t>2019-04-25</t>
+  </si>
+  <si>
+    <t>UAB Roltena</t>
+  </si>
+  <si>
+    <t>UAB „SONECT Europe“</t>
+  </si>
+  <si>
+    <t>LB000500</t>
+  </si>
+  <si>
+    <t>UAB STANHOPE FINANCIAL</t>
+  </si>
+  <si>
+    <t>LB002039</t>
+  </si>
+  <si>
+    <t>2020-12-17</t>
+  </si>
+  <si>
+    <t>UAB TeslaPay</t>
+  </si>
+  <si>
+    <t>LB000463</t>
+  </si>
+  <si>
+    <t>UAB "TransferGo Lithuania"</t>
+  </si>
+  <si>
+    <t>LB000461</t>
+  </si>
+  <si>
+    <t>2018-07-10</t>
+  </si>
+  <si>
+    <t>UAB Travel Union</t>
+  </si>
+  <si>
+    <t>LB001966</t>
+  </si>
+  <si>
+    <t>UAB Valiutų mainai</t>
+  </si>
+  <si>
+    <t>UAB „Valiutų rizikos valdymas“</t>
+  </si>
+  <si>
+    <t>UAB Viena moneta</t>
+  </si>
+  <si>
+    <t>UAB „Vienas litas“</t>
+  </si>
+  <si>
+    <t>UAB „Walletto“</t>
+  </si>
+  <si>
+    <t>LB000452</t>
+  </si>
+  <si>
+    <t>UAB ZEN.COM</t>
+  </si>
+  <si>
+    <t>LB000457</t>
+  </si>
+  <si>
+    <t>2018-05-24</t>
+  </si>
+  <si>
+    <t>Ukmergės ūkininkų kredito unija</t>
+  </si>
+  <si>
+    <t>LB000330</t>
+  </si>
+  <si>
+    <t>Utenos kredito unija</t>
+  </si>
+  <si>
+    <t>LB000308</t>
+  </si>
+  <si>
+    <t>Uždaroji akcinė bendrovė ,,Kaišiadorių butų ūkis"</t>
+  </si>
+  <si>
+    <t>LB000199</t>
+  </si>
+  <si>
+    <t>Uždaroji akcinė bendrovė ,,Utenos butų ūkis"</t>
+  </si>
+  <si>
+    <t>LB002244</t>
+  </si>
+  <si>
+    <t>2024-03-26</t>
+  </si>
+  <si>
+    <t>Uždaroji akcinė bendrovė ,,Visagino būstas"</t>
+  </si>
+  <si>
+    <t>LB002233</t>
+  </si>
+  <si>
+    <t>2023-12-19</t>
+  </si>
+  <si>
+    <t>Vakarų Lietuvos kredito unija</t>
   </si>
   <si>
     <t>LB000267</t>
-  </si>
-[...469 lines deleted...]
-    <t>2023-12-19</t>
   </si>
   <si>
     <t>ValorPay, UAB</t>
   </si>
   <si>
     <t>LB000492</t>
   </si>
   <si>
     <t>2019-02-14</t>
   </si>
   <si>
     <t>Verified Payments, UAB</t>
   </si>
   <si>
     <t>LB000446</t>
   </si>
   <si>
     <t>2018-02-13</t>
   </si>
   <si>
     <t>Via Payments UAB</t>
   </si>
   <si>
     <t>LB000421</t>
   </si>
@@ -1630,54 +1615,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I158"/>
+  <dimension ref="A1:I156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I158" sqref="I158"/>
+      <selection activeCell="I156" sqref="I156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -3474,1966 +3459,1918 @@
         <v>43</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D76" s="2">
         <v>304604766</v>
       </c>
       <c r="E76" s="2"/>
       <c r="F76" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>227</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>228</v>
       </c>
       <c r="I76" s="2"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="2" t="s">
         <v>229</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="D77" s="2">
-        <v>304730875</v>
+        <v>110067443</v>
       </c>
       <c r="E77" s="2"/>
       <c r="F77" s="2" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="H77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77" s="2"/>
       <c r="I77" s="2"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="2" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="D78" s="2">
-        <v>110067443</v>
+        <v>147146333</v>
       </c>
       <c r="E78" s="2"/>
       <c r="F78" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G78" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="H78" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="H78" s="2"/>
       <c r="I78" s="2"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="2" t="s">
         <v>234</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D79" s="2">
-        <v>110085313</v>
+        <v>147146714</v>
       </c>
       <c r="E79" s="2"/>
       <c r="F79" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="H79" s="2"/>
+      <c r="H79" s="2" t="s">
+        <v>123</v>
+      </c>
       <c r="I79" s="2"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="2" t="s">
         <v>236</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="D80" s="2">
-        <v>147146333</v>
+        <v>112040352</v>
       </c>
       <c r="E80" s="2"/>
       <c r="F80" s="2" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="H80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H80" s="2"/>
       <c r="I80" s="2"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D81" s="2">
-        <v>147146714</v>
+        <v>112046387</v>
       </c>
       <c r="E81" s="2"/>
       <c r="F81" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="H81" s="2"/>
       <c r="I81" s="2"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="2" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D82" s="2">
-        <v>112040352</v>
+        <v>304186270</v>
       </c>
       <c r="E82" s="2"/>
       <c r="F82" s="2" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="G82" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="H82" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="H82" s="2"/>
       <c r="I82" s="2"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="2" t="s">
         <v>243</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="2">
-        <v>112046387</v>
+        <v>112041269</v>
       </c>
       <c r="E83" s="2"/>
       <c r="F83" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>244</v>
       </c>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="2" t="s">
         <v>245</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D84" s="2">
-        <v>304186270</v>
+        <v>110086568</v>
       </c>
       <c r="E84" s="2"/>
       <c r="F84" s="2" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="H84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H84" s="2"/>
       <c r="I84" s="2"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="B85" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="B85" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="2" t="s">
-        <v>11</v>
+        <v>249</v>
       </c>
       <c r="D85" s="2">
-        <v>112041269</v>
+        <v>112043124</v>
       </c>
       <c r="E85" s="2"/>
       <c r="F85" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="H85" s="2"/>
+        <v>250</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>251</v>
+      </c>
       <c r="I85" s="2"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D86" s="2">
-        <v>110067258</v>
+        <v>179323286</v>
       </c>
       <c r="E86" s="2"/>
       <c r="F86" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="H86" s="2"/>
+        <v>253</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>175</v>
+      </c>
       <c r="I86" s="2"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D87" s="2">
-        <v>110086568</v>
+        <v>300123739</v>
       </c>
       <c r="E87" s="2"/>
       <c r="F87" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>255</v>
+        <v>97</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>256</v>
+        <v>98</v>
       </c>
       <c r="D88" s="2">
-        <v>112043124</v>
+        <v>302714192</v>
       </c>
       <c r="E88" s="2"/>
-      <c r="F88" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F88" s="2"/>
+      <c r="G88" s="2"/>
+      <c r="H88" s="2"/>
       <c r="I88" s="2"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="2" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D89" s="2">
-        <v>179323286</v>
+        <v>303262295</v>
       </c>
       <c r="E89" s="2"/>
       <c r="F89" s="2" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>175</v>
+        <v>259</v>
       </c>
       <c r="I89" s="2"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="2" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D90" s="2">
-        <v>300123739</v>
+        <v>304632897</v>
       </c>
       <c r="E90" s="2"/>
       <c r="F90" s="2" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="H90" s="2"/>
+        <v>261</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>118</v>
+      </c>
       <c r="I90" s="2"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C91" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="B91" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D91" s="2">
-        <v>302714192</v>
+        <v>302575294</v>
       </c>
       <c r="E91" s="2"/>
-      <c r="F91" s="2"/>
-[...1 lines deleted...]
-      <c r="H91" s="2"/>
+      <c r="F91" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>265</v>
+      </c>
       <c r="I91" s="2"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D92" s="2">
-        <v>303262295</v>
+        <v>302826202</v>
       </c>
       <c r="E92" s="2"/>
       <c r="F92" s="2" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="H92" s="2"/>
       <c r="I92" s="2"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D93" s="2">
-        <v>304632897</v>
+        <v>112046953</v>
       </c>
       <c r="E93" s="2"/>
       <c r="F93" s="2" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="H93" s="2"/>
       <c r="I93" s="2"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>270</v>
+        <v>11</v>
       </c>
       <c r="D94" s="2">
-        <v>302575294</v>
+        <v>112041116</v>
       </c>
       <c r="E94" s="2"/>
       <c r="F94" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="H94" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="2"/>
       <c r="I94" s="2"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="2">
-        <v>302826202</v>
+        <v>112046768</v>
       </c>
       <c r="E95" s="2"/>
       <c r="F95" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="2" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="D96" s="2">
-        <v>112046953</v>
+        <v>166576994</v>
       </c>
       <c r="E96" s="2"/>
       <c r="F96" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G96" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="H96" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="H96" s="2"/>
       <c r="I96" s="2"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="2" t="s">
         <v>277</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="2">
-        <v>112041116</v>
+        <v>112047293</v>
       </c>
       <c r="E97" s="2"/>
       <c r="F97" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>278</v>
       </c>
       <c r="H97" s="2"/>
       <c r="I97" s="2"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="2">
-        <v>112046768</v>
+        <v>300027153</v>
       </c>
       <c r="E98" s="2"/>
       <c r="F98" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>280</v>
       </c>
       <c r="H98" s="2"/>
       <c r="I98" s="2"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="D99" s="2">
-        <v>166576994</v>
+        <v>302699228</v>
       </c>
       <c r="E99" s="2"/>
       <c r="F99" s="2" t="s">
-        <v>37</v>
+        <v>282</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="I99" s="2"/>
+        <v>284</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D100" s="2">
-        <v>112047293</v>
+        <v>110688998</v>
       </c>
       <c r="E100" s="2"/>
       <c r="F100" s="2" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="H100" s="2"/>
+        <v>286</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>287</v>
+      </c>
       <c r="I100" s="2"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="D101" s="2">
-        <v>300027153</v>
+        <v>304849096</v>
       </c>
       <c r="E101" s="2"/>
-      <c r="F101" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F101" s="2"/>
+      <c r="G101" s="2"/>
       <c r="H101" s="2"/>
       <c r="I101" s="2"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>44</v>
+        <v>108</v>
       </c>
       <c r="D102" s="2">
-        <v>302699228</v>
+        <v>304254248</v>
       </c>
       <c r="E102" s="2"/>
       <c r="F102" s="2" t="s">
-        <v>289</v>
+        <v>37</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>290</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="I102" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I102" s="2"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="2" t="s">
         <v>292</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="D103" s="2">
-        <v>110688998</v>
+        <v>136031358</v>
       </c>
       <c r="E103" s="2"/>
       <c r="F103" s="2" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>293</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>294</v>
+        <v>29</v>
       </c>
       <c r="I103" s="2"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D104" s="2">
+        <v>304473256</v>
+      </c>
+      <c r="E104" s="2"/>
+      <c r="F104" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G104" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="B104" s="2" t="s">
-[...11 lines deleted...]
-      <c r="H104" s="2"/>
+      <c r="H104" s="2" t="s">
+        <v>296</v>
+      </c>
       <c r="I104" s="2"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>25</v>
+        <v>298</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="D105" s="2">
-        <v>304254248</v>
+        <v>166403298</v>
       </c>
       <c r="E105" s="2"/>
       <c r="F105" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="I105" s="2"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D106" s="2">
-        <v>136031358</v>
+        <v>303909868</v>
       </c>
       <c r="E106" s="2"/>
-      <c r="F106" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F106" s="2"/>
+      <c r="G106" s="2"/>
+      <c r="H106" s="2"/>
       <c r="I106" s="2"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D107" s="2">
-        <v>304473256</v>
+        <v>304406236</v>
       </c>
       <c r="E107" s="2"/>
       <c r="F107" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>303</v>
+        <v>206</v>
       </c>
       <c r="I107" s="2"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>305</v>
+        <v>97</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D108" s="2">
-        <v>166403298</v>
+        <v>303169364</v>
       </c>
       <c r="E108" s="2"/>
-      <c r="F108" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F108" s="2"/>
+      <c r="G108" s="2"/>
+      <c r="H108" s="2"/>
       <c r="I108" s="2"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="2" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D109" s="2">
-        <v>303909868</v>
+        <v>303785858</v>
       </c>
       <c r="E109" s="2"/>
       <c r="F109" s="2"/>
       <c r="G109" s="2"/>
       <c r="H109" s="2"/>
       <c r="I109" s="2"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="2" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D110" s="2">
-        <v>304406236</v>
+        <v>304891889</v>
       </c>
       <c r="E110" s="2"/>
       <c r="F110" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>206</v>
+        <v>308</v>
       </c>
       <c r="I110" s="2"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D111" s="2">
+        <v>305007941</v>
+      </c>
+      <c r="E111" s="2"/>
+      <c r="F111" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="H111" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="B111" s="2" t="s">
-[...11 lines deleted...]
-      <c r="H111" s="2"/>
       <c r="I111" s="2"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="2" t="s">
         <v>312</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="D112" s="2">
-        <v>303785858</v>
+        <v>304917978</v>
       </c>
       <c r="E112" s="2"/>
-      <c r="F112" s="2"/>
-[...1 lines deleted...]
-      <c r="H112" s="2"/>
+      <c r="F112" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>314</v>
+      </c>
       <c r="I112" s="2"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="2" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="D113" s="2">
-        <v>304891889</v>
+        <v>303533362</v>
       </c>
       <c r="E113" s="2"/>
-      <c r="F113" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F113" s="2"/>
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
       <c r="I113" s="2"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="2" t="s">
         <v>316</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>43</v>
+        <v>317</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="D114" s="2">
-        <v>305007941</v>
+        <v>303451926</v>
       </c>
       <c r="E114" s="2"/>
-      <c r="F114" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F114" s="2"/>
+      <c r="G114" s="2"/>
+      <c r="H114" s="2"/>
       <c r="I114" s="2"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="2" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D115" s="2">
-        <v>304917978</v>
+        <v>305158007</v>
       </c>
       <c r="E115" s="2"/>
       <c r="F115" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G115" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="H115" s="2" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="I115" s="2"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="2" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D116" s="2">
-        <v>303533362</v>
+        <v>304718734</v>
       </c>
       <c r="E116" s="2"/>
       <c r="F116" s="2"/>
       <c r="G116" s="2"/>
       <c r="H116" s="2"/>
       <c r="I116" s="2"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D117" s="2">
+        <v>304785124</v>
+      </c>
+      <c r="E117" s="2"/>
+      <c r="F117" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G117" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="B117" s="2" t="s">
+      <c r="H117" s="2" t="s">
         <v>324</v>
       </c>
-      <c r="C117" s="2" t="s">
-[...8 lines deleted...]
-      <c r="H117" s="2"/>
       <c r="I117" s="2"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="2" t="s">
         <v>325</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>43</v>
+        <v>213</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>44</v>
+        <v>214</v>
       </c>
       <c r="D118" s="2">
-        <v>305158007</v>
+        <v>305628001</v>
       </c>
       <c r="E118" s="2"/>
       <c r="F118" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>326</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>327</v>
       </c>
       <c r="I118" s="2"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="2" t="s">
         <v>328</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>97</v>
+        <v>317</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>98</v>
+        <v>329</v>
       </c>
       <c r="D119" s="2">
-        <v>304718734</v>
+        <v>303441469</v>
       </c>
       <c r="E119" s="2"/>
       <c r="F119" s="2"/>
       <c r="G119" s="2"/>
       <c r="H119" s="2"/>
       <c r="I119" s="2"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D120" s="2">
-        <v>304785124</v>
+        <v>305138937</v>
       </c>
       <c r="E120" s="2"/>
       <c r="F120" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="I120" s="2"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>213</v>
+        <v>25</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>214</v>
+        <v>26</v>
       </c>
       <c r="D121" s="2">
-        <v>305628001</v>
+        <v>300110581</v>
       </c>
       <c r="E121" s="2"/>
       <c r="F121" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I121" s="2"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>324</v>
+        <v>25</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>336</v>
+        <v>26</v>
       </c>
       <c r="D122" s="2">
-        <v>303441469</v>
+        <v>302664558</v>
       </c>
       <c r="E122" s="2"/>
-      <c r="F122" s="2"/>
-[...1 lines deleted...]
-      <c r="H122" s="2"/>
+      <c r="F122" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>338</v>
+      </c>
       <c r="I122" s="2"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="2" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D123" s="2">
-        <v>305138937</v>
+        <v>304888494</v>
       </c>
       <c r="E123" s="2"/>
       <c r="F123" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I123" s="2"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D124" s="2">
-        <v>300110581</v>
+        <v>301169732</v>
       </c>
       <c r="E124" s="2"/>
       <c r="F124" s="2" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="I124" s="2"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D125" s="2">
-        <v>302664558</v>
+        <v>304920426</v>
       </c>
       <c r="E125" s="2"/>
       <c r="F125" s="2" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="I125" s="2"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D126" s="2">
-        <v>304888494</v>
+        <v>304081928</v>
       </c>
       <c r="E126" s="2"/>
-      <c r="F126" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F126" s="2"/>
+      <c r="G126" s="2"/>
+      <c r="H126" s="2"/>
       <c r="I126" s="2"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="2" t="s">
         <v>349</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D127" s="2">
-        <v>301169732</v>
+        <v>304861465</v>
       </c>
       <c r="E127" s="2"/>
       <c r="F127" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>350</v>
       </c>
       <c r="H127" s="2" t="s">
         <v>351</v>
       </c>
       <c r="I127" s="2"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="2" t="s">
         <v>352</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="D128" s="2">
-        <v>304920426</v>
+        <v>303533355</v>
       </c>
       <c r="E128" s="2"/>
-      <c r="F128" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F128" s="2"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
       <c r="I128" s="2"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="2" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="D129" s="2">
-        <v>304081928</v>
+        <v>305152431</v>
       </c>
       <c r="E129" s="2"/>
-      <c r="F129" s="2"/>
-[...1 lines deleted...]
-      <c r="H129" s="2"/>
+      <c r="F129" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>351</v>
+      </c>
       <c r="I129" s="2"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="2" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D130" s="2">
-        <v>304861465</v>
+        <v>305574870</v>
       </c>
       <c r="E130" s="2"/>
       <c r="F130" s="2" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G130" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="H130" s="2" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="I130" s="2"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D131" s="2">
+        <v>304715528</v>
+      </c>
+      <c r="E131" s="2"/>
+      <c r="F131" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G131" s="2" t="s">
         <v>359</v>
       </c>
-      <c r="B131" s="2" t="s">
-[...11 lines deleted...]
-      <c r="H131" s="2"/>
+      <c r="H131" s="2" t="s">
+        <v>314</v>
+      </c>
       <c r="I131" s="2"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="2" t="s">
         <v>360</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D132" s="2">
-        <v>305152431</v>
+        <v>304871705</v>
       </c>
       <c r="E132" s="2"/>
       <c r="F132" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>361</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="I132" s="2"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D133" s="2">
-        <v>305574870</v>
+        <v>305106882</v>
       </c>
       <c r="E133" s="2"/>
       <c r="F133" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>364</v>
+        <v>197</v>
       </c>
       <c r="I133" s="2"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="2" t="s">
         <v>365</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="D134" s="2">
-        <v>304715528</v>
+        <v>304056857</v>
       </c>
       <c r="E134" s="2"/>
-      <c r="F134" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F134" s="2"/>
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
       <c r="I134" s="2"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="2" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="D135" s="2">
-        <v>304871705</v>
+        <v>303469486</v>
       </c>
       <c r="E135" s="2"/>
-      <c r="F135" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F135" s="2"/>
+      <c r="G135" s="2"/>
+      <c r="H135" s="2"/>
       <c r="I135" s="2"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="2" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="D136" s="2">
-        <v>305106882</v>
+        <v>306098812</v>
       </c>
       <c r="E136" s="2"/>
-      <c r="F136" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F136" s="2"/>
+      <c r="G136" s="2"/>
+      <c r="H136" s="2"/>
       <c r="I136" s="2"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="2" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D137" s="2">
-        <v>304056857</v>
+        <v>304058502</v>
       </c>
       <c r="E137" s="2"/>
       <c r="F137" s="2"/>
       <c r="G137" s="2"/>
       <c r="H137" s="2"/>
       <c r="I137" s="2"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="2" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="D138" s="2">
-        <v>303469486</v>
+        <v>304686884</v>
       </c>
       <c r="E138" s="2"/>
-      <c r="F138" s="2"/>
-[...1 lines deleted...]
-      <c r="H138" s="2"/>
+      <c r="F138" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>324</v>
+      </c>
       <c r="I138" s="2"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="2" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="D139" s="2">
-        <v>306098812</v>
+        <v>304749651</v>
       </c>
       <c r="E139" s="2"/>
-      <c r="F139" s="2"/>
-[...1 lines deleted...]
-      <c r="H139" s="2"/>
+      <c r="F139" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="H139" s="2" t="s">
+        <v>373</v>
+      </c>
       <c r="I139" s="2"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="2">
+        <v>110083981</v>
+      </c>
+      <c r="E140" s="2"/>
+      <c r="F140" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G140" s="2" t="s">
         <v>375</v>
       </c>
-      <c r="B140" s="2" t="s">
-[...10 lines deleted...]
-      <c r="G140" s="2"/>
       <c r="H140" s="2"/>
       <c r="I140" s="2"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="2" t="s">
         <v>376</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D141" s="2">
-        <v>304686884</v>
+        <v>110088423</v>
       </c>
       <c r="E141" s="2"/>
       <c r="F141" s="2" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="H141" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="2"/>
       <c r="I141" s="2"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="2" t="s">
         <v>378</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D142" s="2">
-        <v>304749651</v>
+        <v>158806029</v>
       </c>
       <c r="E142" s="2"/>
       <c r="F142" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>379</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>380</v>
+        <v>132</v>
       </c>
       <c r="I142" s="2"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="2" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="D143" s="2">
-        <v>110083981</v>
+        <v>183605327</v>
       </c>
       <c r="E143" s="2"/>
       <c r="F143" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G143" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="H143" s="2" t="s">
         <v>382</v>
       </c>
-      <c r="H143" s="2"/>
       <c r="I143" s="2"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="2" t="s">
         <v>383</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="D144" s="2">
-        <v>110088423</v>
+        <v>155498117</v>
       </c>
       <c r="E144" s="2"/>
       <c r="F144" s="2" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="H144" s="2"/>
+      <c r="H144" s="2" t="s">
+        <v>385</v>
+      </c>
       <c r="I144" s="2"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D145" s="2">
-        <v>158806029</v>
+        <v>110085313</v>
       </c>
       <c r="E145" s="2"/>
       <c r="F145" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="H145" s="2"/>
       <c r="I145" s="2"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="D146" s="2">
-        <v>183605327</v>
+        <v>304881005</v>
       </c>
       <c r="E146" s="2"/>
       <c r="F146" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H146" s="2" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="I146" s="2"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="D147" s="2">
-        <v>155498117</v>
+        <v>304576936</v>
       </c>
       <c r="E147" s="2"/>
       <c r="F147" s="2" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="I147" s="2"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D148" s="2">
-        <v>304881005</v>
+        <v>304531663</v>
       </c>
       <c r="E148" s="2"/>
       <c r="F148" s="2" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>395</v>
+        <v>200</v>
       </c>
       <c r="I148" s="2"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="2" t="s">
         <v>396</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D149" s="2">
-        <v>304576936</v>
+        <v>147058673</v>
       </c>
       <c r="E149" s="2"/>
       <c r="F149" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>397</v>
       </c>
       <c r="H149" s="2" t="s">
         <v>398</v>
       </c>
       <c r="I149" s="2"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="2" t="s">
         <v>399</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D150" s="2">
-        <v>304531663</v>
+        <v>300530005</v>
       </c>
       <c r="E150" s="2"/>
       <c r="F150" s="2" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>400</v>
       </c>
       <c r="H150" s="2" t="s">
-        <v>200</v>
+        <v>123</v>
       </c>
       <c r="I150" s="2"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="2" t="s">
         <v>401</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D151" s="2">
-        <v>147058673</v>
+        <v>112040014</v>
       </c>
       <c r="E151" s="2"/>
       <c r="F151" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>402</v>
       </c>
-      <c r="H151" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H151" s="2"/>
       <c r="I151" s="2"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D152" s="2">
-        <v>300530005</v>
+        <v>301788649</v>
       </c>
       <c r="E152" s="2"/>
       <c r="F152" s="2" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="H152" s="2"/>
       <c r="I152" s="2"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D153" s="2">
-        <v>112040014</v>
+        <v>112043996</v>
       </c>
       <c r="E153" s="2"/>
       <c r="F153" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="H153" s="2"/>
       <c r="I153" s="2"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="2" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D154" s="2">
-        <v>301788649</v>
+        <v>300093064</v>
       </c>
       <c r="E154" s="2"/>
       <c r="F154" s="2" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="G154" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="H154" s="2" t="s">
         <v>409</v>
       </c>
-      <c r="H154" s="2"/>
       <c r="I154" s="2"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="2" t="s">
         <v>410</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="2">
-        <v>112043996</v>
+        <v>112046049</v>
       </c>
       <c r="E155" s="2"/>
       <c r="F155" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>411</v>
       </c>
       <c r="H155" s="2"/>
       <c r="I155" s="2"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="2" t="s">
         <v>412</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D156" s="2">
-        <v>300093064</v>
+        <v>304740691</v>
       </c>
       <c r="E156" s="2"/>
       <c r="F156" s="2" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>413</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>414</v>
       </c>
       <c r="I156" s="2"/>
-    </row>
-[...46 lines deleted...]
-      <c r="I158" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>