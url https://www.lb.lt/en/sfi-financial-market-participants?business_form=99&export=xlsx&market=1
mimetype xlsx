--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Business form</t>
   </si>
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
@@ -83,54 +83,81 @@
   <si>
     <t>Consumer credit providers, Peer-to-peer lending platforms, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Peer-to-peer lending platform operator acting in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Crowdfunding service provider</t>
   </si>
   <si>
     <t>Crowdfunding service provider licence</t>
   </si>
   <si>
     <t>LB002207</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>Credit Solutions UAB</t>
   </si>
   <si>
     <t xml:space="preserve">UAB EDS INVEST </t>
   </si>
   <si>
     <t>Real-estate related credit provider, Consumer credit intermediary, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Independent Consumer Credit Providers Intermediaries, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
   </si>
   <si>
+    <t>MULTITUDE BANK P.L.C.</t>
+  </si>
+  <si>
+    <t>Bank, Real-estate related credit provider, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Consumer credit providers, EU banks operating in the Republic of Lithuania without a branch, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
+  </si>
+  <si>
+    <t>C 56251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RATO bankas, UAB </t>
+  </si>
+  <si>
+    <t>Bank, Currency exchange operator, Real-estate related credit provider, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Consumer credit providers, Currency exchange operators, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Issuers whose securities are admitted to trading on multilateral trading facilities, Specialised bank</t>
+  </si>
+  <si>
+    <t>Specialised bank licence</t>
+  </si>
+  <si>
+    <t>LB002313</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
     <t>Revolut Bank UAB</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bank, Currency exchange operator, Real-estate related credit provider, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Currency exchange operators, Banks authorised in the Republic of Lithuania, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
   </si>
   <si>
     <t>Banking licence</t>
   </si>
   <si>
     <t>LB002119</t>
   </si>
   <si>
     <t>2021-12-13</t>
   </si>
   <si>
     <t>UAB EDS INVEST 2</t>
   </si>
   <si>
     <t>Real-estate related credit provider, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
   </si>
   <si>
     <t>UAB "Hipotekiniai kreditai"</t>
   </si>
@@ -487,54 +514,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -646,178 +673,222 @@
       <c r="B6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="2">
         <v>304478449</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="2">
-[...3 lines deleted...]
-      <c r="F7" s="2" t="s">
+      <c r="D7" s="2"/>
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="D8" s="2">
+        <v>112043124</v>
+      </c>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="2">
-[...5 lines deleted...]
-      <c r="H8" s="2"/>
+      <c r="H8" s="2" t="s">
+        <v>32</v>
+      </c>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="2">
-        <v>304374977</v>
+        <v>304580906</v>
       </c>
       <c r="E9" s="2"/>
-      <c r="F9" s="2"/>
-[...1 lines deleted...]
-      <c r="H9" s="2"/>
+      <c r="F9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>37</v>
+      </c>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="D10" s="2">
-        <v>302667426</v>
+        <v>302583330</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D11" s="2">
-        <v>305137493</v>
+        <v>304374977</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D12" s="2">
-        <v>302535232</v>
+        <v>302667426</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2">
-        <v>303872850</v>
+        <v>305137493</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="2">
+        <v>302535232</v>
+      </c>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="2">
+        <v>303872850</v>
+      </c>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>