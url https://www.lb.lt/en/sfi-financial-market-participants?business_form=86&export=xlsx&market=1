--- v2 (2026-03-01)
+++ v3 (2026-04-16)
@@ -83,51 +83,51 @@
   <si>
     <t>EASY DEBT SERVICE</t>
   </si>
   <si>
     <t>Consumer credit intermediary</t>
   </si>
   <si>
     <t>Independent Consumer Credit Providers Intermediaries</t>
   </si>
   <si>
     <t xml:space="preserve">UAB EDS INVEST </t>
   </si>
   <si>
     <t>Real-estate related credit provider, Consumer credit intermediary, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Independent Consumer Credit Providers Intermediaries, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
   </si>
   <si>
     <t>Estateguru tagatisagent OU</t>
   </si>
   <si>
     <t>Kapital Money UAB</t>
   </si>
   <si>
-    <t>MB „Finansų patarimai“</t>
+    <t>MB "Finex"</t>
   </si>
   <si>
     <t>Real-estate related credit intermediary, Consumer credit intermediary</t>
   </si>
   <si>
     <t>Independent Consumer Credit Providers Intermediaries, Independent credit intermediaries, acting in accordance with the Republic of Lithuania Law on Credit Relating to Immovable Property</t>
   </si>
   <si>
     <t>MB "Finnordic Loan"</t>
   </si>
   <si>
     <t>MB „Investolita“</t>
   </si>
   <si>
     <t>Monvera, MB</t>
   </si>
   <si>
     <t>UAB „Euronada“</t>
   </si>
   <si>
     <t>UAB ,,Paskolų tarpininkai"</t>
   </si>
   <si>
     <t>UAB „VIP Finance“</t>
   </si>