--- v4 (2026-04-04)
+++ v5 (2026-04-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1901">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1902">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t xml:space="preserve"> Closed-end fund intended for informed investors Evernord Marbella Property Fund I</t>
   </si>
   <si>
     <t>Collective investment undertaking</t>
   </si>
   <si>
     <t xml:space="preserve"> Credit Agricole Luxembourg Conseil</t>
   </si>
   <si>
     <t>Markets in Financial Instruments</t>
   </si>
   <si>
     <t xml:space="preserve"> INVL Partner Global Infrastructure Fund I</t>
   </si>
   <si>
     <t xml:space="preserve"> Pahjola Corporate Finance Oy (Pahjola Corporate Finance Ltd.)</t>
   </si>
   <si>
@@ -4821,50 +4821,53 @@
     <t>TOBAM</t>
   </si>
   <si>
     <t>TOM MTF (TOM B.V.)</t>
   </si>
   <si>
     <t>Top Markets Solutions Ltd.</t>
   </si>
   <si>
     <t>TOPFX Ltd</t>
   </si>
   <si>
     <t>Towarzystwo Funduszy Inwestycyjnych PZU Spółka Akcyjna</t>
   </si>
   <si>
     <t>Tower Research Capital Europe B.V.</t>
   </si>
   <si>
     <t>TP ICAP (EUROPE) SA</t>
   </si>
   <si>
     <t>Trade Capital Markets (TCM) Ltd</t>
   </si>
   <si>
     <t>Trademarket (Cyprus) Ltd.</t>
+  </si>
+  <si>
+    <t>TradeStation Europe B.V.</t>
   </si>
   <si>
     <t>TRADESTONE LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">Tradeweb EU B.V. </t>
   </si>
   <si>
     <t>Tradeweb Execution Services B.V.</t>
   </si>
   <si>
     <t>Trading Entertainment Germany GmbH</t>
   </si>
   <si>
     <t>Trading Point of Financial Instruments Ltd</t>
   </si>
   <si>
     <t>Trading 212 Ltd.</t>
   </si>
   <si>
     <t>Trading.com Markets EU Limited</t>
   </si>
   <si>
     <t>Tradition Luxembourg SA</t>
   </si>
@@ -6073,54 +6076,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1903"/>
+  <dimension ref="A1:B1904"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B1903" sqref="B1903"/>
+      <selection activeCell="B1904" sqref="B1904"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -19066,59 +19069,59 @@
       <c r="B1620" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1621" spans="1:2">
       <c r="A1621" s="2" t="s">
         <v>1622</v>
       </c>
       <c r="B1621" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1622" spans="1:2">
       <c r="A1622" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="B1622" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1623" spans="1:2">
       <c r="A1623" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="B1623" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1624" spans="1:2">
       <c r="A1624" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="B1624" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1625" spans="1:2">
       <c r="A1625" s="2" t="s">
         <v>1626</v>
       </c>
       <c r="B1625" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1626" spans="1:2">
       <c r="A1626" s="2" t="s">
         <v>1627</v>
       </c>
       <c r="B1626" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1627" spans="1:2">
       <c r="A1627" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="B1627" s="2" t="s">
         <v>5</v>
       </c>
@@ -19194,59 +19197,59 @@
       <c r="B1636" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1637" spans="1:2">
       <c r="A1637" s="2" t="s">
         <v>1638</v>
       </c>
       <c r="B1637" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1638" spans="1:2">
       <c r="A1638" s="2" t="s">
         <v>1639</v>
       </c>
       <c r="B1638" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1639" spans="1:2">
       <c r="A1639" s="2" t="s">
         <v>1640</v>
       </c>
       <c r="B1639" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1640" spans="1:2">
       <c r="A1640" s="2" t="s">
         <v>1641</v>
       </c>
       <c r="B1640" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1641" spans="1:2">
       <c r="A1641" s="2" t="s">
         <v>1642</v>
       </c>
       <c r="B1641" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1642" spans="1:2">
       <c r="A1642" s="2" t="s">
         <v>1643</v>
       </c>
       <c r="B1642" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1643" spans="1:2">
       <c r="A1643" s="2" t="s">
         <v>1644</v>
       </c>
       <c r="B1643" s="2" t="s">
         <v>5</v>
       </c>
@@ -19402,59 +19405,59 @@
       <c r="B1662" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1663" spans="1:2">
       <c r="A1663" s="2" t="s">
         <v>1664</v>
       </c>
       <c r="B1663" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1664" spans="1:2">
       <c r="A1664" s="2" t="s">
         <v>1665</v>
       </c>
       <c r="B1664" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1665" spans="1:2">
       <c r="A1665" s="2" t="s">
         <v>1666</v>
       </c>
       <c r="B1665" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1666" spans="1:2">
       <c r="A1666" s="2" t="s">
         <v>1667</v>
       </c>
       <c r="B1666" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1667" spans="1:2">
       <c r="A1667" s="2" t="s">
         <v>1668</v>
       </c>
       <c r="B1667" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1668" spans="1:2">
       <c r="A1668" s="2" t="s">
         <v>1669</v>
       </c>
       <c r="B1668" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1669" spans="1:2">
       <c r="A1669" s="2" t="s">
         <v>1670</v>
       </c>
       <c r="B1669" s="2" t="s">
         <v>5</v>
       </c>
@@ -19506,59 +19509,59 @@
       <c r="B1675" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1676" spans="1:2">
       <c r="A1676" s="2" t="s">
         <v>1677</v>
       </c>
       <c r="B1676" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1677" spans="1:2">
       <c r="A1677" s="2" t="s">
         <v>1678</v>
       </c>
       <c r="B1677" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1678" spans="1:2">
       <c r="A1678" s="2" t="s">
         <v>1679</v>
       </c>
       <c r="B1678" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1679" spans="1:2">
       <c r="A1679" s="2" t="s">
         <v>1680</v>
       </c>
       <c r="B1679" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1680" spans="1:2">
       <c r="A1680" s="2" t="s">
         <v>1681</v>
       </c>
       <c r="B1680" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1681" spans="1:2">
       <c r="A1681" s="2" t="s">
         <v>1682</v>
       </c>
       <c r="B1681" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1682" spans="1:2">
       <c r="A1682" s="2" t="s">
         <v>1683</v>
       </c>
       <c r="B1682" s="2" t="s">
         <v>5</v>
       </c>
@@ -19642,83 +19645,83 @@
       <c r="B1692" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1693" spans="1:2">
       <c r="A1693" s="2" t="s">
         <v>1694</v>
       </c>
       <c r="B1693" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1694" spans="1:2">
       <c r="A1694" s="2" t="s">
         <v>1695</v>
       </c>
       <c r="B1694" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1695" spans="1:2">
       <c r="A1695" s="2" t="s">
         <v>1696</v>
       </c>
       <c r="B1695" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1696" spans="1:2">
       <c r="A1696" s="2" t="s">
         <v>1697</v>
       </c>
       <c r="B1696" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1697" spans="1:2">
       <c r="A1697" s="2" t="s">
         <v>1698</v>
       </c>
       <c r="B1697" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1698" spans="1:2">
       <c r="A1698" s="2" t="s">
         <v>1699</v>
       </c>
       <c r="B1698" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1699" spans="1:2">
       <c r="A1699" s="2" t="s">
         <v>1700</v>
       </c>
       <c r="B1699" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1700" spans="1:2">
       <c r="A1700" s="2" t="s">
         <v>1701</v>
       </c>
       <c r="B1700" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1701" spans="1:2">
       <c r="A1701" s="2" t="s">
         <v>1702</v>
       </c>
       <c r="B1701" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1702" spans="1:2">
       <c r="A1702" s="2" t="s">
         <v>1703</v>
       </c>
       <c r="B1702" s="2" t="s">
         <v>5</v>
       </c>
@@ -19738,147 +19741,147 @@
       <c r="B1704" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1705" spans="1:2">
       <c r="A1705" s="2" t="s">
         <v>1706</v>
       </c>
       <c r="B1705" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1706" spans="1:2">
       <c r="A1706" s="2" t="s">
         <v>1707</v>
       </c>
       <c r="B1706" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1707" spans="1:2">
       <c r="A1707" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="B1707" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1708" spans="1:2">
       <c r="A1708" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="B1708" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1709" spans="1:2">
       <c r="A1709" s="2" t="s">
         <v>1710</v>
       </c>
       <c r="B1709" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1710" spans="1:2">
       <c r="A1710" s="2" t="s">
         <v>1711</v>
       </c>
       <c r="B1710" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1711" spans="1:2">
       <c r="A1711" s="2" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B1711" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1712" spans="1:2">
       <c r="A1712" s="2" t="s">
         <v>1712</v>
       </c>
       <c r="B1712" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1713" spans="1:2">
       <c r="A1713" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="B1713" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1714" spans="1:2">
       <c r="A1714" s="2" t="s">
         <v>1714</v>
       </c>
       <c r="B1714" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1715" spans="1:2">
       <c r="A1715" s="2" t="s">
         <v>1715</v>
       </c>
       <c r="B1715" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1716" spans="1:2">
       <c r="A1716" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="B1716" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1717" spans="1:2">
       <c r="A1717" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="B1717" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1718" spans="1:2">
       <c r="A1718" s="2" t="s">
         <v>1718</v>
       </c>
       <c r="B1718" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1719" spans="1:2">
       <c r="A1719" s="2" t="s">
         <v>1719</v>
       </c>
       <c r="B1719" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1720" spans="1:2">
       <c r="A1720" s="2" t="s">
         <v>1720</v>
       </c>
       <c r="B1720" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1721" spans="1:2">
       <c r="A1721" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="B1721" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1722" spans="1:2">
       <c r="A1722" s="2" t="s">
         <v>1722</v>
       </c>
       <c r="B1722" s="2" t="s">
         <v>3</v>
       </c>
@@ -19927,51 +19930,51 @@
       <c r="A1728" s="2" t="s">
         <v>1728</v>
       </c>
       <c r="B1728" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1729" spans="1:2">
       <c r="A1729" s="2" t="s">
         <v>1729</v>
       </c>
       <c r="B1729" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1730" spans="1:2">
       <c r="A1730" s="2" t="s">
         <v>1730</v>
       </c>
       <c r="B1730" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1731" spans="1:2">
       <c r="A1731" s="2" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B1731" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1732" spans="1:2">
       <c r="A1732" s="2" t="s">
         <v>1731</v>
       </c>
       <c r="B1732" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1733" spans="1:2">
       <c r="A1733" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="B1733" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1734" spans="1:2">
       <c r="A1734" s="2" t="s">
         <v>1733</v>
       </c>
@@ -20042,75 +20045,75 @@
       <c r="B1742" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1743" spans="1:2">
       <c r="A1743" s="2" t="s">
         <v>1742</v>
       </c>
       <c r="B1743" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1744" spans="1:2">
       <c r="A1744" s="2" t="s">
         <v>1743</v>
       </c>
       <c r="B1744" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1745" spans="1:2">
       <c r="A1745" s="2" t="s">
         <v>1744</v>
       </c>
       <c r="B1745" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1746" spans="1:2">
       <c r="A1746" s="2" t="s">
         <v>1745</v>
       </c>
       <c r="B1746" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1747" spans="1:2">
       <c r="A1747" s="2" t="s">
         <v>1746</v>
       </c>
       <c r="B1747" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1748" spans="1:2">
       <c r="A1748" s="2" t="s">
         <v>1747</v>
       </c>
       <c r="B1748" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1749" spans="1:2">
       <c r="A1749" s="2" t="s">
         <v>1748</v>
       </c>
       <c r="B1749" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1750" spans="1:2">
       <c r="A1750" s="2" t="s">
         <v>1749</v>
       </c>
       <c r="B1750" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1751" spans="1:2">
       <c r="A1751" s="2" t="s">
         <v>1750</v>
       </c>
       <c r="B1751" s="2" t="s">
         <v>3</v>
       </c>
@@ -20762,51 +20765,51 @@
       <c r="B1832" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1833" spans="1:2">
       <c r="A1833" s="2" t="s">
         <v>1832</v>
       </c>
       <c r="B1833" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1834" spans="1:2">
       <c r="A1834" s="2" t="s">
         <v>1833</v>
       </c>
       <c r="B1834" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1835" spans="1:2">
       <c r="A1835" s="2" t="s">
         <v>1834</v>
       </c>
       <c r="B1835" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1836" spans="1:2">
       <c r="A1836" s="2" t="s">
         <v>1835</v>
       </c>
       <c r="B1836" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1837" spans="1:2">
       <c r="A1837" s="2" t="s">
         <v>1836</v>
       </c>
       <c r="B1837" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1838" spans="1:2">
       <c r="A1838" s="2" t="s">
         <v>1837</v>
       </c>
       <c r="B1838" s="2" t="s">
         <v>5</v>
       </c>
@@ -20834,147 +20837,147 @@
       <c r="B1841" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1842" spans="1:2">
       <c r="A1842" s="2" t="s">
         <v>1841</v>
       </c>
       <c r="B1842" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1843" spans="1:2">
       <c r="A1843" s="2" t="s">
         <v>1842</v>
       </c>
       <c r="B1843" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1844" spans="1:2">
       <c r="A1844" s="2" t="s">
         <v>1843</v>
       </c>
       <c r="B1844" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1845" spans="1:2">
       <c r="A1845" s="2" t="s">
         <v>1844</v>
       </c>
       <c r="B1845" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1846" spans="1:2">
       <c r="A1846" s="2" t="s">
         <v>1845</v>
       </c>
       <c r="B1846" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1847" spans="1:2">
       <c r="A1847" s="2" t="s">
         <v>1846</v>
       </c>
       <c r="B1847" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1848" spans="1:2">
       <c r="A1848" s="2" t="s">
         <v>1847</v>
       </c>
       <c r="B1848" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1849" spans="1:2">
       <c r="A1849" s="2" t="s">
         <v>1848</v>
       </c>
       <c r="B1849" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1850" spans="1:2">
       <c r="A1850" s="2" t="s">
         <v>1849</v>
       </c>
       <c r="B1850" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1851" spans="1:2">
       <c r="A1851" s="2" t="s">
         <v>1850</v>
       </c>
       <c r="B1851" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1852" spans="1:2">
       <c r="A1852" s="2" t="s">
         <v>1851</v>
       </c>
       <c r="B1852" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1853" spans="1:2">
       <c r="A1853" s="2" t="s">
         <v>1852</v>
       </c>
       <c r="B1853" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1854" spans="1:2">
       <c r="A1854" s="2" t="s">
         <v>1853</v>
       </c>
       <c r="B1854" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1855" spans="1:2">
       <c r="A1855" s="2" t="s">
         <v>1854</v>
       </c>
       <c r="B1855" s="2" t="s">
-        <v>809</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1856" spans="1:2">
       <c r="A1856" s="2" t="s">
         <v>1855</v>
       </c>
       <c r="B1856" s="2" t="s">
-        <v>5</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1857" spans="1:2">
       <c r="A1857" s="2" t="s">
         <v>1856</v>
       </c>
       <c r="B1857" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1858" spans="1:2">
       <c r="A1858" s="2" t="s">
         <v>1857</v>
       </c>
       <c r="B1858" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1859" spans="1:2">
       <c r="A1859" s="2" t="s">
         <v>1858</v>
       </c>
       <c r="B1859" s="2" t="s">
         <v>5</v>
       </c>
@@ -20986,155 +20989,155 @@
       <c r="B1860" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1861" spans="1:2">
       <c r="A1861" s="2" t="s">
         <v>1860</v>
       </c>
       <c r="B1861" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1862" spans="1:2">
       <c r="A1862" s="2" t="s">
         <v>1861</v>
       </c>
       <c r="B1862" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1863" spans="1:2">
       <c r="A1863" s="2" t="s">
         <v>1862</v>
       </c>
       <c r="B1863" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1864" spans="1:2">
       <c r="A1864" s="2" t="s">
         <v>1863</v>
       </c>
       <c r="B1864" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1865" spans="1:2">
       <c r="A1865" s="2" t="s">
         <v>1864</v>
       </c>
       <c r="B1865" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1866" spans="1:2">
       <c r="A1866" s="2" t="s">
         <v>1865</v>
       </c>
       <c r="B1866" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1867" spans="1:2">
       <c r="A1867" s="2" t="s">
         <v>1866</v>
       </c>
       <c r="B1867" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1868" spans="1:2">
       <c r="A1868" s="2" t="s">
         <v>1867</v>
       </c>
       <c r="B1868" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1869" spans="1:2">
       <c r="A1869" s="2" t="s">
         <v>1868</v>
       </c>
       <c r="B1869" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1870" spans="1:2">
       <c r="A1870" s="2" t="s">
         <v>1869</v>
       </c>
       <c r="B1870" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1871" spans="1:2">
       <c r="A1871" s="2" t="s">
         <v>1870</v>
       </c>
       <c r="B1871" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1872" spans="1:2">
       <c r="A1872" s="2" t="s">
         <v>1871</v>
       </c>
       <c r="B1872" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1873" spans="1:2">
       <c r="A1873" s="2" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B1873" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1874" spans="1:2">
       <c r="A1874" s="2" t="s">
         <v>1872</v>
       </c>
       <c r="B1874" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1875" spans="1:2">
       <c r="A1875" s="2" t="s">
         <v>1873</v>
       </c>
       <c r="B1875" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1876" spans="1:2">
       <c r="A1876" s="2" t="s">
         <v>1874</v>
       </c>
       <c r="B1876" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1877" spans="1:2">
       <c r="A1877" s="2" t="s">
         <v>1875</v>
       </c>
       <c r="B1877" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1878" spans="1:2">
       <c r="A1878" s="2" t="s">
         <v>1876</v>
       </c>
       <c r="B1878" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1879" spans="1:2">
       <c r="A1879" s="2" t="s">
         <v>1877</v>
       </c>
       <c r="B1879" s="2" t="s">
         <v>5</v>
       </c>
@@ -21162,67 +21165,67 @@
       <c r="B1882" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1883" spans="1:2">
       <c r="A1883" s="2" t="s">
         <v>1881</v>
       </c>
       <c r="B1883" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1884" spans="1:2">
       <c r="A1884" s="2" t="s">
         <v>1882</v>
       </c>
       <c r="B1884" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1885" spans="1:2">
       <c r="A1885" s="2" t="s">
         <v>1883</v>
       </c>
       <c r="B1885" s="2" t="s">
-        <v>809</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1886" spans="1:2">
       <c r="A1886" s="2" t="s">
         <v>1884</v>
       </c>
       <c r="B1886" s="2" t="s">
-        <v>5</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1887" spans="1:2">
       <c r="A1887" s="2" t="s">
         <v>1885</v>
       </c>
       <c r="B1887" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1888" spans="1:2">
       <c r="A1888" s="2" t="s">
         <v>1886</v>
       </c>
       <c r="B1888" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1889" spans="1:2">
       <c r="A1889" s="2" t="s">
         <v>1887</v>
       </c>
       <c r="B1889" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1890" spans="1:2">
       <c r="A1890" s="2" t="s">
         <v>1888</v>
       </c>
       <c r="B1890" s="2" t="s">
         <v>3</v>
       </c>
@@ -21242,114 +21245,122 @@
       <c r="B1892" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1893" spans="1:2">
       <c r="A1893" s="2" t="s">
         <v>1891</v>
       </c>
       <c r="B1893" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1894" spans="1:2">
       <c r="A1894" s="2" t="s">
         <v>1892</v>
       </c>
       <c r="B1894" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1895" spans="1:2">
       <c r="A1895" s="2" t="s">
         <v>1893</v>
       </c>
       <c r="B1895" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1896" spans="1:2">
       <c r="A1896" s="2" t="s">
         <v>1894</v>
       </c>
       <c r="B1896" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1897" spans="1:2">
       <c r="A1897" s="2" t="s">
         <v>1895</v>
       </c>
       <c r="B1897" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1898" spans="1:2">
       <c r="A1898" s="2" t="s">
         <v>1896</v>
       </c>
       <c r="B1898" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1899" spans="1:2">
       <c r="A1899" s="2" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B1899" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1900" spans="1:2">
       <c r="A1900" s="2" t="s">
         <v>1897</v>
       </c>
       <c r="B1900" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1901" spans="1:2">
       <c r="A1901" s="2" t="s">
         <v>1898</v>
       </c>
       <c r="B1901" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1902" spans="1:2">
       <c r="A1902" s="2" t="s">
         <v>1899</v>
       </c>
       <c r="B1902" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1903" spans="1:2">
       <c r="A1903" s="2" t="s">
         <v>1900</v>
       </c>
       <c r="B1903" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:2">
+      <c r="A1904" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B1904" s="2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>