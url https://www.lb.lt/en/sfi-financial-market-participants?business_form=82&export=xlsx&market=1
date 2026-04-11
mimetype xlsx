--- v0 (2025-10-11)
+++ v1 (2026-04-11)
@@ -12,122 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Business form</t>
   </si>
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
     <t>valid till</t>
   </si>
   <si>
     <t>AB Artea bankas</t>
   </si>
   <si>
     <t>Bank, Consumer credit provider</t>
   </si>
   <si>
     <t>Issuers whose securities are admitted to trading on  regulated markets (Main List of AB Nasdaq Vilnius), Issuers whose securities are admitted to trading on regulated markets (Bond List of AB Nasdaq Vilnius), Banks authorised in the Republic of Lithuania</t>
   </si>
   <si>
     <t>Banking licence</t>
   </si>
   <si>
     <t>LB000301</t>
   </si>
   <si>
-    <t>PayRay Bank, UAB</t>
+    <t>Revolut Bank UAB</t>
+  </si>
+  <si>
+    <t>Bank, Currency exchange operator, Real-estate related credit provider, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Consumer credit providers, Currency exchange operators, Banks authorised in the Republic of Lithuania, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
+  </si>
+  <si>
+    <t>LB002119</t>
+  </si>
+  <si>
+    <t>2021-12-13</t>
+  </si>
+  <si>
+    <t>AB  SEB  bankas</t>
   </si>
   <si>
     <t>Banks authorised in the Republic of Lithuania</t>
-  </si>
-[...22 lines deleted...]
-    <t>AB  SEB  bankas</t>
   </si>
   <si>
     <t>LB000258</t>
   </si>
   <si>
     <t>1990-11-29</t>
   </si>
   <si>
     <t>"Swedbank", AB</t>
   </si>
   <si>
     <t>LB000298</t>
   </si>
   <si>
     <t>UAB Urbo bankas</t>
   </si>
   <si>
     <t>Issuers whose securities are admitted to trading on regulated markets (Bond List of AB Nasdaq Vilnius), Banks authorised in the Republic of Lithuania</t>
   </si>
   <si>
     <t>LB000319</t>
   </si>
 </sst>
 </file>
 
@@ -463,54 +454,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -539,165 +530,140 @@
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2">
         <v>112025254</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" s="2">
-        <v>304862948</v>
+        <v>304580906</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="2">
-        <v>304580906</v>
+        <v>112021238</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D5" s="2">
-        <v>112021238</v>
+        <v>112029651</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="H5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D6" s="2">
-        <v>112029651</v>
+        <v>112027077</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
-    </row>
-[...21 lines deleted...]
-      <c r="I7" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>