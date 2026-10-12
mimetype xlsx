--- v1 (2026-04-13)
+++ v2 (2026-10-12)
@@ -41,51 +41,51 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Business form</t>
   </si>
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
     <t>valid till</t>
   </si>
   <si>
-    <t>Atradius Crédito y Caución S.A. de seguros y reaseguros Lithuanian branch</t>
+    <t>ATRADIUS kredito draudimas, Atradius Credito y Caucion S.A. de Seguros y Reaseguros Lietuvos filialas</t>
   </si>
   <si>
     <t>Insurer</t>
   </si>
   <si>
     <t>Branches of EU/EEA insurance undertakings established in the Republic of Lithuania</t>
   </si>
   <si>
     <t>Balcia Insurance SE Lietuvos filialas</t>
   </si>
   <si>
     <t>„Baltijas Apdrosinasanas Nams“ AAS Lietuvos filialas</t>
   </si>
   <si>
     <t>AAS „BTA Baltic Insurance Company“ filialas Lietuvoje</t>
   </si>
   <si>
     <t>COMPAGNIE FRANCAISE D'ASSURANCE POUR LE COMMERCE EXTERIEUR Baltics filialas</t>
   </si>
   <si>
     <t>Compensa Life Vienna Insurance Group SE Lietuvos filialas</t>
   </si>
   <si>
     <t>ERGO Insurance SE Lietuvos filialas</t>
   </si>
@@ -497,51 +497,53 @@
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="2"/>
+      <c r="D2" s="2">
+        <v>307116156</v>
+      </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="2">
         <v>304498010</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>