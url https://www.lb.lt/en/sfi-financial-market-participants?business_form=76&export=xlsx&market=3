--- v3 (2026-04-04)
+++ v4 (2026-04-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1901">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1903">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t xml:space="preserve"> Closed-end fund intended for informed investors Evernord Marbella Property Fund I</t>
   </si>
   <si>
     <t>Collective investment undertaking</t>
   </si>
   <si>
     <t xml:space="preserve"> Credit Agricole Luxembourg Conseil</t>
   </si>
   <si>
     <t>Markets in Financial Instruments</t>
   </si>
   <si>
     <t xml:space="preserve"> INVL Partner Global Infrastructure Fund I</t>
   </si>
   <si>
     <t xml:space="preserve"> Pahjola Corporate Finance Oy (Pahjola Corporate Finance Ltd.)</t>
   </si>
   <si>
@@ -3386,50 +3386,53 @@
   <si>
     <t>MITSUI BUSSAN COMMODITIES (FRANCE) SA</t>
   </si>
   <si>
     <t>MK Brokers AD</t>
   </si>
   <si>
     <t>MMC Securities (Ireland) Limited</t>
   </si>
   <si>
     <t>Modus Poland Solar Fund I</t>
   </si>
   <si>
     <t>Modus Remote Solar Fund I</t>
   </si>
   <si>
     <t>Moelis &amp; Company Europe B.V.</t>
   </si>
   <si>
     <t>Moneychoice Brokers Ltd</t>
   </si>
   <si>
     <t>Moneycorp Technologies Limited</t>
   </si>
   <si>
+    <t>Monex Europe Markets, S.V, S.A.U</t>
+  </si>
+  <si>
     <t>Morgan Stanley Europe SE</t>
   </si>
   <si>
     <t>MORGAN STANLEY INVESTMENT FUNDS</t>
   </si>
   <si>
     <t>Morgan Stanley Liquidity Funds</t>
   </si>
   <si>
     <t>Mount Nico Corp Ltd</t>
   </si>
   <si>
     <t>MPS MARKETPLACE SECURITIES LTD (Licence revoked)</t>
   </si>
   <si>
     <t>MSCI Canada ESG Screened UCITS ETF</t>
   </si>
   <si>
     <t>MSCI China UCITS ETF</t>
   </si>
   <si>
     <t>MSIM Fund Management (Ireland) Limited</t>
   </si>
   <si>
     <t>MTG Liquidity Ltd</t>
@@ -4821,50 +4824,53 @@
     <t>TOBAM</t>
   </si>
   <si>
     <t>TOM MTF (TOM B.V.)</t>
   </si>
   <si>
     <t>Top Markets Solutions Ltd.</t>
   </si>
   <si>
     <t>TOPFX Ltd</t>
   </si>
   <si>
     <t>Towarzystwo Funduszy Inwestycyjnych PZU Spółka Akcyjna</t>
   </si>
   <si>
     <t>Tower Research Capital Europe B.V.</t>
   </si>
   <si>
     <t>TP ICAP (EUROPE) SA</t>
   </si>
   <si>
     <t>Trade Capital Markets (TCM) Ltd</t>
   </si>
   <si>
     <t>Trademarket (Cyprus) Ltd.</t>
+  </si>
+  <si>
+    <t>TradeStation Europe B.V.</t>
   </si>
   <si>
     <t>TRADESTONE LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">Tradeweb EU B.V. </t>
   </si>
   <si>
     <t>Tradeweb Execution Services B.V.</t>
   </si>
   <si>
     <t>Trading Entertainment Germany GmbH</t>
   </si>
   <si>
     <t>Trading Point of Financial Instruments Ltd</t>
   </si>
   <si>
     <t>Trading 212 Ltd.</t>
   </si>
   <si>
     <t>Trading.com Markets EU Limited</t>
   </si>
   <si>
     <t>Tradition Luxembourg SA</t>
   </si>
@@ -6073,54 +6079,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1903"/>
+  <dimension ref="A1:B1905"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B1903" sqref="B1903"/>
+      <selection activeCell="B1905" sqref="B1905"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -15066,139 +15072,139 @@
       <c r="B1120" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1121" spans="1:2">
       <c r="A1121" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="B1121" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1122" spans="1:2">
       <c r="A1122" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="B1122" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1123" spans="1:2">
       <c r="A1123" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="B1123" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1124" spans="1:2">
       <c r="A1124" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="B1124" s="2" t="s">
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1125" spans="1:2">
       <c r="A1125" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="B1125" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1126" spans="1:2">
       <c r="A1126" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="B1126" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1127" spans="1:2">
       <c r="A1127" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="B1127" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1128" spans="1:2">
       <c r="A1128" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="B1128" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1129" spans="1:2">
       <c r="A1129" s="2" t="s">
         <v>1130</v>
       </c>
       <c r="B1129" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1130" spans="1:2">
       <c r="A1130" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="B1130" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1131" spans="1:2">
       <c r="A1131" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="B1131" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1132" spans="1:2">
       <c r="A1132" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="B1132" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1133" spans="1:2">
       <c r="A1133" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="B1133" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1134" spans="1:2">
       <c r="A1134" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="B1134" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1135" spans="1:2">
       <c r="A1135" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="B1135" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1136" spans="1:2">
       <c r="A1136" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="B1136" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1137" spans="1:2">
       <c r="A1137" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="B1137" s="2" t="s">
         <v>3</v>
       </c>
@@ -15210,51 +15216,51 @@
       <c r="B1138" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1139" spans="1:2">
       <c r="A1139" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="B1139" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1140" spans="1:2">
       <c r="A1140" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="B1140" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1141" spans="1:2">
       <c r="A1141" s="2" t="s">
         <v>1142</v>
       </c>
       <c r="B1141" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1142" spans="1:2">
       <c r="A1142" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="B1142" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1143" spans="1:2">
       <c r="A1143" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="B1143" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1144" spans="1:2">
       <c r="A1144" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="B1144" s="2" t="s">
         <v>5</v>
       </c>
@@ -15282,139 +15288,139 @@
       <c r="B1147" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1148" spans="1:2">
       <c r="A1148" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="B1148" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1149" spans="1:2">
       <c r="A1149" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="B1149" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1150" spans="1:2">
       <c r="A1150" s="2" t="s">
         <v>1151</v>
       </c>
       <c r="B1150" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1151" spans="1:2">
       <c r="A1151" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="B1151" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1152" spans="1:2">
       <c r="A1152" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="B1152" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1153" spans="1:2">
       <c r="A1153" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="B1153" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1154" spans="1:2">
       <c r="A1154" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="B1154" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1155" spans="1:2">
       <c r="A1155" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="B1155" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1156" spans="1:2">
       <c r="A1156" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="B1156" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1157" spans="1:2">
       <c r="A1157" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="B1157" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1158" spans="1:2">
       <c r="A1158" s="2" t="s">
         <v>1159</v>
       </c>
       <c r="B1158" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1159" spans="1:2">
       <c r="A1159" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="B1159" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1160" spans="1:2">
       <c r="A1160" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="B1160" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1161" spans="1:2">
       <c r="A1161" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="B1161" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1162" spans="1:2">
       <c r="A1162" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="B1162" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1163" spans="1:2">
       <c r="A1163" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="B1163" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1164" spans="1:2">
       <c r="A1164" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="B1164" s="2" t="s">
         <v>5</v>
       </c>
@@ -15426,51 +15432,51 @@
       <c r="B1165" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1166" spans="1:2">
       <c r="A1166" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="B1166" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1167" spans="1:2">
       <c r="A1167" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="B1167" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1168" spans="1:2">
       <c r="A1168" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="B1168" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1169" spans="1:2">
       <c r="A1169" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="B1169" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1170" spans="1:2">
       <c r="A1170" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="B1170" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1171" spans="1:2">
       <c r="A1171" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="B1171" s="2" t="s">
         <v>3</v>
       </c>
@@ -15490,275 +15496,275 @@
       <c r="B1173" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1174" spans="1:2">
       <c r="A1174" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="B1174" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1175" spans="1:2">
       <c r="A1175" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="B1175" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1176" spans="1:2">
       <c r="A1176" s="2" t="s">
         <v>1177</v>
       </c>
       <c r="B1176" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1177" spans="1:2">
       <c r="A1177" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="B1177" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1178" spans="1:2">
       <c r="A1178" s="2" t="s">
         <v>1179</v>
       </c>
       <c r="B1178" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1179" spans="1:2">
       <c r="A1179" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="B1179" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1180" spans="1:2">
       <c r="A1180" s="2" t="s">
         <v>1181</v>
       </c>
       <c r="B1180" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1181" spans="1:2">
       <c r="A1181" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="B1181" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1182" spans="1:2">
       <c r="A1182" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="B1182" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1183" spans="1:2">
       <c r="A1183" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="B1183" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1184" spans="1:2">
       <c r="A1184" s="2" t="s">
         <v>1185</v>
       </c>
       <c r="B1184" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1185" spans="1:2">
       <c r="A1185" s="2" t="s">
         <v>1186</v>
       </c>
       <c r="B1185" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1186" spans="1:2">
       <c r="A1186" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="B1186" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1187" spans="1:2">
       <c r="A1187" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="B1187" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1188" spans="1:2">
       <c r="A1188" s="2" t="s">
         <v>1189</v>
       </c>
       <c r="B1188" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1189" spans="1:2">
       <c r="A1189" s="2" t="s">
         <v>1190</v>
       </c>
       <c r="B1189" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1190" spans="1:2">
       <c r="A1190" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="B1190" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1191" spans="1:2">
       <c r="A1191" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="B1191" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1192" spans="1:2">
       <c r="A1192" s="2" t="s">
         <v>1193</v>
       </c>
       <c r="B1192" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1193" spans="1:2">
       <c r="A1193" s="2" t="s">
         <v>1194</v>
       </c>
       <c r="B1193" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1194" spans="1:2">
       <c r="A1194" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="B1194" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1195" spans="1:2">
       <c r="A1195" s="2" t="s">
         <v>1196</v>
       </c>
       <c r="B1195" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1196" spans="1:2">
       <c r="A1196" s="2" t="s">
         <v>1197</v>
       </c>
       <c r="B1196" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1197" spans="1:2">
       <c r="A1197" s="2" t="s">
         <v>1198</v>
       </c>
       <c r="B1197" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1198" spans="1:2">
       <c r="A1198" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="B1198" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1199" spans="1:2">
       <c r="A1199" s="2" t="s">
         <v>1200</v>
       </c>
       <c r="B1199" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1200" spans="1:2">
       <c r="A1200" s="2" t="s">
         <v>1201</v>
       </c>
       <c r="B1200" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1201" spans="1:2">
       <c r="A1201" s="2" t="s">
         <v>1202</v>
       </c>
       <c r="B1201" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1202" spans="1:2">
       <c r="A1202" s="2" t="s">
         <v>1203</v>
       </c>
       <c r="B1202" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1203" spans="1:2">
       <c r="A1203" s="2" t="s">
         <v>1204</v>
       </c>
       <c r="B1203" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1204" spans="1:2">
       <c r="A1204" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="B1204" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1205" spans="1:2">
       <c r="A1205" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="B1205" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1206" spans="1:2">
       <c r="A1206" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="B1206" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1207" spans="1:2">
       <c r="A1207" s="2" t="s">
         <v>1208</v>
       </c>
       <c r="B1207" s="2" t="s">
         <v>5</v>
       </c>
@@ -15794,187 +15800,187 @@
       <c r="B1211" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1212" spans="1:2">
       <c r="A1212" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="B1212" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1213" spans="1:2">
       <c r="A1213" s="2" t="s">
         <v>1214</v>
       </c>
       <c r="B1213" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1214" spans="1:2">
       <c r="A1214" s="2" t="s">
         <v>1215</v>
       </c>
       <c r="B1214" s="2" t="s">
-        <v>809</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1215" spans="1:2">
       <c r="A1215" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="B1215" s="2" t="s">
-        <v>5</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1216" spans="1:2">
       <c r="A1216" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="B1216" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1217" spans="1:2">
       <c r="A1217" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="B1217" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1218" spans="1:2">
       <c r="A1218" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="B1218" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1219" spans="1:2">
       <c r="A1219" s="2" t="s">
         <v>1220</v>
       </c>
       <c r="B1219" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1220" spans="1:2">
       <c r="A1220" s="2" t="s">
         <v>1221</v>
       </c>
       <c r="B1220" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1221" spans="1:2">
       <c r="A1221" s="2" t="s">
         <v>1222</v>
       </c>
       <c r="B1221" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1222" spans="1:2">
       <c r="A1222" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="B1222" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1223" spans="1:2">
       <c r="A1223" s="2" t="s">
         <v>1224</v>
       </c>
       <c r="B1223" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1224" spans="1:2">
       <c r="A1224" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="B1224" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1225" spans="1:2">
       <c r="A1225" s="2" t="s">
         <v>1226</v>
       </c>
       <c r="B1225" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1226" spans="1:2">
       <c r="A1226" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="B1226" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1227" spans="1:2">
       <c r="A1227" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="B1227" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1228" spans="1:2">
       <c r="A1228" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="B1228" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1229" spans="1:2">
       <c r="A1229" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="B1229" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1230" spans="1:2">
       <c r="A1230" s="2" t="s">
         <v>1231</v>
       </c>
       <c r="B1230" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1231" spans="1:2">
       <c r="A1231" s="2" t="s">
         <v>1232</v>
       </c>
       <c r="B1231" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1232" spans="1:2">
       <c r="A1232" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="B1232" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1233" spans="1:2">
       <c r="A1233" s="2" t="s">
         <v>1234</v>
       </c>
       <c r="B1233" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1234" spans="1:2">
       <c r="A1234" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="B1234" s="2" t="s">
         <v>5</v>
       </c>
@@ -16002,227 +16008,227 @@
       <c r="B1237" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1238" spans="1:2">
       <c r="A1238" s="2" t="s">
         <v>1239</v>
       </c>
       <c r="B1238" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1239" spans="1:2">
       <c r="A1239" s="2" t="s">
         <v>1240</v>
       </c>
       <c r="B1239" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1240" spans="1:2">
       <c r="A1240" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="B1240" s="2" t="s">
-        <v>809</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1241" spans="1:2">
       <c r="A1241" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="B1241" s="2" t="s">
-        <v>88</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1242" spans="1:2">
       <c r="A1242" s="2" t="s">
         <v>1243</v>
       </c>
       <c r="B1242" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1243" spans="1:2">
       <c r="A1243" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="B1243" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1244" spans="1:2">
       <c r="A1244" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="B1244" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1245" spans="1:2">
       <c r="A1245" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="B1245" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1246" spans="1:2">
       <c r="A1246" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="B1246" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1247" spans="1:2">
       <c r="A1247" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="B1247" s="2" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1248" spans="1:2">
       <c r="A1248" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="B1248" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1249" spans="1:2">
       <c r="A1249" s="2" t="s">
         <v>1250</v>
       </c>
       <c r="B1249" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1250" spans="1:2">
       <c r="A1250" s="2" t="s">
         <v>1251</v>
       </c>
       <c r="B1250" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1251" spans="1:2">
       <c r="A1251" s="2" t="s">
         <v>1252</v>
       </c>
       <c r="B1251" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1252" spans="1:2">
       <c r="A1252" s="2" t="s">
         <v>1253</v>
       </c>
       <c r="B1252" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1253" spans="1:2">
       <c r="A1253" s="2" t="s">
         <v>1254</v>
       </c>
       <c r="B1253" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1254" spans="1:2">
       <c r="A1254" s="2" t="s">
         <v>1255</v>
       </c>
       <c r="B1254" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1255" spans="1:2">
       <c r="A1255" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="B1255" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1256" spans="1:2">
       <c r="A1256" s="2" t="s">
         <v>1257</v>
       </c>
       <c r="B1256" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1257" spans="1:2">
       <c r="A1257" s="2" t="s">
         <v>1258</v>
       </c>
       <c r="B1257" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1258" spans="1:2">
       <c r="A1258" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="B1258" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1259" spans="1:2">
       <c r="A1259" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="B1259" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1260" spans="1:2">
       <c r="A1260" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="B1260" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1261" spans="1:2">
       <c r="A1261" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="B1261" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1262" spans="1:2">
       <c r="A1262" s="2" t="s">
         <v>1263</v>
       </c>
       <c r="B1262" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1263" spans="1:2">
       <c r="A1263" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="B1263" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1264" spans="1:2">
       <c r="A1264" s="2" t="s">
         <v>1265</v>
       </c>
       <c r="B1264" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1265" spans="1:2">
       <c r="A1265" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="B1265" s="2" t="s">
         <v>3</v>
       </c>
@@ -16234,75 +16240,75 @@
       <c r="B1266" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1267" spans="1:2">
       <c r="A1267" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="B1267" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1268" spans="1:2">
       <c r="A1268" s="2" t="s">
         <v>1269</v>
       </c>
       <c r="B1268" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1269" spans="1:2">
       <c r="A1269" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="B1269" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1270" spans="1:2">
       <c r="A1270" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="B1270" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1271" spans="1:2">
       <c r="A1271" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="B1271" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1272" spans="1:2">
       <c r="A1272" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="B1272" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1273" spans="1:2">
       <c r="A1273" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="B1273" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1274" spans="1:2">
       <c r="A1274" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="B1274" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1275" spans="1:2">
       <c r="A1275" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="B1275" s="2" t="s">
         <v>5</v>
       </c>
@@ -16314,115 +16320,115 @@
       <c r="B1276" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1277" spans="1:2">
       <c r="A1277" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="B1277" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1278" spans="1:2">
       <c r="A1278" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="B1278" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1279" spans="1:2">
       <c r="A1279" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="B1279" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1280" spans="1:2">
       <c r="A1280" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="B1280" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1281" spans="1:2">
       <c r="A1281" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="B1281" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1282" spans="1:2">
       <c r="A1282" s="2" t="s">
         <v>1283</v>
       </c>
       <c r="B1282" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1283" spans="1:2">
       <c r="A1283" s="2" t="s">
         <v>1284</v>
       </c>
       <c r="B1283" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1284" spans="1:2">
       <c r="A1284" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="B1284" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1285" spans="1:2">
       <c r="A1285" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="B1285" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1286" spans="1:2">
       <c r="A1286" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="B1286" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1287" spans="1:2">
       <c r="A1287" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="B1287" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1288" spans="1:2">
       <c r="A1288" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="B1288" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1289" spans="1:2">
       <c r="A1289" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="B1289" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1290" spans="1:2">
       <c r="A1290" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="B1290" s="2" t="s">
         <v>5</v>
       </c>
@@ -16450,211 +16456,211 @@
       <c r="B1293" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1294" spans="1:2">
       <c r="A1294" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="B1294" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1295" spans="1:2">
       <c r="A1295" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="B1295" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1296" spans="1:2">
       <c r="A1296" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="B1296" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1297" spans="1:2">
       <c r="A1297" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="B1297" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1298" spans="1:2">
       <c r="A1298" s="2" t="s">
         <v>1299</v>
       </c>
       <c r="B1298" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1299" spans="1:2">
       <c r="A1299" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="B1299" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1300" spans="1:2">
       <c r="A1300" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="B1300" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1301" spans="1:2">
       <c r="A1301" s="2" t="s">
         <v>1302</v>
       </c>
       <c r="B1301" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1302" spans="1:2">
       <c r="A1302" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="B1302" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1303" spans="1:2">
       <c r="A1303" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="B1303" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1304" spans="1:2">
       <c r="A1304" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="B1304" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1305" spans="1:2">
       <c r="A1305" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="B1305" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1306" spans="1:2">
       <c r="A1306" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="B1306" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1307" spans="1:2">
       <c r="A1307" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="B1307" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1308" spans="1:2">
       <c r="A1308" s="2" t="s">
         <v>1309</v>
       </c>
       <c r="B1308" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1309" spans="1:2">
       <c r="A1309" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="B1309" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1310" spans="1:2">
       <c r="A1310" s="2" t="s">
         <v>1311</v>
       </c>
       <c r="B1310" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1311" spans="1:2">
       <c r="A1311" s="2" t="s">
         <v>1312</v>
       </c>
       <c r="B1311" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1312" spans="1:2">
       <c r="A1312" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="B1312" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1313" spans="1:2">
       <c r="A1313" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="B1313" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1314" spans="1:2">
       <c r="A1314" s="2" t="s">
         <v>1315</v>
       </c>
       <c r="B1314" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1315" spans="1:2">
       <c r="A1315" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="B1315" s="2" t="s">
-        <v>1317</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1316" spans="1:2">
       <c r="A1316" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B1316" s="2" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="1317" spans="1:2">
       <c r="A1317" s="2" t="s">
         <v>1319</v>
       </c>
       <c r="B1317" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1318" spans="1:2">
       <c r="A1318" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="B1318" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1319" spans="1:2">
       <c r="A1319" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="B1319" s="2" t="s">
         <v>5</v>
       </c>
@@ -16722,83 +16728,83 @@
       <c r="B1327" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1328" spans="1:2">
       <c r="A1328" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="B1328" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1329" spans="1:2">
       <c r="A1329" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="B1329" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1330" spans="1:2">
       <c r="A1330" s="2" t="s">
         <v>1332</v>
       </c>
       <c r="B1330" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1331" spans="1:2">
       <c r="A1331" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="B1331" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1332" spans="1:2">
       <c r="A1332" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="B1332" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1333" spans="1:2">
       <c r="A1333" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="B1333" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1334" spans="1:2">
       <c r="A1334" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="B1334" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1335" spans="1:2">
       <c r="A1335" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="B1335" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1336" spans="1:2">
       <c r="A1336" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="B1336" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1337" spans="1:2">
       <c r="A1337" s="2" t="s">
         <v>1339</v>
       </c>
       <c r="B1337" s="2" t="s">
         <v>3</v>
       </c>
@@ -17050,59 +17056,59 @@
       <c r="B1368" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1369" spans="1:2">
       <c r="A1369" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="B1369" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1370" spans="1:2">
       <c r="A1370" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="B1370" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1371" spans="1:2">
       <c r="A1371" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="B1371" s="2" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1372" spans="1:2">
       <c r="A1372" s="2" t="s">
         <v>1374</v>
       </c>
       <c r="B1372" s="2" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1373" spans="1:2">
       <c r="A1373" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="B1373" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1374" spans="1:2">
       <c r="A1374" s="2" t="s">
         <v>1376</v>
       </c>
       <c r="B1374" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1375" spans="1:2">
       <c r="A1375" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="B1375" s="2" t="s">
         <v>3</v>
       </c>
@@ -17122,163 +17128,163 @@
       <c r="B1377" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1378" spans="1:2">
       <c r="A1378" s="2" t="s">
         <v>1380</v>
       </c>
       <c r="B1378" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1379" spans="1:2">
       <c r="A1379" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="B1379" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1380" spans="1:2">
       <c r="A1380" s="2" t="s">
         <v>1382</v>
       </c>
       <c r="B1380" s="2" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1381" spans="1:2">
       <c r="A1381" s="2" t="s">
         <v>1383</v>
       </c>
       <c r="B1381" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1382" spans="1:2">
       <c r="A1382" s="2" t="s">
         <v>1384</v>
       </c>
       <c r="B1382" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1383" spans="1:2">
       <c r="A1383" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="B1383" s="2" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1384" spans="1:2">
       <c r="A1384" s="2" t="s">
         <v>1386</v>
       </c>
       <c r="B1384" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1385" spans="1:2">
       <c r="A1385" s="2" t="s">
         <v>1387</v>
       </c>
       <c r="B1385" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1386" spans="1:2">
       <c r="A1386" s="2" t="s">
         <v>1388</v>
       </c>
       <c r="B1386" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1387" spans="1:2">
       <c r="A1387" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="B1387" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1388" spans="1:2">
       <c r="A1388" s="2" t="s">
         <v>1390</v>
       </c>
       <c r="B1388" s="2" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1389" spans="1:2">
       <c r="A1389" s="2" t="s">
         <v>1391</v>
       </c>
       <c r="B1389" s="2" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1390" spans="1:2">
       <c r="A1390" s="2" t="s">
         <v>1392</v>
       </c>
       <c r="B1390" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1391" spans="1:2">
       <c r="A1391" s="2" t="s">
         <v>1393</v>
       </c>
       <c r="B1391" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1392" spans="1:2">
       <c r="A1392" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="B1392" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1393" spans="1:2">
       <c r="A1393" s="2" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B1393" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1394" spans="1:2">
       <c r="A1394" s="2" t="s">
         <v>1395</v>
       </c>
       <c r="B1394" s="2" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1395" spans="1:2">
       <c r="A1395" s="2" t="s">
         <v>1396</v>
       </c>
       <c r="B1395" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1396" spans="1:2">
       <c r="A1396" s="2" t="s">
         <v>1397</v>
       </c>
       <c r="B1396" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1397" spans="1:2">
       <c r="A1397" s="2" t="s">
         <v>1398</v>
       </c>
       <c r="B1397" s="2" t="s">
         <v>88</v>
       </c>
@@ -17290,67 +17296,67 @@
       <c r="B1398" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1399" spans="1:2">
       <c r="A1399" s="2" t="s">
         <v>1400</v>
       </c>
       <c r="B1399" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1400" spans="1:2">
       <c r="A1400" s="2" t="s">
         <v>1401</v>
       </c>
       <c r="B1400" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1401" spans="1:2">
       <c r="A1401" s="2" t="s">
         <v>1402</v>
       </c>
       <c r="B1401" s="2" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1402" spans="1:2">
       <c r="A1402" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="B1402" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1403" spans="1:2">
       <c r="A1403" s="2" t="s">
         <v>1404</v>
       </c>
       <c r="B1403" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1404" spans="1:2">
       <c r="A1404" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="B1404" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1405" spans="1:2">
       <c r="A1405" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="B1405" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1406" spans="1:2">
       <c r="A1406" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="B1406" s="2" t="s">
         <v>5</v>
       </c>
@@ -17370,91 +17376,91 @@
       <c r="B1408" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1409" spans="1:2">
       <c r="A1409" s="2" t="s">
         <v>1410</v>
       </c>
       <c r="B1409" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1410" spans="1:2">
       <c r="A1410" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="B1410" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1411" spans="1:2">
       <c r="A1411" s="2" t="s">
         <v>1412</v>
       </c>
       <c r="B1411" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1412" spans="1:2">
       <c r="A1412" s="2" t="s">
         <v>1413</v>
       </c>
       <c r="B1412" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1413" spans="1:2">
       <c r="A1413" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="B1413" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1414" spans="1:2">
       <c r="A1414" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="B1414" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1415" spans="1:2">
       <c r="A1415" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="B1415" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1416" spans="1:2">
       <c r="A1416" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="B1416" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1417" spans="1:2">
       <c r="A1417" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="B1417" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1418" spans="1:2">
       <c r="A1418" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="B1418" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1419" spans="1:2">
       <c r="A1419" s="2" t="s">
         <v>1420</v>
       </c>
       <c r="B1419" s="2" t="s">
         <v>3</v>
       </c>
@@ -17466,371 +17472,371 @@
       <c r="B1420" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1421" spans="1:2">
       <c r="A1421" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="B1421" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1422" spans="1:2">
       <c r="A1422" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="B1422" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1423" spans="1:2">
       <c r="A1423" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="B1423" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1424" spans="1:2">
       <c r="A1424" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="B1424" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1425" spans="1:2">
       <c r="A1425" s="2" t="s">
         <v>1426</v>
       </c>
       <c r="B1425" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1426" spans="1:2">
       <c r="A1426" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="B1426" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1427" spans="1:2">
       <c r="A1427" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="B1427" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1428" spans="1:2">
       <c r="A1428" s="2" t="s">
         <v>1429</v>
       </c>
       <c r="B1428" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1429" spans="1:2">
       <c r="A1429" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="B1429" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1430" spans="1:2">
       <c r="A1430" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="B1430" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1431" spans="1:2">
       <c r="A1431" s="2" t="s">
         <v>1432</v>
       </c>
       <c r="B1431" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1432" spans="1:2">
       <c r="A1432" s="2" t="s">
         <v>1433</v>
       </c>
       <c r="B1432" s="2" t="s">
-        <v>1317</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1433" spans="1:2">
       <c r="A1433" s="2" t="s">
         <v>1434</v>
       </c>
       <c r="B1433" s="2" t="s">
-        <v>5</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="1434" spans="1:2">
       <c r="A1434" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="B1434" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1435" spans="1:2">
       <c r="A1435" s="2" t="s">
         <v>1436</v>
       </c>
       <c r="B1435" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1436" spans="1:2">
       <c r="A1436" s="2" t="s">
         <v>1437</v>
       </c>
       <c r="B1436" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1437" spans="1:2">
       <c r="A1437" s="2" t="s">
         <v>1438</v>
       </c>
       <c r="B1437" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1438" spans="1:2">
       <c r="A1438" s="2" t="s">
         <v>1439</v>
       </c>
       <c r="B1438" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1439" spans="1:2">
       <c r="A1439" s="2" t="s">
         <v>1440</v>
       </c>
       <c r="B1439" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1440" spans="1:2">
       <c r="A1440" s="2" t="s">
         <v>1441</v>
       </c>
       <c r="B1440" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1441" spans="1:2">
       <c r="A1441" s="2" t="s">
         <v>1442</v>
       </c>
       <c r="B1441" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1442" spans="1:2">
       <c r="A1442" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="B1442" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1443" spans="1:2">
       <c r="A1443" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="B1443" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1444" spans="1:2">
       <c r="A1444" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="B1444" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1445" spans="1:2">
       <c r="A1445" s="2" t="s">
         <v>1446</v>
       </c>
       <c r="B1445" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1446" spans="1:2">
       <c r="A1446" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="B1446" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1447" spans="1:2">
       <c r="A1447" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="B1447" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1448" spans="1:2">
       <c r="A1448" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="B1448" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1449" spans="1:2">
       <c r="A1449" s="2" t="s">
         <v>1450</v>
       </c>
       <c r="B1449" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1450" spans="1:2">
       <c r="A1450" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="B1450" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1451" spans="1:2">
       <c r="A1451" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="B1451" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1452" spans="1:2">
       <c r="A1452" s="2" t="s">
         <v>1453</v>
       </c>
       <c r="B1452" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1453" spans="1:2">
       <c r="A1453" s="2" t="s">
         <v>1454</v>
       </c>
       <c r="B1453" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1454" spans="1:2">
       <c r="A1454" s="2" t="s">
         <v>1455</v>
       </c>
       <c r="B1454" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1455" spans="1:2">
       <c r="A1455" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="B1455" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1456" spans="1:2">
       <c r="A1456" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="B1456" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1457" spans="1:2">
       <c r="A1457" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="B1457" s="2" t="s">
-        <v>809</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1458" spans="1:2">
       <c r="A1458" s="2" t="s">
         <v>1459</v>
       </c>
       <c r="B1458" s="2" t="s">
-        <v>5</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1459" spans="1:2">
       <c r="A1459" s="2" t="s">
         <v>1460</v>
       </c>
       <c r="B1459" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1460" spans="1:2">
       <c r="A1460" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="B1460" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1461" spans="1:2">
       <c r="A1461" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="B1461" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1462" spans="1:2">
       <c r="A1462" s="2" t="s">
         <v>1463</v>
       </c>
       <c r="B1462" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1463" spans="1:2">
       <c r="A1463" s="2" t="s">
         <v>1464</v>
       </c>
       <c r="B1463" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1464" spans="1:2">
       <c r="A1464" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="B1464" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1465" spans="1:2">
       <c r="A1465" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="B1465" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1466" spans="1:2">
       <c r="A1466" s="2" t="s">
         <v>1467</v>
       </c>
       <c r="B1466" s="2" t="s">
         <v>3</v>
       </c>
@@ -17914,99 +17920,99 @@
       <c r="B1476" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1477" spans="1:2">
       <c r="A1477" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="B1477" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1478" spans="1:2">
       <c r="A1478" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="B1478" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1479" spans="1:2">
       <c r="A1479" s="2" t="s">
         <v>1480</v>
       </c>
       <c r="B1479" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1480" spans="1:2">
       <c r="A1480" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="B1480" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1481" spans="1:2">
       <c r="A1481" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="B1481" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1482" spans="1:2">
       <c r="A1482" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="B1482" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1483" spans="1:2">
       <c r="A1483" s="2" t="s">
         <v>1484</v>
       </c>
       <c r="B1483" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1484" spans="1:2">
       <c r="A1484" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="B1484" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1485" spans="1:2">
       <c r="A1485" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="B1485" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1486" spans="1:2">
       <c r="A1486" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="B1486" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1487" spans="1:2">
       <c r="A1487" s="2" t="s">
         <v>1488</v>
       </c>
       <c r="B1487" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1488" spans="1:2">
       <c r="A1488" s="2" t="s">
         <v>1489</v>
       </c>
       <c r="B1488" s="2" t="s">
         <v>3</v>
       </c>
@@ -18066,59 +18072,59 @@
       <c r="B1495" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1496" spans="1:2">
       <c r="A1496" s="2" t="s">
         <v>1497</v>
       </c>
       <c r="B1496" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1497" spans="1:2">
       <c r="A1497" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="B1497" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1498" spans="1:2">
       <c r="A1498" s="2" t="s">
         <v>1499</v>
       </c>
       <c r="B1498" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1499" spans="1:2">
       <c r="A1499" s="2" t="s">
         <v>1500</v>
       </c>
       <c r="B1499" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1500" spans="1:2">
       <c r="A1500" s="2" t="s">
         <v>1501</v>
       </c>
       <c r="B1500" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1501" spans="1:2">
       <c r="A1501" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="B1501" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1502" spans="1:2">
       <c r="A1502" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="B1502" s="2" t="s">
         <v>3</v>
       </c>
@@ -18178,195 +18184,195 @@
       <c r="B1509" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1510" spans="1:2">
       <c r="A1510" s="2" t="s">
         <v>1511</v>
       </c>
       <c r="B1510" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1511" spans="1:2">
       <c r="A1511" s="2" t="s">
         <v>1512</v>
       </c>
       <c r="B1511" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1512" spans="1:2">
       <c r="A1512" s="2" t="s">
         <v>1513</v>
       </c>
       <c r="B1512" s="2" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1513" spans="1:2">
       <c r="A1513" s="2" t="s">
         <v>1514</v>
       </c>
       <c r="B1513" s="2" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1514" spans="1:2">
       <c r="A1514" s="2" t="s">
         <v>1515</v>
       </c>
       <c r="B1514" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1515" spans="1:2">
       <c r="A1515" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="B1515" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1516" spans="1:2">
       <c r="A1516" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="B1516" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1517" spans="1:2">
       <c r="A1517" s="2" t="s">
         <v>1518</v>
       </c>
       <c r="B1517" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1518" spans="1:2">
       <c r="A1518" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="B1518" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1519" spans="1:2">
       <c r="A1519" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="B1519" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1520" spans="1:2">
       <c r="A1520" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="B1520" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1521" spans="1:2">
       <c r="A1521" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="B1521" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1522" spans="1:2">
       <c r="A1522" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="B1522" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1523" spans="1:2">
       <c r="A1523" s="2" t="s">
         <v>1524</v>
       </c>
       <c r="B1523" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1524" spans="1:2">
       <c r="A1524" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="B1524" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1525" spans="1:2">
       <c r="A1525" s="2" t="s">
         <v>1526</v>
       </c>
       <c r="B1525" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1526" spans="1:2">
       <c r="A1526" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="B1526" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1527" spans="1:2">
       <c r="A1527" s="2" t="s">
         <v>1528</v>
       </c>
       <c r="B1527" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1528" spans="1:2">
       <c r="A1528" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="B1528" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1529" spans="1:2">
       <c r="A1529" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="B1529" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1530" spans="1:2">
       <c r="A1530" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="B1530" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1531" spans="1:2">
       <c r="A1531" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="B1531" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1532" spans="1:2">
       <c r="A1532" s="2" t="s">
         <v>1533</v>
       </c>
       <c r="B1532" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1533" spans="1:2">
       <c r="A1533" s="2" t="s">
         <v>1534</v>
       </c>
       <c r="B1533" s="2" t="s">
         <v>5</v>
       </c>
@@ -18378,67 +18384,67 @@
       <c r="B1534" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1535" spans="1:2">
       <c r="A1535" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="B1535" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1536" spans="1:2">
       <c r="A1536" s="2" t="s">
         <v>1537</v>
       </c>
       <c r="B1536" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1537" spans="1:2">
       <c r="A1537" s="2" t="s">
         <v>1538</v>
       </c>
       <c r="B1537" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1538" spans="1:2">
       <c r="A1538" s="2" t="s">
         <v>1539</v>
       </c>
       <c r="B1538" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1539" spans="1:2">
       <c r="A1539" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="B1539" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1540" spans="1:2">
       <c r="A1540" s="2" t="s">
         <v>1541</v>
       </c>
       <c r="B1540" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1541" spans="1:2">
       <c r="A1541" s="2" t="s">
         <v>1542</v>
       </c>
       <c r="B1541" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1542" spans="1:2">
       <c r="A1542" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="B1542" s="2" t="s">
         <v>3</v>
       </c>
@@ -18626,115 +18632,115 @@
       <c r="B1565" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1566" spans="1:2">
       <c r="A1566" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="B1566" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1567" spans="1:2">
       <c r="A1567" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="B1567" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1568" spans="1:2">
       <c r="A1568" s="2" t="s">
         <v>1569</v>
       </c>
       <c r="B1568" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1569" spans="1:2">
       <c r="A1569" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="B1569" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1570" spans="1:2">
       <c r="A1570" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="B1570" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1571" spans="1:2">
       <c r="A1571" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="B1571" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1572" spans="1:2">
       <c r="A1572" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="B1572" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1573" spans="1:2">
       <c r="A1573" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="B1573" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1574" spans="1:2">
       <c r="A1574" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="B1574" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1575" spans="1:2">
       <c r="A1575" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="B1575" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1576" spans="1:2">
       <c r="A1576" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="B1576" s="2" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1577" spans="1:2">
       <c r="A1577" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="B1577" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1578" spans="1:2">
       <c r="A1578" s="2" t="s">
         <v>1579</v>
       </c>
       <c r="B1578" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1579" spans="1:2">
       <c r="A1579" s="2" t="s">
         <v>1580</v>
       </c>
       <c r="B1579" s="2" t="s">
         <v>88</v>
       </c>
@@ -18802,51 +18808,51 @@
       <c r="B1587" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1588" spans="1:2">
       <c r="A1588" s="2" t="s">
         <v>1589</v>
       </c>
       <c r="B1588" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1589" spans="1:2">
       <c r="A1589" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="B1589" s="2" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="1590" spans="1:2">
       <c r="A1590" s="2" t="s">
         <v>1591</v>
       </c>
       <c r="B1590" s="2" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
     </row>
     <row r="1591" spans="1:2">
       <c r="A1591" s="2" t="s">
         <v>1592</v>
       </c>
       <c r="B1591" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1592" spans="1:2">
       <c r="A1592" s="2" t="s">
         <v>1593</v>
       </c>
       <c r="B1592" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1593" spans="1:2">
       <c r="A1593" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="B1593" s="2" t="s">
         <v>5</v>
       </c>
@@ -19066,67 +19072,67 @@
       <c r="B1620" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1621" spans="1:2">
       <c r="A1621" s="2" t="s">
         <v>1622</v>
       </c>
       <c r="B1621" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1622" spans="1:2">
       <c r="A1622" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="B1622" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1623" spans="1:2">
       <c r="A1623" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="B1623" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1624" spans="1:2">
       <c r="A1624" s="2" t="s">
         <v>1625</v>
       </c>
       <c r="B1624" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1625" spans="1:2">
       <c r="A1625" s="2" t="s">
         <v>1626</v>
       </c>
       <c r="B1625" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1626" spans="1:2">
       <c r="A1626" s="2" t="s">
         <v>1627</v>
       </c>
       <c r="B1626" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1627" spans="1:2">
       <c r="A1627" s="2" t="s">
         <v>1628</v>
       </c>
       <c r="B1627" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1628" spans="1:2">
       <c r="A1628" s="2" t="s">
         <v>1629</v>
       </c>
       <c r="B1628" s="2" t="s">
         <v>5</v>
       </c>
@@ -19194,67 +19200,67 @@
       <c r="B1636" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1637" spans="1:2">
       <c r="A1637" s="2" t="s">
         <v>1638</v>
       </c>
       <c r="B1637" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1638" spans="1:2">
       <c r="A1638" s="2" t="s">
         <v>1639</v>
       </c>
       <c r="B1638" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1639" spans="1:2">
       <c r="A1639" s="2" t="s">
         <v>1640</v>
       </c>
       <c r="B1639" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1640" spans="1:2">
       <c r="A1640" s="2" t="s">
         <v>1641</v>
       </c>
       <c r="B1640" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1641" spans="1:2">
       <c r="A1641" s="2" t="s">
         <v>1642</v>
       </c>
       <c r="B1641" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1642" spans="1:2">
       <c r="A1642" s="2" t="s">
         <v>1643</v>
       </c>
       <c r="B1642" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1643" spans="1:2">
       <c r="A1643" s="2" t="s">
         <v>1644</v>
       </c>
       <c r="B1643" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1644" spans="1:2">
       <c r="A1644" s="2" t="s">
         <v>1645</v>
       </c>
       <c r="B1644" s="2" t="s">
         <v>5</v>
       </c>
@@ -19402,67 +19408,67 @@
       <c r="B1662" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1663" spans="1:2">
       <c r="A1663" s="2" t="s">
         <v>1664</v>
       </c>
       <c r="B1663" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1664" spans="1:2">
       <c r="A1664" s="2" t="s">
         <v>1665</v>
       </c>
       <c r="B1664" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1665" spans="1:2">
       <c r="A1665" s="2" t="s">
         <v>1666</v>
       </c>
       <c r="B1665" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1666" spans="1:2">
       <c r="A1666" s="2" t="s">
         <v>1667</v>
       </c>
       <c r="B1666" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1667" spans="1:2">
       <c r="A1667" s="2" t="s">
         <v>1668</v>
       </c>
       <c r="B1667" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1668" spans="1:2">
       <c r="A1668" s="2" t="s">
         <v>1669</v>
       </c>
       <c r="B1668" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1669" spans="1:2">
       <c r="A1669" s="2" t="s">
         <v>1670</v>
       </c>
       <c r="B1669" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1670" spans="1:2">
       <c r="A1670" s="2" t="s">
         <v>1671</v>
       </c>
       <c r="B1670" s="2" t="s">
         <v>5</v>
       </c>
@@ -19506,67 +19512,67 @@
       <c r="B1675" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1676" spans="1:2">
       <c r="A1676" s="2" t="s">
         <v>1677</v>
       </c>
       <c r="B1676" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1677" spans="1:2">
       <c r="A1677" s="2" t="s">
         <v>1678</v>
       </c>
       <c r="B1677" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1678" spans="1:2">
       <c r="A1678" s="2" t="s">
         <v>1679</v>
       </c>
       <c r="B1678" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1679" spans="1:2">
       <c r="A1679" s="2" t="s">
         <v>1680</v>
       </c>
       <c r="B1679" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1680" spans="1:2">
       <c r="A1680" s="2" t="s">
         <v>1681</v>
       </c>
       <c r="B1680" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1681" spans="1:2">
       <c r="A1681" s="2" t="s">
         <v>1682</v>
       </c>
       <c r="B1681" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1682" spans="1:2">
       <c r="A1682" s="2" t="s">
         <v>1683</v>
       </c>
       <c r="B1682" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1683" spans="1:2">
       <c r="A1683" s="2" t="s">
         <v>1684</v>
       </c>
       <c r="B1683" s="2" t="s">
         <v>5</v>
       </c>
@@ -19642,91 +19648,91 @@
       <c r="B1692" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1693" spans="1:2">
       <c r="A1693" s="2" t="s">
         <v>1694</v>
       </c>
       <c r="B1693" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1694" spans="1:2">
       <c r="A1694" s="2" t="s">
         <v>1695</v>
       </c>
       <c r="B1694" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1695" spans="1:2">
       <c r="A1695" s="2" t="s">
         <v>1696</v>
       </c>
       <c r="B1695" s="2" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1696" spans="1:2">
       <c r="A1696" s="2" t="s">
         <v>1697</v>
       </c>
       <c r="B1696" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1697" spans="1:2">
       <c r="A1697" s="2" t="s">
         <v>1698</v>
       </c>
       <c r="B1697" s="2" t="s">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1698" spans="1:2">
       <c r="A1698" s="2" t="s">
         <v>1699</v>
       </c>
       <c r="B1698" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1699" spans="1:2">
       <c r="A1699" s="2" t="s">
         <v>1700</v>
       </c>
       <c r="B1699" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1700" spans="1:2">
       <c r="A1700" s="2" t="s">
         <v>1701</v>
       </c>
       <c r="B1700" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1701" spans="1:2">
       <c r="A1701" s="2" t="s">
         <v>1702</v>
       </c>
       <c r="B1701" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1702" spans="1:2">
       <c r="A1702" s="2" t="s">
         <v>1703</v>
       </c>
       <c r="B1702" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1703" spans="1:2">
       <c r="A1703" s="2" t="s">
         <v>1704</v>
       </c>
       <c r="B1703" s="2" t="s">
         <v>5</v>
       </c>
@@ -19738,155 +19744,155 @@
       <c r="B1704" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1705" spans="1:2">
       <c r="A1705" s="2" t="s">
         <v>1706</v>
       </c>
       <c r="B1705" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1706" spans="1:2">
       <c r="A1706" s="2" t="s">
         <v>1707</v>
       </c>
       <c r="B1706" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1707" spans="1:2">
       <c r="A1707" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="B1707" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1708" spans="1:2">
       <c r="A1708" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="B1708" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1709" spans="1:2">
       <c r="A1709" s="2" t="s">
         <v>1710</v>
       </c>
       <c r="B1709" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1710" spans="1:2">
       <c r="A1710" s="2" t="s">
         <v>1711</v>
       </c>
       <c r="B1710" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1711" spans="1:2">
       <c r="A1711" s="2" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B1711" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1712" spans="1:2">
       <c r="A1712" s="2" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B1712" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1713" spans="1:2">
       <c r="A1713" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="B1713" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1714" spans="1:2">
       <c r="A1714" s="2" t="s">
         <v>1714</v>
       </c>
       <c r="B1714" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1715" spans="1:2">
       <c r="A1715" s="2" t="s">
         <v>1715</v>
       </c>
       <c r="B1715" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1716" spans="1:2">
       <c r="A1716" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="B1716" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1717" spans="1:2">
       <c r="A1717" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="B1717" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1718" spans="1:2">
       <c r="A1718" s="2" t="s">
         <v>1718</v>
       </c>
       <c r="B1718" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1719" spans="1:2">
       <c r="A1719" s="2" t="s">
         <v>1719</v>
       </c>
       <c r="B1719" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1720" spans="1:2">
       <c r="A1720" s="2" t="s">
         <v>1720</v>
       </c>
       <c r="B1720" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1721" spans="1:2">
       <c r="A1721" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="B1721" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1722" spans="1:2">
       <c r="A1722" s="2" t="s">
         <v>1722</v>
       </c>
       <c r="B1722" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1723" spans="1:2">
       <c r="A1723" s="2" t="s">
         <v>1723</v>
       </c>
       <c r="B1723" s="2" t="s">
         <v>3</v>
       </c>
@@ -19927,59 +19933,59 @@
       <c r="A1728" s="2" t="s">
         <v>1728</v>
       </c>
       <c r="B1728" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1729" spans="1:2">
       <c r="A1729" s="2" t="s">
         <v>1729</v>
       </c>
       <c r="B1729" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1730" spans="1:2">
       <c r="A1730" s="2" t="s">
         <v>1730</v>
       </c>
       <c r="B1730" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1731" spans="1:2">
       <c r="A1731" s="2" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B1731" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1732" spans="1:2">
       <c r="A1732" s="2" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B1732" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1733" spans="1:2">
       <c r="A1733" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="B1733" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1734" spans="1:2">
       <c r="A1734" s="2" t="s">
         <v>1733</v>
       </c>
       <c r="B1734" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1735" spans="1:2">
       <c r="A1735" s="2" t="s">
         <v>1734</v>
       </c>
@@ -20042,83 +20048,83 @@
       <c r="B1742" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1743" spans="1:2">
       <c r="A1743" s="2" t="s">
         <v>1742</v>
       </c>
       <c r="B1743" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1744" spans="1:2">
       <c r="A1744" s="2" t="s">
         <v>1743</v>
       </c>
       <c r="B1744" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1745" spans="1:2">
       <c r="A1745" s="2" t="s">
         <v>1744</v>
       </c>
       <c r="B1745" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1746" spans="1:2">
       <c r="A1746" s="2" t="s">
         <v>1745</v>
       </c>
       <c r="B1746" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1747" spans="1:2">
       <c r="A1747" s="2" t="s">
         <v>1746</v>
       </c>
       <c r="B1747" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1748" spans="1:2">
       <c r="A1748" s="2" t="s">
         <v>1747</v>
       </c>
       <c r="B1748" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1749" spans="1:2">
       <c r="A1749" s="2" t="s">
         <v>1748</v>
       </c>
       <c r="B1749" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1750" spans="1:2">
       <c r="A1750" s="2" t="s">
         <v>1749</v>
       </c>
       <c r="B1750" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1751" spans="1:2">
       <c r="A1751" s="2" t="s">
         <v>1750</v>
       </c>
       <c r="B1751" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1752" spans="1:2">
       <c r="A1752" s="2" t="s">
         <v>1751</v>
       </c>
       <c r="B1752" s="2" t="s">
         <v>3</v>
       </c>
@@ -20762,59 +20768,59 @@
       <c r="B1832" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1833" spans="1:2">
       <c r="A1833" s="2" t="s">
         <v>1832</v>
       </c>
       <c r="B1833" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1834" spans="1:2">
       <c r="A1834" s="2" t="s">
         <v>1833</v>
       </c>
       <c r="B1834" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1835" spans="1:2">
       <c r="A1835" s="2" t="s">
         <v>1834</v>
       </c>
       <c r="B1835" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1836" spans="1:2">
       <c r="A1836" s="2" t="s">
         <v>1835</v>
       </c>
       <c r="B1836" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1837" spans="1:2">
       <c r="A1837" s="2" t="s">
         <v>1836</v>
       </c>
       <c r="B1837" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1838" spans="1:2">
       <c r="A1838" s="2" t="s">
         <v>1837</v>
       </c>
       <c r="B1838" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1839" spans="1:2">
       <c r="A1839" s="2" t="s">
         <v>1838</v>
       </c>
       <c r="B1839" s="2" t="s">
         <v>5</v>
       </c>
@@ -20834,315 +20840,315 @@
       <c r="B1841" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1842" spans="1:2">
       <c r="A1842" s="2" t="s">
         <v>1841</v>
       </c>
       <c r="B1842" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1843" spans="1:2">
       <c r="A1843" s="2" t="s">
         <v>1842</v>
       </c>
       <c r="B1843" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1844" spans="1:2">
       <c r="A1844" s="2" t="s">
         <v>1843</v>
       </c>
       <c r="B1844" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1845" spans="1:2">
       <c r="A1845" s="2" t="s">
         <v>1844</v>
       </c>
       <c r="B1845" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1846" spans="1:2">
       <c r="A1846" s="2" t="s">
         <v>1845</v>
       </c>
       <c r="B1846" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1847" spans="1:2">
       <c r="A1847" s="2" t="s">
         <v>1846</v>
       </c>
       <c r="B1847" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1848" spans="1:2">
       <c r="A1848" s="2" t="s">
         <v>1847</v>
       </c>
       <c r="B1848" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1849" spans="1:2">
       <c r="A1849" s="2" t="s">
         <v>1848</v>
       </c>
       <c r="B1849" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1850" spans="1:2">
       <c r="A1850" s="2" t="s">
         <v>1849</v>
       </c>
       <c r="B1850" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1851" spans="1:2">
       <c r="A1851" s="2" t="s">
         <v>1850</v>
       </c>
       <c r="B1851" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1852" spans="1:2">
       <c r="A1852" s="2" t="s">
         <v>1851</v>
       </c>
       <c r="B1852" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1853" spans="1:2">
       <c r="A1853" s="2" t="s">
         <v>1852</v>
       </c>
       <c r="B1853" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1854" spans="1:2">
       <c r="A1854" s="2" t="s">
         <v>1853</v>
       </c>
       <c r="B1854" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1855" spans="1:2">
       <c r="A1855" s="2" t="s">
         <v>1854</v>
       </c>
       <c r="B1855" s="2" t="s">
-        <v>809</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1856" spans="1:2">
       <c r="A1856" s="2" t="s">
         <v>1855</v>
       </c>
       <c r="B1856" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1857" spans="1:2">
       <c r="A1857" s="2" t="s">
         <v>1856</v>
       </c>
       <c r="B1857" s="2" t="s">
-        <v>5</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1858" spans="1:2">
       <c r="A1858" s="2" t="s">
         <v>1857</v>
       </c>
       <c r="B1858" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1859" spans="1:2">
       <c r="A1859" s="2" t="s">
         <v>1858</v>
       </c>
       <c r="B1859" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1860" spans="1:2">
       <c r="A1860" s="2" t="s">
         <v>1859</v>
       </c>
       <c r="B1860" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1861" spans="1:2">
       <c r="A1861" s="2" t="s">
         <v>1860</v>
       </c>
       <c r="B1861" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1862" spans="1:2">
       <c r="A1862" s="2" t="s">
         <v>1861</v>
       </c>
       <c r="B1862" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1863" spans="1:2">
       <c r="A1863" s="2" t="s">
         <v>1862</v>
       </c>
       <c r="B1863" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1864" spans="1:2">
       <c r="A1864" s="2" t="s">
         <v>1863</v>
       </c>
       <c r="B1864" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1865" spans="1:2">
       <c r="A1865" s="2" t="s">
         <v>1864</v>
       </c>
       <c r="B1865" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1866" spans="1:2">
       <c r="A1866" s="2" t="s">
         <v>1865</v>
       </c>
       <c r="B1866" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1867" spans="1:2">
       <c r="A1867" s="2" t="s">
         <v>1866</v>
       </c>
       <c r="B1867" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1868" spans="1:2">
       <c r="A1868" s="2" t="s">
         <v>1867</v>
       </c>
       <c r="B1868" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1869" spans="1:2">
       <c r="A1869" s="2" t="s">
         <v>1868</v>
       </c>
       <c r="B1869" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1870" spans="1:2">
       <c r="A1870" s="2" t="s">
         <v>1869</v>
       </c>
       <c r="B1870" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1871" spans="1:2">
       <c r="A1871" s="2" t="s">
         <v>1870</v>
       </c>
       <c r="B1871" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1872" spans="1:2">
       <c r="A1872" s="2" t="s">
         <v>1871</v>
       </c>
       <c r="B1872" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1873" spans="1:2">
       <c r="A1873" s="2" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B1873" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1874" spans="1:2">
       <c r="A1874" s="2" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B1874" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1875" spans="1:2">
       <c r="A1875" s="2" t="s">
         <v>1873</v>
       </c>
       <c r="B1875" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1876" spans="1:2">
       <c r="A1876" s="2" t="s">
         <v>1874</v>
       </c>
       <c r="B1876" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1877" spans="1:2">
       <c r="A1877" s="2" t="s">
         <v>1875</v>
       </c>
       <c r="B1877" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1878" spans="1:2">
       <c r="A1878" s="2" t="s">
         <v>1876</v>
       </c>
       <c r="B1878" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1879" spans="1:2">
       <c r="A1879" s="2" t="s">
         <v>1877</v>
       </c>
       <c r="B1879" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1880" spans="1:2">
       <c r="A1880" s="2" t="s">
         <v>1878</v>
       </c>
       <c r="B1880" s="2" t="s">
         <v>5</v>
       </c>
@@ -21162,75 +21168,75 @@
       <c r="B1882" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1883" spans="1:2">
       <c r="A1883" s="2" t="s">
         <v>1881</v>
       </c>
       <c r="B1883" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1884" spans="1:2">
       <c r="A1884" s="2" t="s">
         <v>1882</v>
       </c>
       <c r="B1884" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1885" spans="1:2">
       <c r="A1885" s="2" t="s">
         <v>1883</v>
       </c>
       <c r="B1885" s="2" t="s">
-        <v>809</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1886" spans="1:2">
       <c r="A1886" s="2" t="s">
         <v>1884</v>
       </c>
       <c r="B1886" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1887" spans="1:2">
       <c r="A1887" s="2" t="s">
         <v>1885</v>
       </c>
       <c r="B1887" s="2" t="s">
-        <v>3</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1888" spans="1:2">
       <c r="A1888" s="2" t="s">
         <v>1886</v>
       </c>
       <c r="B1888" s="2" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1889" spans="1:2">
       <c r="A1889" s="2" t="s">
         <v>1887</v>
       </c>
       <c r="B1889" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1890" spans="1:2">
       <c r="A1890" s="2" t="s">
         <v>1888</v>
       </c>
       <c r="B1890" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1891" spans="1:2">
       <c r="A1891" s="2" t="s">
         <v>1889</v>
       </c>
       <c r="B1891" s="2" t="s">
         <v>3</v>
       </c>
@@ -21242,114 +21248,130 @@
       <c r="B1892" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1893" spans="1:2">
       <c r="A1893" s="2" t="s">
         <v>1891</v>
       </c>
       <c r="B1893" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1894" spans="1:2">
       <c r="A1894" s="2" t="s">
         <v>1892</v>
       </c>
       <c r="B1894" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1895" spans="1:2">
       <c r="A1895" s="2" t="s">
         <v>1893</v>
       </c>
       <c r="B1895" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1896" spans="1:2">
       <c r="A1896" s="2" t="s">
         <v>1894</v>
       </c>
       <c r="B1896" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1897" spans="1:2">
       <c r="A1897" s="2" t="s">
         <v>1895</v>
       </c>
       <c r="B1897" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1898" spans="1:2">
       <c r="A1898" s="2" t="s">
         <v>1896</v>
       </c>
       <c r="B1898" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1899" spans="1:2">
       <c r="A1899" s="2" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B1899" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1900" spans="1:2">
       <c r="A1900" s="2" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B1900" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1901" spans="1:2">
       <c r="A1901" s="2" t="s">
         <v>1898</v>
       </c>
       <c r="B1901" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1902" spans="1:2">
       <c r="A1902" s="2" t="s">
         <v>1899</v>
       </c>
       <c r="B1902" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1903" spans="1:2">
       <c r="A1903" s="2" t="s">
         <v>1900</v>
       </c>
       <c r="B1903" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:2">
+      <c r="A1904" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B1904" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:2">
+      <c r="A1905" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B1905" s="2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>