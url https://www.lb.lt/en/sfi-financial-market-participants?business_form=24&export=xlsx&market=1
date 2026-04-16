--- v2 (2026-03-01)
+++ v3 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Business form</t>
   </si>
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
@@ -140,125 +140,149 @@
   <si>
     <t>Bank, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, EU banks operating in the Republic of Lithuania without a branch</t>
   </si>
   <si>
     <t>549300H62SNDRT0PS319</t>
   </si>
   <si>
     <t>IPF Digital Lietuva, UAB</t>
   </si>
   <si>
     <t>LPB Capital, UAB</t>
   </si>
   <si>
     <t>Luminor Lizingas UAB</t>
   </si>
   <si>
     <t>myTU credit, UAB</t>
   </si>
   <si>
     <t>UAB „mogo LT“</t>
   </si>
   <si>
+    <t>MULTITUDE BANK P.L.C.</t>
+  </si>
+  <si>
+    <t>Bank, Real-estate related credit provider, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Consumer credit providers, EU banks operating in the Republic of Lithuania without a branch, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
+  </si>
+  <si>
+    <t>C 56251</t>
+  </si>
+  <si>
     <t>NEO Finance, AB</t>
   </si>
   <si>
     <t>Electronic money institution, Currency exchange operator, Peer-to-peer lending platform operator, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Peer-to-peer lending platforms, Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators, Issuers whose securities are admitted to trading on multilateral trading facilities</t>
   </si>
   <si>
     <t>LB000247</t>
   </si>
   <si>
     <t>2017-01-05</t>
   </si>
   <si>
     <t>"Paysera LT", UAB</t>
   </si>
   <si>
     <t>Consumer credit providers, Peer-to-peer lending platforms, Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators</t>
   </si>
   <si>
     <t>LB000251</t>
   </si>
   <si>
     <t>2012-09-27</t>
   </si>
   <si>
+    <t xml:space="preserve">RATO bankas, UAB </t>
+  </si>
+  <si>
+    <t>Bank, Currency exchange operator, Real-estate related credit provider, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Consumer credit providers, Currency exchange operators, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Issuers whose securities are admitted to trading on multilateral trading facilities, Specialised bank</t>
+  </si>
+  <si>
+    <t>Specialised bank licence</t>
+  </si>
+  <si>
+    <t>LB002313</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
     <t>REGO.LT, UAB</t>
   </si>
   <si>
     <t>Revolut Bank UAB</t>
   </si>
   <si>
-    <t>Bank, Currency exchange operator, Real-estate related credit provider, Consumer credit provider</t>
-[...1 lines deleted...]
-  <si>
     <t>Consumer credit providers, Currency exchange operators, Banks authorised in the Republic of Lithuania, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
   </si>
   <si>
     <t>Banking licence</t>
   </si>
   <si>
     <t>LB002119</t>
   </si>
   <si>
     <t>2021-12-13</t>
   </si>
   <si>
     <t>SIA ,,Citadele Leasing“ Lietuvos filialas</t>
   </si>
   <si>
     <t>Stokker Finance, UAB</t>
   </si>
   <si>
     <t>„Swedbank lizingas“, UAB</t>
   </si>
   <si>
     <t>TRUMPF Financial Services GmbH</t>
   </si>
   <si>
     <t>BAK 130120</t>
   </si>
   <si>
     <t>UAB „Amberio kreditas“</t>
   </si>
   <si>
     <t>UAB „ARN group"</t>
   </si>
   <si>
     <t>UAB Artea lizingas</t>
   </si>
   <si>
-    <t>UAB BLENDER LITHUANIA F2</t>
-[...1 lines deleted...]
-  <si>
     <t>UAB „Citadele Factoring“</t>
   </si>
   <si>
     <t>UAB Craftsoft</t>
   </si>
   <si>
     <t>UAB "Credit Consulting Services"</t>
   </si>
   <si>
     <t>UAB „Credit Service“</t>
   </si>
   <si>
     <t>UAB EDS INVEST 2</t>
   </si>
   <si>
     <t>Real-estate related credit provider, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit</t>
   </si>
   <si>
     <t>UAB EDS INVEST 3</t>
   </si>
   <si>
     <t>UAB ESTO</t>
@@ -269,93 +293,93 @@
   <si>
     <t>Electronic money institution intermediary, Peer-to-peer lending platform operator, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Peer-to-peer lending platforms</t>
   </si>
   <si>
     <t>UAB „Finbro“</t>
   </si>
   <si>
     <t>Real-estate related credit intermediary, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Independent credit intermediaries, acting in accordance with the Republic of Lithuania Law on Credit Relating to Immovable Property</t>
   </si>
   <si>
     <t>UAB "Flexy LT"</t>
   </si>
   <si>
     <t>UAB GF bankas</t>
   </si>
   <si>
     <t>Consumer credit providers, Specialised bank</t>
   </si>
   <si>
-    <t>Specialised bank licence</t>
-[...1 lines deleted...]
-  <si>
     <t>LB001878</t>
   </si>
   <si>
     <t>2019-06-25</t>
   </si>
   <si>
     <t>UAB "Giantus finance” (Going bankrupt)</t>
   </si>
   <si>
     <t>UAB Kredus</t>
   </si>
   <si>
     <t>UAB „LSV Intergroup"</t>
   </si>
   <si>
     <t>UAB „Minibank“</t>
   </si>
   <si>
     <t>UAB „Moment Credit“</t>
   </si>
   <si>
     <t>UAB „Nordecum“</t>
   </si>
   <si>
     <t>UAB Primero Finance</t>
   </si>
   <si>
     <t>UAB „PRO INVEST GROUP"</t>
   </si>
   <si>
     <t>UAB “SME Finance Leasing”</t>
   </si>
   <si>
     <t>UAB „Sostinės kreditai"</t>
   </si>
   <si>
     <t>UAB „Šeili“</t>
   </si>
   <si>
     <t>UAB „VIP kreditas"</t>
+  </si>
+  <si>
+    <t>UAB Wandoo Finance</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -670,54 +694,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I51" sqref="I51"/>
+      <selection activeCell="I53" sqref="I53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1025,728 +1049,772 @@
       <c r="B16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="2">
         <v>302943102</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D17" s="2">
-[...6 lines deleted...]
-      <c r="G17" s="2" t="s">
+      <c r="D17" s="2"/>
+      <c r="E17" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="H17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
       <c r="I17" s="2"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="2">
-        <v>300060819</v>
+        <v>303225546</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I18" s="2"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="D19" s="2">
-        <v>305864279</v>
+        <v>300060819</v>
       </c>
       <c r="E19" s="2"/>
-      <c r="F19" s="2"/>
-[...1 lines deleted...]
-      <c r="H19" s="2"/>
+      <c r="F19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>54</v>
+      </c>
       <c r="I19" s="2"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D20" s="2">
-        <v>304580906</v>
+        <v>112043124</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I20" s="2"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="2">
-        <v>302629475</v>
+        <v>305864279</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D22" s="2">
-        <v>303026868</v>
+        <v>304580906</v>
       </c>
       <c r="E22" s="2"/>
-      <c r="F22" s="2"/>
-[...1 lines deleted...]
-      <c r="H22" s="2"/>
+      <c r="F22" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>66</v>
+      </c>
       <c r="I22" s="2"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="2">
-        <v>111568069</v>
+        <v>302629475</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="D24" s="2">
+        <v>303026868</v>
+      </c>
+      <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="2">
-        <v>304097804</v>
+        <v>111568069</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="E26" s="2"/>
+        <v>35</v>
+      </c>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2" t="s">
+        <v>71</v>
+      </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D27" s="2">
-        <v>234995490</v>
+        <v>304097804</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D28" s="2">
-        <v>305955152</v>
+        <v>302249035</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D29" s="2">
-        <v>126233315</v>
+        <v>234995490</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D30" s="2">
-        <v>305543622</v>
+        <v>126233315</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D31" s="2">
-        <v>302314255</v>
+        <v>305543622</v>
       </c>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D32" s="2">
-        <v>302431575</v>
+        <v>302314255</v>
       </c>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="D33" s="2">
-        <v>302583330</v>
+        <v>302431575</v>
       </c>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="D34" s="2">
-        <v>304990969</v>
+        <v>302583330</v>
       </c>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="2">
-        <v>305219905</v>
+        <v>304990969</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="D36" s="2">
-        <v>304051511</v>
+        <v>305219905</v>
       </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D37" s="2">
-        <v>305377937</v>
+        <v>304051511</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="D38" s="2">
-        <v>307157103</v>
+        <v>305377937</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="D39" s="2">
-        <v>300515252</v>
+        <v>307157103</v>
       </c>
       <c r="E39" s="2"/>
-      <c r="F39" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
       <c r="I39" s="2"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
       <c r="D40" s="2">
-        <v>304952954</v>
+        <v>300515252</v>
       </c>
       <c r="E40" s="2"/>
-      <c r="F40" s="2"/>
-[...1 lines deleted...]
-      <c r="H40" s="2"/>
+      <c r="F40" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>94</v>
+      </c>
       <c r="I40" s="2"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D41" s="2">
-        <v>305583951</v>
+        <v>304952954</v>
       </c>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="2" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D42" s="2">
-        <v>302414832</v>
+        <v>305583951</v>
       </c>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="2" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D43" s="2">
-        <v>301850677</v>
+        <v>302414832</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="2" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D44" s="2">
-        <v>300657515</v>
+        <v>301850677</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="D45" s="2">
-        <v>302535232</v>
+        <v>300657515</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="D46" s="2">
-        <v>305600347</v>
+        <v>302535232</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D47" s="2">
-        <v>302453988</v>
+        <v>305600347</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="2" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D48" s="2">
-        <v>305625261</v>
+        <v>302453988</v>
       </c>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="2" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="2">
-        <v>302513887</v>
+        <v>305625261</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D50" s="2">
-        <v>305317406</v>
+        <v>302513887</v>
       </c>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="2" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="2">
-        <v>302893208</v>
+        <v>305317406</v>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="2">
+        <v>302893208</v>
+      </c>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D53" s="2">
+        <v>305955152</v>
+      </c>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>