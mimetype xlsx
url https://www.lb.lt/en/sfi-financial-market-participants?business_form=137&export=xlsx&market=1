--- v1 (2026-01-02)
+++ v2 (2026-04-04)
@@ -47,51 +47,51 @@
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
     <t>valid till</t>
   </si>
   <si>
     <t>UAB BLUE EMI LT</t>
   </si>
   <si>
     <t>Electronic money institution, Currency exchange operator</t>
   </si>
   <si>
-    <t>Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators, Electronic money token issuer</t>
+    <t>Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators, Electronic money token issuer, Crypto‑asset service provider (Article 60 of the MiCA Regulation)</t>
   </si>
   <si>
     <t>Electronic money institution licence</t>
   </si>
   <si>
     <t>LB002168</t>
   </si>
   <si>
     <t>2022-10-11</t>
   </si>
   <si>
     <t>Newrails, UAB</t>
   </si>
   <si>
     <t>LB001967</t>
   </si>
   <si>
     <t>2020-06-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>