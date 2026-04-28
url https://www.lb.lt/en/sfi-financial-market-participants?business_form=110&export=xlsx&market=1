--- v0 (2025-10-12)
+++ v1 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Business form</t>
   </si>
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
@@ -87,50 +87,65 @@
     <t>LB000485</t>
   </si>
   <si>
     <t>2018-12-14</t>
   </si>
   <si>
     <t>Finora Bank UAB</t>
   </si>
   <si>
     <t>Bank, Real-estate related credit provider, Consumer credit provider</t>
   </si>
   <si>
     <t>LB002152</t>
   </si>
   <si>
     <t>2022-04-29</t>
   </si>
   <si>
     <t>AB „Fjord Bank“</t>
   </si>
   <si>
     <t>LB001938</t>
   </si>
   <si>
     <t>2019-12-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RATO bankas, UAB </t>
+  </si>
+  <si>
+    <t>Bank, Currency exchange operator, Real-estate related credit provider, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Consumer credit providers, Currency exchange operators, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Issuers whose securities are admitted to trading on multilateral trading facilities, Specialised bank</t>
+  </si>
+  <si>
+    <t>LB002313</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
   </si>
   <si>
     <t>Saldo Bank UAB</t>
   </si>
   <si>
     <t>LB002115</t>
   </si>
   <si>
     <t>2021-10-26</t>
   </si>
   <si>
     <t>UAB GF bankas</t>
   </si>
   <si>
     <t>Consumer credit providers, Specialised bank</t>
   </si>
   <si>
     <t>LB001878</t>
   </si>
   <si>
     <t>2019-06-25</t>
   </si>
   <si>
     <t>UAB SME Bank</t>
   </si>
@@ -475,54 +490,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -628,119 +643,144 @@
         <v>10</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="2">
         <v>304493038</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D6" s="2">
-        <v>305334925</v>
+        <v>112043124</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D7" s="2">
-        <v>300515252</v>
+        <v>305334925</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D8" s="2">
-        <v>305223469</v>
+        <v>300515252</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I8" s="2"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="2">
+        <v>305223469</v>
+      </c>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="I9" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>