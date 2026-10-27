--- v1 (2026-04-28)
+++ v2 (2026-10-27)
@@ -116,51 +116,51 @@
   <si>
     <t>Bank, Currency exchange operator, Real-estate related credit provider, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Currency exchange operators, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Issuers whose securities are admitted to trading on multilateral trading facilities, Specialised bank</t>
   </si>
   <si>
     <t>LB002313</t>
   </si>
   <si>
     <t>2025-10-16</t>
   </si>
   <si>
     <t>Saldo Bank UAB</t>
   </si>
   <si>
     <t>LB002115</t>
   </si>
   <si>
     <t>2021-10-26</t>
   </si>
   <si>
     <t>UAB GF bankas</t>
   </si>
   <si>
-    <t>Consumer credit providers, Specialised bank</t>
+    <t>Consumer credit providers, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Specialised bank</t>
   </si>
   <si>
     <t>LB001878</t>
   </si>
   <si>
     <t>2019-06-25</t>
   </si>
   <si>
     <t>UAB SME Bank</t>
   </si>
   <si>
     <t>LB002060</t>
   </si>
   <si>
     <t>2021-02-12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -693,51 +693,51 @@
         <v>10</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="2">
         <v>305334925</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="2">
         <v>300515252</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>10</v>