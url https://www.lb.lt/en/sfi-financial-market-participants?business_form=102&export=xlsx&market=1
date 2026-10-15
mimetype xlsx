--- v2 (2026-04-15)
+++ v3 (2026-10-15)
@@ -12,95 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Business form</t>
   </si>
   <si>
     <t>Company code</t>
   </si>
   <si>
     <t>Registration code</t>
   </si>
   <si>
     <t>Licence type/kind</t>
   </si>
   <si>
     <t>Authorization code</t>
   </si>
   <si>
     <t>valid from</t>
   </si>
   <si>
     <t>valid till</t>
   </si>
   <si>
     <t>Jungtinė centrinė kredito unija</t>
   </si>
   <si>
     <t>Central Credit Union, Consumer credit provider</t>
   </si>
   <si>
     <t>Central Credit Union, Issuers whose securities are admitted to trading on multilateral trading facilities</t>
   </si>
   <si>
     <t>Central credit union licence</t>
   </si>
   <si>
     <t>LB000439</t>
   </si>
   <si>
     <t>2017-12-21</t>
+  </si>
+  <si>
+    <t>Lietuvos centrinė kredito unija</t>
+  </si>
+  <si>
+    <t>Central Credit Union, Real-estate related credit intermediary, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Central Credit Union, Dependent credit intermediaries operating on behalf of more than one lender and in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Issuers whose securities are admitted to trading on multilateral trading facilities</t>
+  </si>
+  <si>
+    <t>LB000277</t>
   </si>
   <si>
     <t>UAB Legal Balance</t>
   </si>
   <si>
     <t>Credit servicer</t>
   </si>
   <si>
     <t>Issuers whose securities are admitted to trading on multilateral trading facilities, Credit servicer</t>
   </si>
   <si>
     <t>Credit servicer licence</t>
   </si>
   <si>
     <t>LB002276</t>
   </si>
   <si>
     <t>2024-12-23</t>
   </si>
   <si>
     <t>NEO Finance, AB</t>
   </si>
   <si>
     <t>Electronic money institution, Currency exchange operator, Peer-to-peer lending platform operator, Consumer credit provider</t>
   </si>
@@ -469,54 +481,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I5" sqref="I5"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -553,113 +565,136 @@
         <v>304739874</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="2">
-        <v>302528679</v>
+        <v>110086034</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="2">
-        <v>303225546</v>
+        <v>302528679</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" s="2">
-        <v>112043124</v>
+        <v>303225546</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="I5" s="2"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="B6" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I5" s="2"/>
+      <c r="C6" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="2">
+        <v>112043124</v>
+      </c>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>