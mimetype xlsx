--- v1 (2026-01-11)
+++ v2 (2026-04-15)
@@ -98,54 +98,54 @@
   <si>
     <t>2024-12-23</t>
   </si>
   <si>
     <t>NEO Finance, AB</t>
   </si>
   <si>
     <t>Electronic money institution, Currency exchange operator, Peer-to-peer lending platform operator, Consumer credit provider</t>
   </si>
   <si>
     <t>Consumer credit providers, Peer-to-peer lending platforms, Electronic money institution, holding a licence issued in Lithuania for non-limited activity, Currency exchange operators, Issuers whose securities are admitted to trading on multilateral trading facilities</t>
   </si>
   <si>
     <t>Electronic money institution licence</t>
   </si>
   <si>
     <t>LB000247</t>
   </si>
   <si>
     <t>2017-01-05</t>
   </si>
   <si>
     <t xml:space="preserve">RATO bankas, UAB </t>
   </si>
   <si>
-    <t>Bank, Consumer credit provider</t>
-[...2 lines deleted...]
-    <t>Issuers whose securities are admitted to trading on multilateral trading facilities, Specialised bank</t>
+    <t>Bank, Currency exchange operator, Real-estate related credit provider, Consumer credit provider</t>
+  </si>
+  <si>
+    <t>Consumer credit providers, Currency exchange operators, Lenders operating in accordance with the Republic of Lithuania Law on Real Estate Related Credit, Issuers whose securities are admitted to trading on multilateral trading facilities, Specialised bank</t>
   </si>
   <si>
     <t>Specialised bank licence</t>
   </si>
   <si>
     <t>LB002313</t>
   </si>
   <si>
     <t>2025-10-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>