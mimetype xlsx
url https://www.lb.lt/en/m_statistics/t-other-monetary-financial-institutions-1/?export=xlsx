--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -43,119 +43,63 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Other monetary financial institutions</t>
     </r>
   </si>
   <si>
     <t>Measurement units</t>
   </si>
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2025-10-03 10:00:00</t>
+    <t>2026-10-05 10:00:00</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Outstanding amounts</t>
   </si>
   <si>
     <t>Data position</t>
   </si>
   <si>
     <t>Assets</t>
-  </si>
-[...54 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -181,50 +125,106 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q1/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q3/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q4/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q1/2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q2/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TOTAL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1002,59 +1002,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J119" sqref="J119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836426" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="10.568848" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283447" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283447" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283447" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283447" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283447" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283447" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283447" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
@@ -1085,811 +1085,811 @@
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3"/>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2023</t>
+            <t xml:space="preserve">Q2/2024</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2023</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2023</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TOTAL</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>59135.6</v>
+        <v>66606.81</v>
       </c>
       <c r="C13" s="6">
-        <v>59363.52</v>
+        <v>69160.84</v>
       </c>
       <c r="D13" s="6">
-        <v>64184.98</v>
+        <v>75961.27</v>
       </c>
       <c r="E13" s="6">
-        <v>65083.02</v>
+        <v>79808.02</v>
       </c>
       <c r="F13" s="6">
-        <v>66605.02</v>
+        <v>83973.2</v>
       </c>
       <c r="G13" s="6">
-        <v>69159.1</v>
+        <v>88754.78</v>
       </c>
       <c r="H13" s="6">
-        <v>75951.88</v>
+        <v>97011.1</v>
       </c>
       <c r="I13" s="6">
-        <v>79806.45</v>
+        <v>103439.86</v>
       </c>
       <c r="J13" s="6">
-        <v>83971.66</v>
+        <v>108913.37</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Currency</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>563.84</v>
+        <v>476.52</v>
       </c>
       <c r="C14" s="6">
-        <v>452.17</v>
+        <v>481.48</v>
       </c>
       <c r="D14" s="6">
-        <v>469.81</v>
+        <v>515.44</v>
       </c>
       <c r="E14" s="6">
-        <v>458.39</v>
+        <v>423.49</v>
       </c>
       <c r="F14" s="6">
-        <v>476.52</v>
+        <v>445.63</v>
       </c>
       <c r="G14" s="6">
-        <v>481.48</v>
+        <v>456.74</v>
       </c>
       <c r="H14" s="6">
-        <v>515.44</v>
+        <v>512.98</v>
       </c>
       <c r="I14" s="6">
-        <v>423.49</v>
+        <v>469.98</v>
       </c>
       <c r="J14" s="6">
-        <v>445.63</v>
+        <v>452.3</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>536.36</v>
+        <v>457.28</v>
       </c>
       <c r="C15" s="6">
-        <v>433.74</v>
+        <v>465.44</v>
       </c>
       <c r="D15" s="6">
-        <v>448.02</v>
+        <v>500.39</v>
       </c>
       <c r="E15" s="6">
-        <v>441.08</v>
+        <v>412.48</v>
       </c>
       <c r="F15" s="6">
-        <v>457.28</v>
+        <v>433.49</v>
       </c>
       <c r="G15" s="6">
-        <v>465.44</v>
+        <v>442.39</v>
       </c>
       <c r="H15" s="6">
-        <v>500.39</v>
+        <v>498.66</v>
       </c>
       <c r="I15" s="6">
-        <v>412.48</v>
+        <v>458.88</v>
       </c>
       <c r="J15" s="6">
-        <v>433.49</v>
+        <v>439.02</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>27.48</v>
+        <v>19.25</v>
       </c>
       <c r="C16" s="6">
-        <v>18.44</v>
+        <v>16.05</v>
       </c>
       <c r="D16" s="6">
-        <v>21.8</v>
+        <v>15.05</v>
       </c>
       <c r="E16" s="6">
-        <v>17.31</v>
+        <v>11.01</v>
       </c>
       <c r="F16" s="6">
-        <v>19.25</v>
+        <v>12.13</v>
       </c>
       <c r="G16" s="6">
-        <v>16.05</v>
+        <v>14.35</v>
       </c>
       <c r="H16" s="6">
-        <v>15.05</v>
+        <v>14.32</v>
       </c>
       <c r="I16" s="6">
-        <v>11.01</v>
+        <v>11.1</v>
       </c>
       <c r="J16" s="6">
-        <v>12.13</v>
+        <v>13.28</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Transferable deposits</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>12862.7</v>
+        <v>15506.16</v>
       </c>
       <c r="C17" s="6">
-        <v>12551.71</v>
+        <v>15485.19</v>
       </c>
       <c r="D17" s="6">
-        <v>16502.64</v>
+        <v>17736.57</v>
       </c>
       <c r="E17" s="6">
-        <v>15306.23</v>
+        <v>16225.78</v>
       </c>
       <c r="F17" s="6">
-        <v>15506.16</v>
+        <v>22029.1</v>
       </c>
       <c r="G17" s="6">
-        <v>15485.19</v>
+        <v>28557.8</v>
       </c>
       <c r="H17" s="6">
-        <v>17736.57</v>
+        <v>33054.48</v>
       </c>
       <c r="I17" s="6">
-        <v>16225.78</v>
+        <v>34807.18</v>
       </c>
       <c r="J17" s="6">
-        <v>22029.1</v>
+        <v>31740.83</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>9148.86</v>
+        <v>11169.59</v>
       </c>
       <c r="C18" s="6">
-        <v>8042.43</v>
+        <v>9823.01</v>
       </c>
       <c r="D18" s="6">
-        <v>11882.53</v>
+        <v>13459.54</v>
       </c>
       <c r="E18" s="6">
-        <v>10623.03</v>
+        <v>11279.21</v>
       </c>
       <c r="F18" s="6">
-        <v>11169.59</v>
+        <v>8840.25</v>
       </c>
       <c r="G18" s="6">
-        <v>9823.01</v>
+        <v>8884.86</v>
       </c>
       <c r="H18" s="6">
-        <v>13459.54</v>
+        <v>13528.67</v>
       </c>
       <c r="I18" s="6">
-        <v>11279.21</v>
+        <v>12850.24</v>
       </c>
       <c r="J18" s="6">
-        <v>8840.25</v>
+        <v>14550.74</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>125.23</v>
+        <v>130.49</v>
       </c>
       <c r="C19" s="6">
-        <v>151.18</v>
+        <v>154.37</v>
       </c>
       <c r="D19" s="6">
-        <v>152.86</v>
+        <v>183.41</v>
       </c>
       <c r="E19" s="6">
-        <v>132.87</v>
+        <v>176.01</v>
       </c>
       <c r="F19" s="6">
-        <v>130.49</v>
+        <v>194.28</v>
       </c>
       <c r="G19" s="6">
-        <v>154.37</v>
+        <v>194.73</v>
       </c>
       <c r="H19" s="6">
-        <v>183.41</v>
+        <v>186.82</v>
       </c>
       <c r="I19" s="6">
-        <v>176.01</v>
+        <v>181.0</v>
       </c>
       <c r="J19" s="6">
-        <v>194.28</v>
+        <v>178.55</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>3588.61</v>
+        <v>4206.08</v>
       </c>
       <c r="C20" s="6">
-        <v>4358.1</v>
+        <v>5507.81</v>
       </c>
       <c r="D20" s="6">
-        <v>4467.25</v>
+        <v>4093.63</v>
       </c>
       <c r="E20" s="6">
-        <v>4550.33</v>
+        <v>4770.56</v>
       </c>
       <c r="F20" s="6">
-        <v>4206.08</v>
+        <v>12994.57</v>
       </c>
       <c r="G20" s="6">
-        <v>5507.81</v>
+        <v>19478.21</v>
       </c>
       <c r="H20" s="6">
-        <v>4093.63</v>
+        <v>19339.0</v>
       </c>
       <c r="I20" s="6">
-        <v>4770.56</v>
+        <v>21775.94</v>
       </c>
       <c r="J20" s="6">
-        <v>12994.57</v>
+        <v>17011.54</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other deposits</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>372.39</v>
+        <v>481.78</v>
       </c>
       <c r="C21" s="6">
-        <v>394.41</v>
+        <v>475.29</v>
       </c>
       <c r="D21" s="6">
-        <v>461.15</v>
+        <v>518.78</v>
       </c>
       <c r="E21" s="6">
-        <v>490.66</v>
+        <v>523.61</v>
       </c>
       <c r="F21" s="6">
-        <v>481.78</v>
+        <v>547.83</v>
       </c>
       <c r="G21" s="6">
-        <v>475.29</v>
+        <v>580.28</v>
       </c>
       <c r="H21" s="6">
-        <v>518.78</v>
+        <v>596.42</v>
       </c>
       <c r="I21" s="6">
-        <v>523.61</v>
+        <v>618.72</v>
       </c>
       <c r="J21" s="6">
-        <v>547.83</v>
+        <v>679.54</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>0.0</v>
+        <v>22.56</v>
       </c>
       <c r="C22" s="6">
-        <v>0.0</v>
+        <v>26.5</v>
       </c>
       <c r="D22" s="6">
-        <v>38.5</v>
+        <v>31.84</v>
       </c>
       <c r="E22" s="6">
-        <v>46.39</v>
+        <v>23.96</v>
       </c>
       <c r="F22" s="6">
-        <v>22.56</v>
+        <v>25.44</v>
       </c>
       <c r="G22" s="6">
-        <v>26.5</v>
+        <v>31.61</v>
       </c>
       <c r="H22" s="6">
-        <v>31.84</v>
+        <v>49.85</v>
       </c>
       <c r="I22" s="6">
-        <v>23.96</v>
+        <v>40.66</v>
       </c>
       <c r="J22" s="6">
-        <v>25.44</v>
+        <v>57.45</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>372.39</v>
+        <v>459.22</v>
       </c>
       <c r="C23" s="6">
-        <v>394.41</v>
+        <v>448.79</v>
       </c>
       <c r="D23" s="6">
-        <v>422.65</v>
+        <v>486.94</v>
       </c>
       <c r="E23" s="6">
-        <v>444.27</v>
+        <v>499.65</v>
       </c>
       <c r="F23" s="6">
-        <v>459.22</v>
+        <v>522.39</v>
       </c>
       <c r="G23" s="6">
-        <v>448.79</v>
+        <v>548.68</v>
       </c>
       <c r="H23" s="6">
-        <v>486.94</v>
+        <v>546.58</v>
       </c>
       <c r="I23" s="6">
-        <v>499.65</v>
+        <v>578.06</v>
       </c>
       <c r="J23" s="6">
-        <v>522.39</v>
+        <v>618.59</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
         <v>0.0</v>
       </c>
       <c r="C24" s="6">
         <v>0.0</v>
       </c>
       <c r="D24" s="6">
         <v>0.0</v>
       </c>
       <c r="E24" s="6">
         <v>0.0</v>
       </c>
       <c r="F24" s="6">
         <v>0.0</v>
       </c>
       <c r="G24" s="6">
         <v>0.0</v>
       </c>
       <c r="H24" s="6">
         <v>0.0</v>
       </c>
       <c r="I24" s="6">
         <v>0.0</v>
       </c>
       <c r="J24" s="6">
-        <v>0.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Short-term debt securities</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>304.07</v>
+        <v>149.16</v>
       </c>
       <c r="C25" s="6">
-        <v>453.22</v>
+        <v>118.45</v>
       </c>
       <c r="D25" s="6">
-        <v>469.29</v>
+        <v>128.4</v>
       </c>
       <c r="E25" s="6">
-        <v>387.68</v>
+        <v>183.68</v>
       </c>
       <c r="F25" s="6">
-        <v>149.16</v>
+        <v>152.26</v>
       </c>
       <c r="G25" s="6">
-        <v>118.45</v>
+        <v>846.72</v>
       </c>
       <c r="H25" s="6">
-        <v>128.4</v>
+        <v>930.21</v>
       </c>
       <c r="I25" s="6">
-        <v>183.68</v>
+        <v>698.56</v>
       </c>
       <c r="J25" s="6">
-        <v>152.26</v>
+        <v>2210.14</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="C26" s="6">
         <v>0.0</v>
       </c>
       <c r="D26" s="6">
+        <v>1.06</v>
+      </c>
+      <c r="E26" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F26" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G26" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H26" s="6">
         <v>0.5</v>
       </c>
-      <c r="E26" s="6">
-[...10 lines deleted...]
-      </c>
       <c r="I26" s="6">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="J26" s="6">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
         <v>0.0</v>
       </c>
       <c r="C27" s="6">
         <v>0.0</v>
       </c>
@@ -2226,297 +2226,297 @@
       <c r="I34" s="6">
         <v>0.0</v>
       </c>
       <c r="J34" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>304.07</v>
+        <v>148.85</v>
       </c>
       <c r="C35" s="6">
-        <v>453.22</v>
+        <v>118.45</v>
       </c>
       <c r="D35" s="6">
-        <v>468.79</v>
+        <v>127.34</v>
       </c>
       <c r="E35" s="6">
-        <v>387.35</v>
+        <v>183.68</v>
       </c>
       <c r="F35" s="6">
-        <v>148.85</v>
+        <v>152.26</v>
       </c>
       <c r="G35" s="6">
-        <v>118.45</v>
+        <v>846.72</v>
       </c>
       <c r="H35" s="6">
-        <v>127.34</v>
+        <v>929.71</v>
       </c>
       <c r="I35" s="6">
-        <v>183.68</v>
+        <v>698.07</v>
       </c>
       <c r="J35" s="6">
-        <v>152.26</v>
+        <v>2209.64</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Long-term debt securities</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>5611.76</v>
+        <v>5834.95</v>
       </c>
       <c r="C36" s="6">
-        <v>5630.49</v>
+        <v>6907.01</v>
       </c>
       <c r="D36" s="6">
-        <v>6093.11</v>
+        <v>7759.15</v>
       </c>
       <c r="E36" s="6">
-        <v>6442.84</v>
+        <v>9233.91</v>
       </c>
       <c r="F36" s="6">
-        <v>5834.95</v>
+        <v>10775.98</v>
       </c>
       <c r="G36" s="6">
-        <v>6907.01</v>
+        <v>11617.47</v>
       </c>
       <c r="H36" s="6">
-        <v>7759.15</v>
+        <v>13456.21</v>
       </c>
       <c r="I36" s="6">
-        <v>9233.91</v>
+        <v>16135.34</v>
       </c>
       <c r="J36" s="6">
-        <v>10775.98</v>
+        <v>17265.6</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>112.51</v>
+        <v>86.14</v>
       </c>
       <c r="C37" s="6">
-        <v>98.9</v>
+        <v>85.03</v>
       </c>
       <c r="D37" s="6">
-        <v>93.91</v>
+        <v>87.97</v>
       </c>
       <c r="E37" s="6">
-        <v>93.75</v>
+        <v>86.44</v>
       </c>
       <c r="F37" s="6">
-        <v>86.14</v>
+        <v>122.23</v>
       </c>
       <c r="G37" s="6">
-        <v>85.03</v>
+        <v>127.79</v>
       </c>
       <c r="H37" s="6">
-        <v>87.97</v>
+        <v>58.51</v>
       </c>
       <c r="I37" s="6">
-        <v>86.44</v>
+        <v>58.03</v>
       </c>
       <c r="J37" s="6">
-        <v>122.23</v>
+        <v>62.09</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
+        <v>14.05</v>
+      </c>
+      <c r="C38" s="6">
         <v>15.54</v>
       </c>
-      <c r="C38" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="6">
-        <v>14.02</v>
+        <v>0.5</v>
       </c>
       <c r="E38" s="6">
-        <v>14.03</v>
+        <v>2.81</v>
       </c>
       <c r="F38" s="6">
-        <v>14.05</v>
+        <v>2.02</v>
       </c>
       <c r="G38" s="6">
-        <v>15.54</v>
+        <v>2.02</v>
       </c>
       <c r="H38" s="6">
-        <v>0.5</v>
+        <v>3.22</v>
       </c>
       <c r="I38" s="6">
-        <v>2.81</v>
+        <v>2.02</v>
       </c>
       <c r="J38" s="6">
-        <v>2.02</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>3.92</v>
+        <v>5.12</v>
       </c>
       <c r="C39" s="6">
-        <v>3.93</v>
+        <v>4.5</v>
       </c>
       <c r="D39" s="6">
-        <v>3.94</v>
+        <v>4.1</v>
       </c>
       <c r="E39" s="6">
-        <v>4.8</v>
+        <v>4.0</v>
       </c>
       <c r="F39" s="6">
-        <v>5.12</v>
+        <v>4.02</v>
       </c>
       <c r="G39" s="6">
-        <v>4.5</v>
+        <v>3.52</v>
       </c>
       <c r="H39" s="6">
-        <v>4.1</v>
+        <v>2.85</v>
       </c>
       <c r="I39" s="6">
-        <v>4.0</v>
+        <v>2.79</v>
       </c>
       <c r="J39" s="6">
-        <v>4.02</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="C40" s="6">
-        <v>0.31</v>
+        <v>0.13</v>
       </c>
       <c r="D40" s="6">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="E40" s="6">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="F40" s="6">
-        <v>0.62</v>
+        <v>0.0</v>
       </c>
       <c r="G40" s="6">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="H40" s="6">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="I40" s="6">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="J40" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
         <v>0.0</v>
       </c>
@@ -2586,75 +2586,75 @@
       <c r="I42" s="6">
         <v>0.0</v>
       </c>
       <c r="J42" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>1680.18</v>
+        <v>1852.89</v>
       </c>
       <c r="C43" s="6">
-        <v>1618.94</v>
+        <v>1918.91</v>
       </c>
       <c r="D43" s="6">
-        <v>1768.72</v>
+        <v>2032.36</v>
       </c>
       <c r="E43" s="6">
-        <v>1914.07</v>
+        <v>2240.27</v>
       </c>
       <c r="F43" s="6">
-        <v>1852.89</v>
+        <v>2318.73</v>
       </c>
       <c r="G43" s="6">
-        <v>1918.91</v>
+        <v>2199.28</v>
       </c>
       <c r="H43" s="6">
-        <v>2032.36</v>
+        <v>2301.08</v>
       </c>
       <c r="I43" s="6">
-        <v>2240.27</v>
+        <v>2328.49</v>
       </c>
       <c r="J43" s="6">
-        <v>2318.73</v>
+        <v>2213.16</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Local government</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
         <v>0.0</v>
       </c>
       <c r="C44" s="6">
         <v>0.0</v>
       </c>
@@ -2766,255 +2766,255 @@
       <c r="I46" s="6">
         <v>0.0</v>
       </c>
       <c r="J46" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>3799.03</v>
+        <v>3876.12</v>
       </c>
       <c r="C47" s="6">
-        <v>3894.96</v>
+        <v>4882.9</v>
       </c>
       <c r="D47" s="6">
-        <v>4212.32</v>
+        <v>5634.18</v>
       </c>
       <c r="E47" s="6">
-        <v>4416.2</v>
+        <v>6900.35</v>
       </c>
       <c r="F47" s="6">
-        <v>3876.12</v>
+        <v>8328.98</v>
       </c>
       <c r="G47" s="6">
-        <v>4882.9</v>
+        <v>9284.87</v>
       </c>
       <c r="H47" s="6">
-        <v>5634.18</v>
+        <v>11090.56</v>
       </c>
       <c r="I47" s="6">
-        <v>6900.35</v>
+        <v>13744.02</v>
       </c>
       <c r="J47" s="6">
-        <v>8328.98</v>
+        <v>14984.55</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Short-term loans</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>9809.85</v>
+        <v>10242.63</v>
       </c>
       <c r="C48" s="6">
-        <v>9496.09</v>
+        <v>10671.56</v>
       </c>
       <c r="D48" s="6">
-        <v>9161.17</v>
+        <v>12730.85</v>
       </c>
       <c r="E48" s="6">
-        <v>10003.65</v>
+        <v>14774.64</v>
       </c>
       <c r="F48" s="6">
-        <v>10242.63</v>
+        <v>8952.43</v>
       </c>
       <c r="G48" s="6">
-        <v>10671.56</v>
+        <v>3459.5</v>
       </c>
       <c r="H48" s="6">
-        <v>12730.85</v>
+        <v>3594.52</v>
       </c>
       <c r="I48" s="6">
-        <v>14774.64</v>
+        <v>3562.76</v>
       </c>
       <c r="J48" s="6">
-        <v>8952.44</v>
+        <v>3434.93</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>1210.9</v>
+        <v>1185.54</v>
       </c>
       <c r="C49" s="6">
-        <v>1293.96</v>
+        <v>1347.98</v>
       </c>
       <c r="D49" s="6">
-        <v>1225.29</v>
+        <v>1364.39</v>
       </c>
       <c r="E49" s="6">
-        <v>1208.1</v>
+        <v>1312.77</v>
       </c>
       <c r="F49" s="6">
-        <v>1185.54</v>
+        <v>1430.56</v>
       </c>
       <c r="G49" s="6">
-        <v>1347.98</v>
+        <v>1503.66</v>
       </c>
       <c r="H49" s="6">
-        <v>1364.39</v>
+        <v>1446.34</v>
       </c>
       <c r="I49" s="6">
-        <v>1312.77</v>
+        <v>1497.24</v>
       </c>
       <c r="J49" s="6">
-        <v>1430.56</v>
+        <v>1475.84</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>13.69</v>
+        <v>13.09</v>
       </c>
       <c r="C50" s="6">
-        <v>17.58</v>
+        <v>13.45</v>
       </c>
       <c r="D50" s="6">
-        <v>27.92</v>
+        <v>12.79</v>
       </c>
       <c r="E50" s="6">
-        <v>10.13</v>
+        <v>20.56</v>
       </c>
       <c r="F50" s="6">
-        <v>13.09</v>
+        <v>13.56</v>
       </c>
       <c r="G50" s="6">
-        <v>13.45</v>
+        <v>16.51</v>
       </c>
       <c r="H50" s="6">
-        <v>12.79</v>
+        <v>16.24</v>
       </c>
       <c r="I50" s="6">
-        <v>20.56</v>
+        <v>17.78</v>
       </c>
       <c r="J50" s="6">
-        <v>13.56</v>
+        <v>18.19</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>720.23</v>
+        <v>135.28</v>
       </c>
       <c r="C51" s="6">
-        <v>113.45</v>
+        <v>177.32</v>
       </c>
       <c r="D51" s="6">
-        <v>70.76</v>
+        <v>210.23</v>
       </c>
       <c r="E51" s="6">
-        <v>134.31</v>
+        <v>125.75</v>
       </c>
       <c r="F51" s="6">
-        <v>135.28</v>
+        <v>159.91</v>
       </c>
       <c r="G51" s="6">
-        <v>177.32</v>
+        <v>137.56</v>
       </c>
       <c r="H51" s="6">
-        <v>210.23</v>
+        <v>262.32</v>
       </c>
       <c r="I51" s="6">
-        <v>125.75</v>
+        <v>85.86</v>
       </c>
       <c r="J51" s="6">
-        <v>159.91</v>
+        <v>29.16</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
         <v>0.0</v>
       </c>
       <c r="C52" s="6">
         <v>0.0</v>
       </c>
@@ -3081,120 +3081,120 @@
       <c r="I53" s="6">
         <v>0.0</v>
       </c>
       <c r="J53" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>0.05</v>
+        <v>4.66</v>
       </c>
       <c r="C54" s="6">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="D54" s="6">
-        <v>6.38</v>
+        <v>1.13</v>
       </c>
       <c r="E54" s="6">
-        <v>0.03</v>
+        <v>48.88</v>
       </c>
       <c r="F54" s="6">
-        <v>4.66</v>
+        <v>5.54</v>
       </c>
       <c r="G54" s="6">
-        <v>0.31</v>
+        <v>1.75</v>
       </c>
       <c r="H54" s="6">
-        <v>1.13</v>
+        <v>1.29</v>
       </c>
       <c r="I54" s="6">
-        <v>48.88</v>
+        <v>30.78</v>
       </c>
       <c r="J54" s="6">
-        <v>5.54</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Local government</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>0.86</v>
+        <v>1.39</v>
       </c>
       <c r="C55" s="6">
-        <v>0.79</v>
+        <v>1.36</v>
       </c>
       <c r="D55" s="6">
-        <v>1.61</v>
+        <v>0.59</v>
       </c>
       <c r="E55" s="6">
-        <v>1.36</v>
+        <v>0.73</v>
       </c>
       <c r="F55" s="6">
-        <v>1.39</v>
+        <v>0.73</v>
       </c>
       <c r="G55" s="6">
-        <v>1.36</v>
+        <v>0.97</v>
       </c>
       <c r="H55" s="6">
-        <v>0.59</v>
+        <v>1.54</v>
       </c>
       <c r="I55" s="6">
-        <v>0.73</v>
+        <v>0.6</v>
       </c>
       <c r="J55" s="6">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Social security funds</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
         <v>0.0</v>
       </c>
       <c r="C56" s="6">
         <v>0.0</v>
       </c>
@@ -3216,210 +3216,210 @@
       <c r="I56" s="6">
         <v>0.0</v>
       </c>
       <c r="J56" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and non-profit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>153.22</v>
+        <v>181.84</v>
       </c>
       <c r="C57" s="6">
-        <v>172.03</v>
+        <v>186.67</v>
       </c>
       <c r="D57" s="6">
-        <v>159.79</v>
+        <v>166.74</v>
       </c>
       <c r="E57" s="6">
-        <v>166.26</v>
+        <v>174.16</v>
       </c>
       <c r="F57" s="6">
-        <v>181.84</v>
+        <v>181.8</v>
       </c>
       <c r="G57" s="6">
-        <v>186.67</v>
+        <v>194.23</v>
       </c>
       <c r="H57" s="6">
-        <v>166.74</v>
+        <v>203.61</v>
       </c>
       <c r="I57" s="6">
-        <v>174.16</v>
+        <v>188.95</v>
       </c>
       <c r="J57" s="6">
-        <v>181.8</v>
+        <v>191.37</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>7710.89</v>
+        <v>8720.84</v>
       </c>
       <c r="C58" s="6">
-        <v>7898.22</v>
+        <v>8944.48</v>
       </c>
       <c r="D58" s="6">
-        <v>7669.41</v>
+        <v>10974.97</v>
       </c>
       <c r="E58" s="6">
-        <v>8483.46</v>
+        <v>13091.79</v>
       </c>
       <c r="F58" s="6">
-        <v>8720.84</v>
+        <v>7160.34</v>
       </c>
       <c r="G58" s="6">
-        <v>8944.48</v>
+        <v>1604.83</v>
       </c>
       <c r="H58" s="6">
-        <v>10974.97</v>
+        <v>1663.19</v>
       </c>
       <c r="I58" s="6">
-        <v>13091.79</v>
+        <v>1741.55</v>
       </c>
       <c r="J58" s="6">
-        <v>7160.34</v>
+        <v>1714.14</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Long-term loans</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>28388.49</v>
+        <v>32258.79</v>
       </c>
       <c r="C59" s="6">
-        <v>28986.81</v>
+        <v>33470.83</v>
       </c>
       <c r="D59" s="6">
-        <v>29496.12</v>
+        <v>35044.77</v>
       </c>
       <c r="E59" s="6">
-        <v>30462.62</v>
+        <v>36757.27</v>
       </c>
       <c r="F59" s="6">
-        <v>32258.79</v>
+        <v>39274.87</v>
       </c>
       <c r="G59" s="6">
-        <v>33470.83</v>
+        <v>41216.62</v>
       </c>
       <c r="H59" s="6">
-        <v>35044.77</v>
+        <v>42654.14</v>
       </c>
       <c r="I59" s="6">
-        <v>36757.27</v>
+        <v>44427.97</v>
       </c>
       <c r="J59" s="6">
-        <v>39274.87</v>
+        <v>50255.99</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>8897.38</v>
+        <v>9982.16</v>
       </c>
       <c r="C60" s="6">
-        <v>9227.45</v>
+        <v>10350.86</v>
       </c>
       <c r="D60" s="6">
-        <v>9552.21</v>
+        <v>10860.78</v>
       </c>
       <c r="E60" s="6">
-        <v>9777.92</v>
+        <v>11270.43</v>
       </c>
       <c r="F60" s="6">
-        <v>9982.16</v>
+        <v>11906.26</v>
       </c>
       <c r="G60" s="6">
-        <v>10350.86</v>
+        <v>12511.33</v>
       </c>
       <c r="H60" s="6">
-        <v>10860.78</v>
+        <v>12848.68</v>
       </c>
       <c r="I60" s="6">
-        <v>11270.43</v>
+        <v>13296.82</v>
       </c>
       <c r="J60" s="6">
-        <v>11906.26</v>
+        <v>14009.44</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
         <v>0.0</v>
       </c>
       <c r="C61" s="6">
         <v>0.0</v>
       </c>
@@ -3441,165 +3441,165 @@
       <c r="I61" s="6">
         <v>0.0</v>
       </c>
       <c r="J61" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>205.41</v>
+        <v>247.76</v>
       </c>
       <c r="C62" s="6">
-        <v>204.13</v>
+        <v>214.84</v>
       </c>
       <c r="D62" s="6">
-        <v>204.47</v>
+        <v>236.06</v>
       </c>
       <c r="E62" s="6">
-        <v>224.11</v>
+        <v>255.63</v>
       </c>
       <c r="F62" s="6">
-        <v>247.76</v>
+        <v>308.0</v>
       </c>
       <c r="G62" s="6">
-        <v>214.84</v>
+        <v>312.76</v>
       </c>
       <c r="H62" s="6">
-        <v>236.06</v>
+        <v>388.99</v>
       </c>
       <c r="I62" s="6">
-        <v>255.63</v>
+        <v>389.89</v>
       </c>
       <c r="J62" s="6">
-        <v>308.0</v>
+        <v>390.32</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>1238.56</v>
+        <v>1290.69</v>
       </c>
       <c r="C63" s="6">
-        <v>1143.18</v>
+        <v>1322.54</v>
       </c>
       <c r="D63" s="6">
-        <v>1199.39</v>
+        <v>1310.66</v>
       </c>
       <c r="E63" s="6">
-        <v>1161.0</v>
+        <v>1314.5</v>
       </c>
       <c r="F63" s="6">
-        <v>1290.69</v>
+        <v>1249.18</v>
       </c>
       <c r="G63" s="6">
-        <v>1322.54</v>
+        <v>1190.18</v>
       </c>
       <c r="H63" s="6">
-        <v>1310.66</v>
+        <v>1068.19</v>
       </c>
       <c r="I63" s="6">
-        <v>1314.5</v>
+        <v>847.44</v>
       </c>
       <c r="J63" s="6">
-        <v>1249.18</v>
+        <v>697.18</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="C64" s="6">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="D64" s="6">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="E64" s="6">
         <v>0.04</v>
       </c>
       <c r="F64" s="6">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="G64" s="6">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="H64" s="6">
-        <v>0.04</v>
+        <v>0.45</v>
       </c>
       <c r="I64" s="6">
-        <v>0.04</v>
+        <v>0.77</v>
       </c>
       <c r="J64" s="6">
-        <v>0.08</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pension funds</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
         <v>0.0</v>
       </c>
       <c r="C65" s="6">
         <v>0.0</v>
       </c>
@@ -3621,120 +3621,120 @@
       <c r="I65" s="6">
         <v>0.0</v>
       </c>
       <c r="J65" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>13.11</v>
+        <v>23.9</v>
       </c>
       <c r="C66" s="6">
-        <v>17.16</v>
+        <v>23.59</v>
       </c>
       <c r="D66" s="6">
-        <v>17.63</v>
+        <v>22.95</v>
       </c>
       <c r="E66" s="6">
-        <v>22.0</v>
+        <v>23.54</v>
       </c>
       <c r="F66" s="6">
-        <v>23.9</v>
+        <v>24.05</v>
       </c>
       <c r="G66" s="6">
-        <v>23.59</v>
+        <v>24.75</v>
       </c>
       <c r="H66" s="6">
-        <v>22.95</v>
+        <v>120.11</v>
       </c>
       <c r="I66" s="6">
-        <v>23.54</v>
+        <v>113.91</v>
       </c>
       <c r="J66" s="6">
-        <v>24.05</v>
+        <v>123.34</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Local government</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>378.52</v>
+        <v>367.43</v>
       </c>
       <c r="C67" s="6">
-        <v>382.26</v>
+        <v>349.63</v>
       </c>
       <c r="D67" s="6">
-        <v>390.73</v>
+        <v>374.0</v>
       </c>
       <c r="E67" s="6">
-        <v>361.19</v>
+        <v>354.17</v>
       </c>
       <c r="F67" s="6">
-        <v>367.43</v>
+        <v>367.49</v>
       </c>
       <c r="G67" s="6">
-        <v>349.63</v>
+        <v>387.29</v>
       </c>
       <c r="H67" s="6">
-        <v>374.0</v>
+        <v>428.94</v>
       </c>
       <c r="I67" s="6">
-        <v>354.17</v>
+        <v>402.22</v>
       </c>
       <c r="J67" s="6">
-        <v>367.49</v>
+        <v>416.09</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Social security funds</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
         <v>0.0</v>
       </c>
       <c r="C68" s="6">
         <v>0.0</v>
       </c>
@@ -3756,210 +3756,210 @@
       <c r="I68" s="6">
         <v>0.0</v>
       </c>
       <c r="J68" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and non-profit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>13992.25</v>
+        <v>14943.53</v>
       </c>
       <c r="C69" s="6">
-        <v>14244.45</v>
+        <v>15343.79</v>
       </c>
       <c r="D69" s="6">
-        <v>14402.19</v>
+        <v>15800.41</v>
       </c>
       <c r="E69" s="6">
-        <v>14597.35</v>
+        <v>16227.82</v>
       </c>
       <c r="F69" s="6">
-        <v>14943.53</v>
+        <v>16894.28</v>
       </c>
       <c r="G69" s="6">
-        <v>15343.79</v>
+        <v>17612.14</v>
       </c>
       <c r="H69" s="6">
-        <v>15800.41</v>
+        <v>18231.8</v>
       </c>
       <c r="I69" s="6">
-        <v>16227.82</v>
+        <v>18772.65</v>
       </c>
       <c r="J69" s="6">
-        <v>16894.28</v>
+        <v>19482.0</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>3663.18</v>
+        <v>5403.29</v>
       </c>
       <c r="C70" s="6">
-        <v>3768.1</v>
+        <v>5865.54</v>
       </c>
       <c r="D70" s="6">
-        <v>3729.45</v>
+        <v>6439.88</v>
       </c>
       <c r="E70" s="6">
-        <v>4319.01</v>
+        <v>7311.15</v>
       </c>
       <c r="F70" s="6">
-        <v>5403.29</v>
+        <v>8525.52</v>
       </c>
       <c r="G70" s="6">
-        <v>5865.54</v>
+        <v>9178.1</v>
       </c>
       <c r="H70" s="6">
-        <v>6439.88</v>
+        <v>9566.97</v>
       </c>
       <c r="I70" s="6">
-        <v>7311.15</v>
+        <v>10604.26</v>
       </c>
       <c r="J70" s="6">
-        <v>8525.52</v>
+        <v>15135.42</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Listed shares</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
-        <v>2.13</v>
+        <v>0.33</v>
       </c>
       <c r="C71" s="6">
-        <v>0.69</v>
+        <v>0.27</v>
       </c>
       <c r="D71" s="6">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="E71" s="6">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="F71" s="6">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="G71" s="6">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="H71" s="6">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="I71" s="6">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="J71" s="6">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
-        <v>1.97</v>
+        <v>0.23</v>
       </c>
       <c r="C72" s="6">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="D72" s="6">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="E72" s="6">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="F72" s="6">
+        <v>0.18</v>
+      </c>
+      <c r="G72" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="H72" s="6">
+        <v>0.21</v>
+      </c>
+      <c r="I72" s="6">
         <v>0.23</v>
       </c>
-      <c r="G72" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="J72" s="6">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
         <v>0.0</v>
       </c>
       <c r="C73" s="6">
         <v>0.0</v>
       </c>
@@ -3981,210 +3981,210 @@
       <c r="I73" s="6">
         <v>0.0</v>
       </c>
       <c r="J73" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="C74" s="6">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="D74" s="6">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="E74" s="6">
         <v>0.03</v>
       </c>
       <c r="F74" s="6">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G74" s="6">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="H74" s="6">
         <v>0.04</v>
       </c>
       <c r="I74" s="6">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="J74" s="6">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B75" s="6">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="C75" s="6">
-        <v>0.27</v>
+        <v>0.02</v>
       </c>
       <c r="D75" s="6">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="E75" s="6">
-        <v>0.12</v>
+        <v>0.01</v>
       </c>
       <c r="F75" s="6">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="G75" s="6">
+        <v>0.03</v>
+      </c>
+      <c r="H75" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="I75" s="6">
         <v>0.02</v>
       </c>
-      <c r="H75" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="J75" s="6">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Unlisted shares</t>
           </r>
         </is>
       </c>
       <c r="B76" s="6">
-        <v>251.07</v>
+        <v>384.14</v>
       </c>
       <c r="C76" s="6">
-        <v>261.89</v>
+        <v>385.21</v>
       </c>
       <c r="D76" s="6">
-        <v>387.7</v>
+        <v>385.57</v>
       </c>
       <c r="E76" s="6">
-        <v>381.65</v>
+        <v>349.43</v>
       </c>
       <c r="F76" s="6">
-        <v>382.36</v>
+        <v>345.61</v>
       </c>
       <c r="G76" s="6">
-        <v>383.46</v>
+        <v>336.68</v>
       </c>
       <c r="H76" s="6">
-        <v>376.17</v>
+        <v>377.7</v>
       </c>
       <c r="I76" s="6">
-        <v>347.85</v>
+        <v>421.91</v>
       </c>
       <c r="J76" s="6">
-        <v>344.13</v>
+        <v>398.84</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B77" s="6">
-        <v>20.26</v>
+        <v>132.29</v>
       </c>
       <c r="C77" s="6">
-        <v>27.63</v>
+        <v>132.56</v>
       </c>
       <c r="D77" s="6">
-        <v>135.18</v>
+        <v>141.2</v>
       </c>
       <c r="E77" s="6">
-        <v>131.29</v>
+        <v>132.44</v>
       </c>
       <c r="F77" s="6">
-        <v>130.5</v>
+        <v>125.6</v>
       </c>
       <c r="G77" s="6">
-        <v>130.82</v>
+        <v>114.2</v>
       </c>
       <c r="H77" s="6">
-        <v>131.81</v>
+        <v>122.71</v>
       </c>
       <c r="I77" s="6">
-        <v>130.86</v>
+        <v>121.51</v>
       </c>
       <c r="J77" s="6">
-        <v>124.12</v>
+        <v>115.91</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B78" s="6">
         <v>0.0</v>
       </c>
       <c r="C78" s="6">
         <v>0.0</v>
       </c>
@@ -4206,300 +4206,300 @@
       <c r="I78" s="6">
         <v>0.0</v>
       </c>
       <c r="J78" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B79" s="6">
-        <v>217.91</v>
+        <v>215.66</v>
       </c>
       <c r="C79" s="6">
-        <v>219.16</v>
+        <v>215.63</v>
       </c>
       <c r="D79" s="6">
-        <v>216.13</v>
+        <v>206.11</v>
       </c>
       <c r="E79" s="6">
-        <v>215.9</v>
+        <v>177.49</v>
       </c>
       <c r="F79" s="6">
-        <v>215.66</v>
+        <v>179.32</v>
       </c>
       <c r="G79" s="6">
-        <v>215.63</v>
+        <v>180.37</v>
       </c>
       <c r="H79" s="6">
-        <v>206.11</v>
+        <v>211.98</v>
       </c>
       <c r="I79" s="6">
-        <v>177.49</v>
+        <v>254.72</v>
       </c>
       <c r="J79" s="6">
-        <v>179.32</v>
+        <v>248.47</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
-        <v>12.54</v>
+        <v>35.73</v>
       </c>
       <c r="C80" s="6">
-        <v>14.74</v>
+        <v>36.61</v>
       </c>
       <c r="D80" s="6">
-        <v>35.95</v>
+        <v>37.67</v>
       </c>
       <c r="E80" s="6">
-        <v>33.98</v>
+        <v>38.91</v>
       </c>
       <c r="F80" s="6">
-        <v>35.73</v>
+        <v>40.09</v>
       </c>
       <c r="G80" s="6">
-        <v>36.61</v>
+        <v>41.65</v>
       </c>
       <c r="H80" s="6">
-        <v>37.67</v>
+        <v>42.56</v>
       </c>
       <c r="I80" s="6">
-        <v>38.91</v>
+        <v>45.1</v>
       </c>
       <c r="J80" s="6">
-        <v>40.09</v>
+        <v>33.79</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="C81" s="6">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="D81" s="6">
-        <v>0.44</v>
+        <v>0.58</v>
       </c>
       <c r="E81" s="6">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="F81" s="6">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="G81" s="6">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="H81" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="I81" s="6">
         <v>0.58</v>
       </c>
-      <c r="I81" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="J81" s="6">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other equity</t>
           </r>
         </is>
       </c>
       <c r="B82" s="6">
-        <v>34.66</v>
+        <v>38.98</v>
       </c>
       <c r="C82" s="6">
-        <v>35.91</v>
+        <v>40.91</v>
       </c>
       <c r="D82" s="6">
-        <v>37.08</v>
+        <v>41.56</v>
       </c>
       <c r="E82" s="6">
-        <v>38.05</v>
+        <v>42.33</v>
       </c>
       <c r="F82" s="6">
-        <v>38.98</v>
+        <v>44.61</v>
       </c>
       <c r="G82" s="6">
-        <v>40.91</v>
+        <v>45.57</v>
       </c>
       <c r="H82" s="6">
-        <v>41.56</v>
+        <v>46.67</v>
       </c>
       <c r="I82" s="6">
-        <v>42.33</v>
+        <v>52.36</v>
       </c>
       <c r="J82" s="6">
-        <v>44.61</v>
+        <v>55.44</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B83" s="6">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="C83" s="6">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="D83" s="6">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="E83" s="6">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="F83" s="6">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="G83" s="6">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="H83" s="6">
         <v>0.2</v>
       </c>
       <c r="I83" s="6">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="J83" s="6">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B84" s="6">
-        <v>34.26</v>
+        <v>38.52</v>
       </c>
       <c r="C84" s="6">
-        <v>35.6</v>
+        <v>40.57</v>
       </c>
       <c r="D84" s="6">
-        <v>36.81</v>
+        <v>41.36</v>
       </c>
       <c r="E84" s="6">
-        <v>37.89</v>
+        <v>42.31</v>
       </c>
       <c r="F84" s="6">
-        <v>38.52</v>
+        <v>44.19</v>
       </c>
       <c r="G84" s="6">
-        <v>40.57</v>
+        <v>45.27</v>
       </c>
       <c r="H84" s="6">
-        <v>41.36</v>
+        <v>46.47</v>
       </c>
       <c r="I84" s="6">
-        <v>42.31</v>
+        <v>52.33</v>
       </c>
       <c r="J84" s="6">
-        <v>44.19</v>
+        <v>55.08</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B85" s="6">
         <v>0.0</v>
       </c>
       <c r="C85" s="6">
         <v>0.0</v>
       </c>
@@ -4701,120 +4701,120 @@
       <c r="I89" s="6">
         <v>0.0</v>
       </c>
       <c r="J89" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MMF investment fund shares/units</t>
           </r>
         </is>
       </c>
       <c r="B90" s="6">
-        <v>8.23</v>
+        <v>7.4</v>
       </c>
       <c r="C90" s="6">
-        <v>8.38</v>
+        <v>7.21</v>
       </c>
       <c r="D90" s="6">
         <v>7.04</v>
       </c>
       <c r="E90" s="6">
-        <v>7.37</v>
+        <v>7.76</v>
       </c>
       <c r="F90" s="6">
-        <v>7.4</v>
+        <v>7.7</v>
       </c>
       <c r="G90" s="6">
-        <v>7.21</v>
+        <v>8.27</v>
       </c>
       <c r="H90" s="6">
-        <v>7.04</v>
+        <v>9.2</v>
       </c>
       <c r="I90" s="6">
-        <v>7.76</v>
+        <v>10.21</v>
       </c>
       <c r="J90" s="6">
-        <v>7.7</v>
+        <v>11.03</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B91" s="6">
-        <v>8.23</v>
+        <v>7.4</v>
       </c>
       <c r="C91" s="6">
-        <v>8.38</v>
+        <v>7.21</v>
       </c>
       <c r="D91" s="6">
         <v>7.04</v>
       </c>
       <c r="E91" s="6">
-        <v>7.37</v>
+        <v>7.76</v>
       </c>
       <c r="F91" s="6">
-        <v>7.4</v>
+        <v>7.7</v>
       </c>
       <c r="G91" s="6">
-        <v>7.21</v>
+        <v>8.27</v>
       </c>
       <c r="H91" s="6">
-        <v>7.04</v>
+        <v>9.2</v>
       </c>
       <c r="I91" s="6">
-        <v>7.76</v>
+        <v>10.21</v>
       </c>
       <c r="J91" s="6">
-        <v>7.7</v>
+        <v>11.03</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B92" s="6">
         <v>0.0</v>
       </c>
       <c r="C92" s="6">
         <v>0.0</v>
       </c>
@@ -4836,525 +4836,525 @@
       <c r="I92" s="6">
         <v>0.0</v>
       </c>
       <c r="J92" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-life insurance technical reserves</t>
           </r>
         </is>
       </c>
       <c r="B93" s="6">
-        <v>4.27</v>
+        <v>3.35</v>
       </c>
       <c r="C93" s="6">
-        <v>4.23</v>
+        <v>3.5</v>
       </c>
       <c r="D93" s="6">
-        <v>4.12</v>
+        <v>3.53</v>
       </c>
       <c r="E93" s="6">
-        <v>3.33</v>
+        <v>2.83</v>
       </c>
       <c r="F93" s="6">
-        <v>3.35</v>
+        <v>2.88</v>
       </c>
       <c r="G93" s="6">
-        <v>3.5</v>
+        <v>2.92</v>
       </c>
       <c r="H93" s="6">
-        <v>3.53</v>
+        <v>3.04</v>
       </c>
       <c r="I93" s="6">
-        <v>2.83</v>
+        <v>3.83</v>
       </c>
       <c r="J93" s="6">
-        <v>2.83</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B94" s="6">
-        <v>4.27</v>
+        <v>3.35</v>
       </c>
       <c r="C94" s="6">
-        <v>4.23</v>
+        <v>3.5</v>
       </c>
       <c r="D94" s="6">
-        <v>4.12</v>
+        <v>3.53</v>
       </c>
       <c r="E94" s="6">
-        <v>3.33</v>
+        <v>2.83</v>
       </c>
       <c r="F94" s="6">
-        <v>3.35</v>
+        <v>2.88</v>
       </c>
       <c r="G94" s="6">
-        <v>3.5</v>
+        <v>2.92</v>
       </c>
       <c r="H94" s="6">
-        <v>3.53</v>
+        <v>3.04</v>
       </c>
       <c r="I94" s="6">
-        <v>2.83</v>
+        <v>3.83</v>
       </c>
       <c r="J94" s="6">
-        <v>2.83</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Provisions for calls under standardised guarantees</t>
           </r>
         </is>
       </c>
       <c r="B95" s="6">
-        <v>29.46</v>
+        <v>34.4</v>
       </c>
       <c r="C95" s="6">
-        <v>26.54</v>
+        <v>35.0</v>
       </c>
       <c r="D95" s="6">
-        <v>35.32</v>
+        <v>41.4</v>
       </c>
       <c r="E95" s="6">
-        <v>34.0</v>
+        <v>42.0</v>
       </c>
       <c r="F95" s="6">
-        <v>34.4</v>
+        <v>41.6</v>
       </c>
       <c r="G95" s="6">
-        <v>35.0</v>
+        <v>41.8</v>
       </c>
       <c r="H95" s="6">
-        <v>41.4</v>
+        <v>38.12</v>
       </c>
       <c r="I95" s="6">
-        <v>42.0</v>
+        <v>38.12</v>
       </c>
       <c r="J95" s="6">
-        <v>41.6</v>
+        <v>38.12</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B96" s="6">
-        <v>29.46</v>
+        <v>34.4</v>
       </c>
       <c r="C96" s="6">
-        <v>26.54</v>
+        <v>35.0</v>
       </c>
       <c r="D96" s="6">
-        <v>35.32</v>
+        <v>41.4</v>
       </c>
       <c r="E96" s="6">
-        <v>34.0</v>
+        <v>42.0</v>
       </c>
       <c r="F96" s="6">
-        <v>34.4</v>
+        <v>41.6</v>
       </c>
       <c r="G96" s="6">
-        <v>35.0</v>
+        <v>41.8</v>
       </c>
       <c r="H96" s="6">
-        <v>41.4</v>
+        <v>38.12</v>
       </c>
       <c r="I96" s="6">
-        <v>42.0</v>
+        <v>38.12</v>
       </c>
       <c r="J96" s="6">
-        <v>41.6</v>
+        <v>38.12</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives and employee stock options</t>
           </r>
         </is>
       </c>
       <c r="B97" s="6">
-        <v>106.16</v>
+        <v>138.53</v>
       </c>
       <c r="C97" s="6">
-        <v>114.33</v>
+        <v>85.36</v>
       </c>
       <c r="D97" s="6">
-        <v>76.1</v>
+        <v>91.21</v>
       </c>
       <c r="E97" s="6">
-        <v>162.13</v>
+        <v>82.45</v>
       </c>
       <c r="F97" s="6">
-        <v>138.53</v>
+        <v>102.72</v>
       </c>
       <c r="G97" s="6">
-        <v>85.36</v>
+        <v>80.19</v>
       </c>
       <c r="H97" s="6">
-        <v>91.21</v>
+        <v>71.23</v>
       </c>
       <c r="I97" s="6">
-        <v>82.45</v>
+        <v>84.62</v>
       </c>
       <c r="J97" s="6">
-        <v>102.72</v>
+        <v>75.87</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B98" s="6">
-        <v>5.06</v>
+        <v>5.29</v>
       </c>
       <c r="C98" s="6">
-        <v>3.55</v>
+        <v>22.05</v>
       </c>
       <c r="D98" s="6">
-        <v>11.77</v>
+        <v>20.9</v>
       </c>
       <c r="E98" s="6">
-        <v>6.22</v>
+        <v>17.74</v>
       </c>
       <c r="F98" s="6">
-        <v>5.29</v>
+        <v>34.7</v>
       </c>
       <c r="G98" s="6">
-        <v>22.05</v>
+        <v>22.28</v>
       </c>
       <c r="H98" s="6">
-        <v>20.9</v>
+        <v>14.46</v>
       </c>
       <c r="I98" s="6">
-        <v>17.74</v>
+        <v>10.92</v>
       </c>
       <c r="J98" s="6">
-        <v>34.7</v>
+        <v>10.24</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B99" s="6">
+        <v>0.04</v>
+      </c>
+      <c r="C99" s="6">
         <v>0.03</v>
       </c>
-      <c r="C99" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="D99" s="6">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="E99" s="6">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="F99" s="6">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G99" s="6">
-        <v>0.03</v>
+        <v>0.7</v>
       </c>
       <c r="H99" s="6">
-        <v>0.01</v>
+        <v>3.0</v>
       </c>
       <c r="I99" s="6">
-        <v>0.01</v>
+        <v>10.74</v>
       </c>
       <c r="J99" s="6">
-        <v>0.02</v>
+        <v>7.82</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B100" s="6">
-        <v>0.01</v>
+        <v>0.54</v>
       </c>
       <c r="C100" s="6">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="D100" s="6">
-        <v>0.0</v>
+        <v>1.05</v>
       </c>
       <c r="E100" s="6">
-        <v>0.29</v>
+        <v>0.7</v>
       </c>
       <c r="F100" s="6">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="G100" s="6">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="H100" s="6">
-        <v>1.05</v>
+        <v>0.16</v>
       </c>
       <c r="I100" s="6">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="J100" s="6">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B101" s="6">
         <v>0.0</v>
       </c>
       <c r="C101" s="6">
         <v>0.0</v>
       </c>
       <c r="D101" s="6">
         <v>0.0</v>
       </c>
       <c r="E101" s="6">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="F101" s="6">
         <v>0.0</v>
       </c>
       <c r="G101" s="6">
         <v>0.0</v>
       </c>
       <c r="H101" s="6">
         <v>0.0</v>
       </c>
       <c r="I101" s="6">
         <v>0.0</v>
       </c>
       <c r="J101" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B102" s="6">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="C102" s="6">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="D102" s="6">
-        <v>0.0</v>
+        <v>1.12</v>
       </c>
       <c r="E102" s="6">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="F102" s="6">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="G102" s="6">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="H102" s="6">
-        <v>1.12</v>
+        <v>0.18</v>
       </c>
       <c r="I102" s="6">
-        <v>0.51</v>
+        <v>1.09</v>
       </c>
       <c r="J102" s="6">
-        <v>0.26</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pension funds</t>
           </r>
         </is>
       </c>
       <c r="B103" s="6">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="C103" s="6">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="D103" s="6">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="E103" s="6">
         <v>0.08</v>
       </c>
       <c r="F103" s="6">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="G103" s="6">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="H103" s="6">
-        <v>0.23</v>
+        <v>0.02</v>
       </c>
       <c r="I103" s="6">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="J103" s="6">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B104" s="6">
         <v>0.0</v>
       </c>
       <c r="C104" s="6">
         <v>0.0</v>
       </c>
@@ -5376,165 +5376,165 @@
       <c r="I104" s="6">
         <v>0.0</v>
       </c>
       <c r="J104" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and non-profit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B105" s="6">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="C105" s="6">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="D105" s="6">
         <v>0.0</v>
       </c>
       <c r="E105" s="6">
         <v>0.0</v>
       </c>
       <c r="F105" s="6">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="G105" s="6">
         <v>0.0</v>
       </c>
       <c r="H105" s="6">
         <v>0.0</v>
       </c>
       <c r="I105" s="6">
         <v>0.0</v>
       </c>
       <c r="J105" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B106" s="6">
-        <v>101.02</v>
+        <v>132.41</v>
       </c>
       <c r="C106" s="6">
-        <v>109.89</v>
+        <v>62.85</v>
       </c>
       <c r="D106" s="6">
-        <v>64.27</v>
+        <v>67.9</v>
       </c>
       <c r="E106" s="6">
-        <v>155.38</v>
+        <v>63.42</v>
       </c>
       <c r="F106" s="6">
-        <v>132.41</v>
+        <v>67.13</v>
       </c>
       <c r="G106" s="6">
-        <v>62.85</v>
+        <v>56.28</v>
       </c>
       <c r="H106" s="6">
-        <v>67.9</v>
+        <v>53.4</v>
       </c>
       <c r="I106" s="6">
-        <v>63.42</v>
+        <v>61.16</v>
       </c>
       <c r="J106" s="6">
-        <v>67.13</v>
+        <v>54.61</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Trade credits and advances</t>
           </r>
         </is>
       </c>
       <c r="B107" s="6">
-        <v>220.28</v>
+        <v>8.5</v>
       </c>
       <c r="C107" s="6">
-        <v>5.4</v>
+        <v>5.78</v>
       </c>
       <c r="D107" s="6">
-        <v>3.95</v>
+        <v>4.0</v>
       </c>
       <c r="E107" s="6">
-        <v>9.19</v>
+        <v>9.85</v>
       </c>
       <c r="F107" s="6">
-        <v>8.5</v>
+        <v>8.91</v>
       </c>
       <c r="G107" s="6">
-        <v>5.78</v>
+        <v>6.49</v>
       </c>
       <c r="H107" s="6">
-        <v>4.0</v>
+        <v>4.29</v>
       </c>
       <c r="I107" s="6">
-        <v>9.85</v>
+        <v>11.36</v>
       </c>
       <c r="J107" s="6">
-        <v>8.91</v>
+        <v>12.08</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B108" s="6">
         <v>0.0</v>
       </c>
       <c r="C108" s="6">
         <v>0.0</v>
       </c>
@@ -5601,255 +5601,255 @@
       <c r="I109" s="6">
         <v>0.0</v>
       </c>
       <c r="J109" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B110" s="6">
-        <v>220.28</v>
+        <v>8.5</v>
       </c>
       <c r="C110" s="6">
-        <v>5.4</v>
+        <v>5.78</v>
       </c>
       <c r="D110" s="6">
-        <v>3.95</v>
+        <v>4.0</v>
       </c>
       <c r="E110" s="6">
-        <v>9.19</v>
+        <v>9.85</v>
       </c>
       <c r="F110" s="6">
-        <v>8.5</v>
+        <v>8.91</v>
       </c>
       <c r="G110" s="6">
-        <v>5.78</v>
+        <v>6.49</v>
       </c>
       <c r="H110" s="6">
-        <v>4.0</v>
+        <v>4.29</v>
       </c>
       <c r="I110" s="6">
-        <v>9.85</v>
+        <v>11.36</v>
       </c>
       <c r="J110" s="6">
-        <v>8.91</v>
+        <v>12.08</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other accounts receivable/payable, excluding trade credits and advances</t>
           </r>
         </is>
       </c>
       <c r="B111" s="6">
-        <v>566.23</v>
+        <v>1041.2</v>
       </c>
       <c r="C111" s="6">
-        <v>941.25</v>
+        <v>987.8</v>
       </c>
       <c r="D111" s="6">
-        <v>980.0</v>
+        <v>952.81</v>
       </c>
       <c r="E111" s="6">
-        <v>894.79</v>
+        <v>1148.78</v>
       </c>
       <c r="F111" s="6">
-        <v>1041.2</v>
+        <v>1240.86</v>
       </c>
       <c r="G111" s="6">
-        <v>987.8</v>
+        <v>1497.46</v>
       </c>
       <c r="H111" s="6">
-        <v>952.81</v>
+        <v>1661.6</v>
       </c>
       <c r="I111" s="6">
-        <v>1148.78</v>
+        <v>2096.63</v>
       </c>
       <c r="J111" s="6">
-        <v>1240.86</v>
+        <v>2278.5</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B112" s="6">
-        <v>105.96</v>
+        <v>284.98</v>
       </c>
       <c r="C112" s="6">
-        <v>124.47</v>
+        <v>285.76</v>
       </c>
       <c r="D112" s="6">
-        <v>173.05</v>
+        <v>329.33</v>
       </c>
       <c r="E112" s="6">
-        <v>177.74</v>
+        <v>428.21</v>
       </c>
       <c r="F112" s="6">
-        <v>284.98</v>
+        <v>463.53</v>
       </c>
       <c r="G112" s="6">
-        <v>285.76</v>
+        <v>557.33</v>
       </c>
       <c r="H112" s="6">
-        <v>329.33</v>
+        <v>660.09</v>
       </c>
       <c r="I112" s="6">
-        <v>428.21</v>
+        <v>385.24</v>
       </c>
       <c r="J112" s="6">
-        <v>463.53</v>
+        <v>270.47</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B113" s="6">
-        <v>10.11</v>
+        <v>16.24</v>
       </c>
       <c r="C113" s="6">
-        <v>11.2</v>
+        <v>5.42</v>
       </c>
       <c r="D113" s="6">
-        <v>7.64</v>
+        <v>6.6</v>
       </c>
       <c r="E113" s="6">
-        <v>45.04</v>
+        <v>9.31</v>
       </c>
       <c r="F113" s="6">
-        <v>16.24</v>
+        <v>6.59</v>
       </c>
       <c r="G113" s="6">
-        <v>5.42</v>
+        <v>15.33</v>
       </c>
       <c r="H113" s="6">
-        <v>6.6</v>
+        <v>11.22</v>
       </c>
       <c r="I113" s="6">
-        <v>9.31</v>
+        <v>24.55</v>
       </c>
       <c r="J113" s="6">
-        <v>6.59</v>
+        <v>21.19</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pension funds</t>
           </r>
         </is>
       </c>
       <c r="B114" s="6">
-        <v>21.59</v>
+        <v>51.85</v>
       </c>
       <c r="C114" s="6">
-        <v>4.21</v>
+        <v>76.05</v>
       </c>
       <c r="D114" s="6">
-        <v>1.22</v>
+        <v>10.28</v>
       </c>
       <c r="E114" s="6">
-        <v>17.76</v>
+        <v>5.35</v>
       </c>
       <c r="F114" s="6">
-        <v>51.85</v>
+        <v>17.96</v>
       </c>
       <c r="G114" s="6">
-        <v>76.05</v>
+        <v>13.33</v>
       </c>
       <c r="H114" s="6">
-        <v>10.28</v>
+        <v>6.46</v>
       </c>
       <c r="I114" s="6">
-        <v>5.35</v>
+        <v>35.65</v>
       </c>
       <c r="J114" s="6">
-        <v>17.96</v>
+        <v>3.37</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B115" s="6">
         <v>0.0</v>
       </c>
       <c r="C115" s="6">
         <v>0.0</v>
       </c>
@@ -5961,120 +5961,120 @@
       <c r="I117" s="6">
         <v>0.0</v>
       </c>
       <c r="J117" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and non-profit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B118" s="6">
-        <v>129.5</v>
+        <v>348.31</v>
       </c>
       <c r="C118" s="6">
-        <v>152.13</v>
+        <v>349.26</v>
       </c>
       <c r="D118" s="6">
-        <v>211.51</v>
+        <v>402.52</v>
       </c>
       <c r="E118" s="6">
-        <v>217.23</v>
+        <v>523.37</v>
       </c>
       <c r="F118" s="6">
-        <v>348.31</v>
+        <v>566.54</v>
       </c>
       <c r="G118" s="6">
-        <v>349.26</v>
+        <v>681.18</v>
       </c>
       <c r="H118" s="6">
-        <v>402.52</v>
+        <v>806.78</v>
       </c>
       <c r="I118" s="6">
-        <v>523.37</v>
+        <v>470.85</v>
       </c>
       <c r="J118" s="6">
-        <v>566.54</v>
+        <v>330.57</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B119" s="6">
-        <v>299.07</v>
+        <v>339.81</v>
       </c>
       <c r="C119" s="6">
-        <v>649.24</v>
+        <v>271.31</v>
       </c>
       <c r="D119" s="6">
-        <v>586.58</v>
+        <v>204.08</v>
       </c>
       <c r="E119" s="6">
-        <v>437.02</v>
+        <v>182.54</v>
       </c>
       <c r="F119" s="6">
-        <v>339.81</v>
+        <v>186.23</v>
       </c>
       <c r="G119" s="6">
-        <v>271.31</v>
+        <v>230.3</v>
       </c>
       <c r="H119" s="6">
-        <v>204.08</v>
+        <v>177.05</v>
       </c>
       <c r="I119" s="6">
-        <v>182.54</v>
+        <v>1180.34</v>
       </c>
       <c r="J119" s="6">
-        <v>186.23</v>
+        <v>1652.91</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B10:J10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>