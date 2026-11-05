--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -43,119 +43,63 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Non-euro area residents</t>
     </r>
   </si>
   <si>
     <t>Measurement units</t>
   </si>
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2025-10-03 10:00:00</t>
+    <t>2026-10-05 10:00:00</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Outstanding amounts</t>
   </si>
   <si>
     <t>Data position</t>
   </si>
   <si>
     <t>Assets</t>
-  </si>
-[...54 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -181,50 +125,106 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q1/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q3/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q4/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q1/2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q2/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TOTAL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -974,59 +974,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J88" sqref="J88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836426" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="10.568848" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283447" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283447" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283447" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9.283447" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283447" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283447" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283447" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-euro area residents</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
@@ -1057,676 +1057,676 @@
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3"/>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2023</t>
+            <t xml:space="preserve">Q2/2024</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2023</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2023</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TOTAL</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>29873.16</v>
+        <v>34872.27</v>
       </c>
       <c r="C13" s="6">
-        <v>30326.38</v>
+        <v>36018.83</v>
       </c>
       <c r="D13" s="6">
-        <v>32397.16</v>
+        <v>37463.32</v>
       </c>
       <c r="E13" s="6">
-        <v>34798.04</v>
+        <v>38838.22</v>
       </c>
       <c r="F13" s="6">
-        <v>35103.78</v>
+        <v>40437.7</v>
       </c>
       <c r="G13" s="6">
-        <v>36262.59</v>
+        <v>41602.65</v>
       </c>
       <c r="H13" s="6">
-        <v>37696.22</v>
+        <v>43489.57</v>
       </c>
       <c r="I13" s="6">
-        <v>38776.76</v>
+        <v>46693.25</v>
       </c>
       <c r="J13" s="6">
-        <v>40214.5</v>
+        <v>48858.08</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Monetary gold and special drawing rights</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>686.38</v>
+        <v>688.51</v>
       </c>
       <c r="C14" s="6">
-        <v>695.24</v>
+        <v>679.04</v>
       </c>
       <c r="D14" s="6">
-        <v>681.39</v>
+        <v>703.08</v>
       </c>
       <c r="E14" s="6">
-        <v>686.88</v>
+        <v>688.51</v>
       </c>
       <c r="F14" s="6">
-        <v>688.51</v>
+        <v>656.95</v>
       </c>
       <c r="G14" s="6">
-        <v>679.04</v>
+        <v>654.38</v>
       </c>
       <c r="H14" s="6">
-        <v>703.08</v>
+        <v>653.31</v>
       </c>
       <c r="I14" s="6">
-        <v>688.51</v>
+        <v>662.28</v>
       </c>
       <c r="J14" s="6">
-        <v>656.95</v>
+        <v>666.87</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Transferable deposits</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>4043.3</v>
+        <v>4351.28</v>
       </c>
       <c r="C15" s="6">
-        <v>4122.08</v>
+        <v>4319.5</v>
       </c>
       <c r="D15" s="6">
-        <v>4130.15</v>
+        <v>4592.48</v>
       </c>
       <c r="E15" s="6">
-        <v>4164.85</v>
+        <v>4457.78</v>
       </c>
       <c r="F15" s="6">
-        <v>4351.28</v>
+        <v>4931.35</v>
       </c>
       <c r="G15" s="6">
-        <v>4319.5</v>
+        <v>5216.25</v>
       </c>
       <c r="H15" s="6">
-        <v>4592.48</v>
+        <v>5731.7</v>
       </c>
       <c r="I15" s="6">
-        <v>4457.78</v>
+        <v>5514.55</v>
       </c>
       <c r="J15" s="6">
-        <v>4931.35</v>
+        <v>939.99</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>1293.81</v>
+        <v>1026.31</v>
       </c>
       <c r="C16" s="6">
-        <v>1179.58</v>
+        <v>904.25</v>
       </c>
       <c r="D16" s="6">
-        <v>1133.77</v>
+        <v>1049.51</v>
       </c>
       <c r="E16" s="6">
-        <v>1084.55</v>
+        <v>714.29</v>
       </c>
       <c r="F16" s="6">
-        <v>1026.31</v>
+        <v>522.84</v>
       </c>
       <c r="G16" s="6">
-        <v>904.25</v>
+        <v>457.54</v>
       </c>
       <c r="H16" s="6">
-        <v>1049.51</v>
+        <v>533.16</v>
       </c>
       <c r="I16" s="6">
-        <v>714.29</v>
+        <v>362.16</v>
       </c>
       <c r="J16" s="6">
-        <v>522.84</v>
+        <v>411.42</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>2749.49</v>
+        <v>3324.98</v>
       </c>
       <c r="C17" s="6">
-        <v>2942.5</v>
+        <v>3415.25</v>
       </c>
       <c r="D17" s="6">
-        <v>2996.39</v>
+        <v>3542.97</v>
       </c>
       <c r="E17" s="6">
-        <v>3080.3</v>
+        <v>3743.49</v>
       </c>
       <c r="F17" s="6">
-        <v>3324.98</v>
+        <v>4408.52</v>
       </c>
       <c r="G17" s="6">
-        <v>3415.25</v>
+        <v>4758.71</v>
       </c>
       <c r="H17" s="6">
-        <v>3542.97</v>
+        <v>5198.54</v>
       </c>
       <c r="I17" s="6">
-        <v>3743.49</v>
+        <v>5152.39</v>
       </c>
       <c r="J17" s="6">
-        <v>4408.52</v>
+        <v>528.58</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other deposits</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>1958.83</v>
+        <v>2754.17</v>
       </c>
       <c r="C18" s="6">
-        <v>1984.33</v>
+        <v>2924.61</v>
       </c>
       <c r="D18" s="6">
-        <v>2823.78</v>
+        <v>3051.54</v>
       </c>
       <c r="E18" s="6">
-        <v>2867.85</v>
+        <v>2955.38</v>
       </c>
       <c r="F18" s="6">
-        <v>2754.17</v>
+        <v>3281.43</v>
       </c>
       <c r="G18" s="6">
-        <v>2924.61</v>
+        <v>3188.42</v>
       </c>
       <c r="H18" s="6">
-        <v>3051.54</v>
+        <v>3315.3</v>
       </c>
       <c r="I18" s="6">
-        <v>2955.38</v>
+        <v>3209.25</v>
       </c>
       <c r="J18" s="6">
-        <v>3281.43</v>
+        <v>7532.12</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>0.0</v>
+        <v>34.1</v>
       </c>
       <c r="C19" s="6">
-        <v>0.0</v>
+        <v>7.15</v>
       </c>
       <c r="D19" s="6">
-        <v>0.0</v>
+        <v>18.69</v>
       </c>
       <c r="E19" s="6">
         <v>0.0</v>
       </c>
       <c r="F19" s="6">
-        <v>34.1</v>
+        <v>22.77</v>
       </c>
       <c r="G19" s="6">
-        <v>7.15</v>
+        <v>0.0</v>
       </c>
       <c r="H19" s="6">
-        <v>18.69</v>
+        <v>0.0</v>
       </c>
       <c r="I19" s="6">
         <v>0.0</v>
       </c>
       <c r="J19" s="6">
-        <v>22.77</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>1958.83</v>
+        <v>2719.5</v>
       </c>
       <c r="C20" s="6">
-        <v>1984.03</v>
+        <v>2917.05</v>
       </c>
       <c r="D20" s="6">
-        <v>2823.31</v>
+        <v>3032.64</v>
       </c>
       <c r="E20" s="6">
-        <v>2867.37</v>
+        <v>2955.08</v>
       </c>
       <c r="F20" s="6">
-        <v>2719.5</v>
+        <v>3258.38</v>
       </c>
       <c r="G20" s="6">
-        <v>2917.05</v>
+        <v>3188.14</v>
       </c>
       <c r="H20" s="6">
-        <v>3032.64</v>
+        <v>3314.57</v>
       </c>
       <c r="I20" s="6">
-        <v>2955.08</v>
+        <v>3208.5</v>
       </c>
       <c r="J20" s="6">
-        <v>3258.38</v>
+        <v>7530.82</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>0.0</v>
+        <v>0.57</v>
       </c>
       <c r="C21" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="D21" s="6">
+        <v>0.21</v>
+      </c>
+      <c r="E21" s="6">
         <v>0.3</v>
       </c>
-      <c r="D21" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="6">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="G21" s="6">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="H21" s="6">
-        <v>0.21</v>
+        <v>0.73</v>
       </c>
       <c r="I21" s="6">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="J21" s="6">
-        <v>0.28</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Short-term debt securities</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>0.86</v>
+        <v>1.01</v>
       </c>
       <c r="C22" s="6">
-        <v>0.5</v>
+        <v>1.68</v>
       </c>
       <c r="D22" s="6">
-        <v>0.64</v>
+        <v>1.12</v>
       </c>
       <c r="E22" s="6">
-        <v>0.57</v>
+        <v>0.45</v>
       </c>
       <c r="F22" s="6">
-        <v>1.01</v>
+        <v>0.45</v>
       </c>
       <c r="G22" s="6">
-        <v>1.68</v>
+        <v>0.01</v>
       </c>
       <c r="H22" s="6">
-        <v>1.12</v>
+        <v>0.49</v>
       </c>
       <c r="I22" s="6">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="J22" s="6">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="C23" s="6">
-        <v>0.2</v>
+        <v>1.24</v>
       </c>
       <c r="D23" s="6">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="E23" s="6">
-        <v>0.57</v>
+        <v>0.01</v>
       </c>
       <c r="F23" s="6">
-        <v>0.57</v>
+        <v>0.01</v>
       </c>
       <c r="G23" s="6">
-        <v>1.24</v>
+        <v>0.01</v>
       </c>
       <c r="H23" s="6">
-        <v>0.68</v>
+        <v>0.05</v>
       </c>
       <c r="I23" s="6">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="J23" s="6">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
         <v>0.0</v>
       </c>
       <c r="C24" s="6">
         <v>0.0</v>
       </c>
@@ -1748,66 +1748,66 @@
       <c r="I24" s="6">
         <v>0.0</v>
       </c>
       <c r="J24" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="C25" s="6">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="D25" s="6">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="E25" s="6">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="F25" s="6">
         <v>0.44</v>
       </c>
       <c r="G25" s="6">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="H25" s="6">
         <v>0.44</v>
       </c>
       <c r="I25" s="6">
         <v>0.44</v>
       </c>
       <c r="J25" s="6">
         <v>0.44</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
@@ -1838,480 +1838,480 @@
       <c r="I26" s="6">
         <v>0.0</v>
       </c>
       <c r="J26" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Long-term debt securities</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>2292.01</v>
+        <v>2801.42</v>
       </c>
       <c r="C27" s="6">
-        <v>2183.94</v>
+        <v>3453.6</v>
       </c>
       <c r="D27" s="6">
-        <v>2354.62</v>
+        <v>3529.75</v>
       </c>
       <c r="E27" s="6">
-        <v>2961.95</v>
+        <v>4520.12</v>
       </c>
       <c r="F27" s="6">
-        <v>2863.64</v>
+        <v>4752.34</v>
       </c>
       <c r="G27" s="6">
-        <v>3527.3</v>
+        <v>5600.29</v>
       </c>
       <c r="H27" s="6">
-        <v>3602.6</v>
+        <v>5672.25</v>
       </c>
       <c r="I27" s="6">
-        <v>4596.15</v>
+        <v>6592.87</v>
       </c>
       <c r="J27" s="6">
-        <v>4818.46</v>
+        <v>6968.53</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>262.6</v>
+        <v>235.09</v>
       </c>
       <c r="C28" s="6">
-        <v>234.55</v>
+        <v>240.02</v>
       </c>
       <c r="D28" s="6">
-        <v>235.51</v>
+        <v>238.15</v>
       </c>
       <c r="E28" s="6">
-        <v>235.93</v>
+        <v>238.04</v>
       </c>
       <c r="F28" s="6">
-        <v>240.74</v>
+        <v>360.78</v>
       </c>
       <c r="G28" s="6">
-        <v>245.45</v>
+        <v>363.25</v>
       </c>
       <c r="H28" s="6">
-        <v>243.35</v>
+        <v>348.88</v>
       </c>
       <c r="I28" s="6">
-        <v>243.82</v>
+        <v>346.36</v>
       </c>
       <c r="J28" s="6">
-        <v>365.42</v>
+        <v>498.27</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>32.04</v>
+        <v>45.1</v>
       </c>
       <c r="C29" s="6">
-        <v>32.91</v>
+        <v>123.78</v>
       </c>
       <c r="D29" s="6">
-        <v>45.22</v>
+        <v>95.05</v>
       </c>
       <c r="E29" s="6">
-        <v>44.84</v>
+        <v>214.64</v>
       </c>
       <c r="F29" s="6">
-        <v>45.1</v>
+        <v>218.92</v>
       </c>
       <c r="G29" s="6">
-        <v>128.88</v>
+        <v>218.81</v>
       </c>
       <c r="H29" s="6">
-        <v>99.64</v>
+        <v>341.85</v>
       </c>
       <c r="I29" s="6">
-        <v>219.46</v>
+        <v>339.13</v>
       </c>
       <c r="J29" s="6">
-        <v>223.05</v>
+        <v>341.07</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>4.9</v>
+        <v>5.01</v>
       </c>
       <c r="C30" s="6">
-        <v>4.9</v>
+        <v>5.19</v>
       </c>
       <c r="D30" s="6">
-        <v>4.63</v>
+        <v>5.14</v>
       </c>
       <c r="E30" s="6">
-        <v>4.63</v>
+        <v>5.15</v>
       </c>
       <c r="F30" s="6">
-        <v>5.01</v>
+        <v>5.13</v>
       </c>
       <c r="G30" s="6">
-        <v>5.19</v>
+        <v>5.14</v>
       </c>
       <c r="H30" s="6">
-        <v>5.14</v>
+        <v>0.14</v>
       </c>
       <c r="I30" s="6">
-        <v>5.15</v>
+        <v>0.13</v>
       </c>
       <c r="J30" s="6">
-        <v>5.13</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>0.0</v>
+        <v>5.08</v>
       </c>
       <c r="C31" s="6">
-        <v>0.03</v>
+        <v>5.08</v>
       </c>
       <c r="D31" s="6">
-        <v>0.38</v>
+        <v>4.9</v>
       </c>
       <c r="E31" s="6">
-        <v>1.92</v>
+        <v>4.91</v>
       </c>
       <c r="F31" s="6">
-        <v>5.08</v>
+        <v>4.98</v>
       </c>
       <c r="G31" s="6">
-        <v>5.08</v>
+        <v>5.25</v>
       </c>
       <c r="H31" s="6">
-        <v>4.9</v>
+        <v>4.34</v>
       </c>
       <c r="I31" s="6">
-        <v>4.91</v>
+        <v>2.24</v>
       </c>
       <c r="J31" s="6">
-        <v>4.98</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>1992.47</v>
+        <v>2511.14</v>
       </c>
       <c r="C32" s="6">
-        <v>1911.55</v>
+        <v>3079.53</v>
       </c>
       <c r="D32" s="6">
-        <v>2068.88</v>
+        <v>3186.51</v>
       </c>
       <c r="E32" s="6">
-        <v>2674.63</v>
+        <v>4057.38</v>
       </c>
       <c r="F32" s="6">
-        <v>2567.71</v>
+        <v>4162.53</v>
       </c>
       <c r="G32" s="6">
-        <v>3142.7</v>
+        <v>5007.84</v>
       </c>
       <c r="H32" s="6">
-        <v>3249.57</v>
+        <v>4977.04</v>
       </c>
       <c r="I32" s="6">
-        <v>4122.81</v>
+        <v>5905.01</v>
       </c>
       <c r="J32" s="6">
-        <v>4219.88</v>
+        <v>6126.74</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Short-term loans</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>856.87</v>
+        <v>890.81</v>
       </c>
       <c r="C33" s="6">
-        <v>801.26</v>
+        <v>859.23</v>
       </c>
       <c r="D33" s="6">
-        <v>737.54</v>
+        <v>952.64</v>
       </c>
       <c r="E33" s="6">
-        <v>745.98</v>
+        <v>908.0</v>
       </c>
       <c r="F33" s="6">
-        <v>890.81</v>
+        <v>793.89</v>
       </c>
       <c r="G33" s="6">
-        <v>859.23</v>
+        <v>565.14</v>
       </c>
       <c r="H33" s="6">
-        <v>952.64</v>
+        <v>521.2</v>
       </c>
       <c r="I33" s="6">
-        <v>909.3</v>
+        <v>570.96</v>
       </c>
       <c r="J33" s="6">
-        <v>800.42</v>
+        <v>563.54</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>779.32</v>
+        <v>828.97</v>
       </c>
       <c r="C34" s="6">
-        <v>731.46</v>
+        <v>795.11</v>
       </c>
       <c r="D34" s="6">
-        <v>673.56</v>
+        <v>889.78</v>
       </c>
       <c r="E34" s="6">
-        <v>680.97</v>
+        <v>859.82</v>
       </c>
       <c r="F34" s="6">
-        <v>828.97</v>
+        <v>760.5</v>
       </c>
       <c r="G34" s="6">
-        <v>795.11</v>
+        <v>542.03</v>
       </c>
       <c r="H34" s="6">
-        <v>889.78</v>
+        <v>498.82</v>
       </c>
       <c r="I34" s="6">
-        <v>845.23</v>
+        <v>559.8</v>
       </c>
       <c r="J34" s="6">
-        <v>737.08</v>
+        <v>557.35</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
         <v>0.0</v>
       </c>
       <c r="C35" s="6">
-        <v>0.0</v>
+        <v>1.5</v>
       </c>
       <c r="D35" s="6">
-        <v>0.0</v>
+        <v>1.5</v>
       </c>
       <c r="E35" s="6">
-        <v>0.0</v>
+        <v>2.7</v>
       </c>
       <c r="F35" s="6">
-        <v>0.0</v>
+        <v>1.5</v>
       </c>
       <c r="G35" s="6">
         <v>1.5</v>
       </c>
       <c r="H35" s="6">
-        <v>1.5</v>
+        <v>0.0</v>
       </c>
       <c r="I35" s="6">
-        <v>2.7</v>
+        <v>0.0</v>
       </c>
       <c r="J35" s="6">
-        <v>1.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>77.55</v>
+        <v>61.84</v>
       </c>
       <c r="C36" s="6">
-        <v>69.8</v>
+        <v>62.62</v>
       </c>
       <c r="D36" s="6">
-        <v>63.98</v>
+        <v>61.36</v>
       </c>
       <c r="E36" s="6">
-        <v>65.01</v>
+        <v>45.48</v>
       </c>
       <c r="F36" s="6">
-        <v>61.84</v>
+        <v>31.89</v>
       </c>
       <c r="G36" s="6">
-        <v>62.62</v>
+        <v>21.61</v>
       </c>
       <c r="H36" s="6">
-        <v>61.36</v>
+        <v>22.38</v>
       </c>
       <c r="I36" s="6">
-        <v>61.37</v>
+        <v>11.16</v>
       </c>
       <c r="J36" s="6">
-        <v>61.84</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
         <v>0.0</v>
       </c>
       <c r="C37" s="6">
         <v>0.0</v>
       </c>
@@ -2378,840 +2378,840 @@
       <c r="I38" s="6">
         <v>0.0</v>
       </c>
       <c r="J38" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Long-term loans</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>1821.03</v>
+        <v>1915.42</v>
       </c>
       <c r="C39" s="6">
-        <v>1871.87</v>
+        <v>1934.81</v>
       </c>
       <c r="D39" s="6">
-        <v>1942.52</v>
+        <v>2113.01</v>
       </c>
       <c r="E39" s="6">
-        <v>2008.03</v>
+        <v>1968.75</v>
       </c>
       <c r="F39" s="6">
-        <v>2032.97</v>
+        <v>2243.78</v>
       </c>
       <c r="G39" s="6">
-        <v>2052.35</v>
+        <v>2255.73</v>
       </c>
       <c r="H39" s="6">
-        <v>2222.75</v>
+        <v>2232.87</v>
       </c>
       <c r="I39" s="6">
-        <v>2174.86</v>
+        <v>2690.7</v>
       </c>
       <c r="J39" s="6">
-        <v>2336.98</v>
+        <v>2833.27</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>1579.96</v>
+        <v>1610.35</v>
       </c>
       <c r="C40" s="6">
-        <v>1604.64</v>
+        <v>1613.77</v>
       </c>
       <c r="D40" s="6">
-        <v>1659.33</v>
+        <v>1795.22</v>
       </c>
       <c r="E40" s="6">
-        <v>1708.81</v>
+        <v>1617.15</v>
       </c>
       <c r="F40" s="6">
-        <v>1727.9</v>
+        <v>1838.02</v>
       </c>
       <c r="G40" s="6">
-        <v>1731.31</v>
+        <v>1798.66</v>
       </c>
       <c r="H40" s="6">
-        <v>1904.96</v>
+        <v>1748.53</v>
       </c>
       <c r="I40" s="6">
-        <v>1841.78</v>
+        <v>2190.0</v>
       </c>
       <c r="J40" s="6">
-        <v>2020.31</v>
+        <v>2296.93</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>99.23</v>
+        <v>48.49</v>
       </c>
       <c r="C41" s="6">
-        <v>99.23</v>
+        <v>24.25</v>
       </c>
       <c r="D41" s="6">
-        <v>96.99</v>
+        <v>0.0</v>
       </c>
       <c r="E41" s="6">
-        <v>72.74</v>
+        <v>0.0</v>
       </c>
       <c r="F41" s="6">
-        <v>48.49</v>
+        <v>0.0</v>
       </c>
       <c r="G41" s="6">
-        <v>24.25</v>
+        <v>0.0</v>
       </c>
       <c r="H41" s="6">
         <v>0.0</v>
       </c>
       <c r="I41" s="6">
         <v>0.0</v>
       </c>
       <c r="J41" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>141.77</v>
+        <v>250.49</v>
       </c>
       <c r="C42" s="6">
-        <v>167.93</v>
+        <v>290.56</v>
       </c>
       <c r="D42" s="6">
-        <v>186.13</v>
+        <v>317.71</v>
       </c>
       <c r="E42" s="6">
-        <v>220.94</v>
+        <v>347.81</v>
       </c>
       <c r="F42" s="6">
-        <v>250.49</v>
+        <v>402.57</v>
       </c>
       <c r="G42" s="6">
-        <v>290.56</v>
+        <v>454.05</v>
       </c>
       <c r="H42" s="6">
-        <v>317.71</v>
+        <v>484.26</v>
       </c>
       <c r="I42" s="6">
-        <v>329.29</v>
+        <v>500.62</v>
       </c>
       <c r="J42" s="6">
-        <v>313.48</v>
+        <v>536.26</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>0.0</v>
+        <v>6.02</v>
       </c>
       <c r="C43" s="6">
-        <v>0.0</v>
+        <v>6.15</v>
       </c>
       <c r="D43" s="6">
         <v>0.0</v>
       </c>
       <c r="E43" s="6">
-        <v>5.47</v>
+        <v>3.71</v>
       </c>
       <c r="F43" s="6">
-        <v>6.02</v>
+        <v>3.11</v>
       </c>
       <c r="G43" s="6">
-        <v>6.15</v>
+        <v>2.94</v>
       </c>
       <c r="H43" s="6">
         <v>0.0</v>
       </c>
       <c r="I43" s="6">
-        <v>3.71</v>
+        <v>0.0</v>
       </c>
       <c r="J43" s="6">
-        <v>3.11</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and non-profit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
         <v>0.07</v>
       </c>
       <c r="C44" s="6">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="D44" s="6">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="E44" s="6">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="F44" s="6">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="G44" s="6">
         <v>0.08</v>
       </c>
       <c r="H44" s="6">
         <v>0.08</v>
       </c>
       <c r="I44" s="6">
         <v>0.08</v>
       </c>
       <c r="J44" s="6">
         <v>0.08</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Listed shares</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>1342.7</v>
+        <v>1101.36</v>
       </c>
       <c r="C45" s="6">
-        <v>1263.08</v>
+        <v>1129.32</v>
       </c>
       <c r="D45" s="6">
-        <v>1194.91</v>
+        <v>1175.19</v>
       </c>
       <c r="E45" s="6">
-        <v>1184.19</v>
+        <v>1237.41</v>
       </c>
       <c r="F45" s="6">
-        <v>1101.36</v>
+        <v>1261.68</v>
       </c>
       <c r="G45" s="6">
-        <v>1129.32</v>
+        <v>1311.73</v>
       </c>
       <c r="H45" s="6">
-        <v>1175.19</v>
+        <v>1449.55</v>
       </c>
       <c r="I45" s="6">
-        <v>1237.41</v>
+        <v>1488.22</v>
       </c>
       <c r="J45" s="6">
-        <v>1261.68</v>
+        <v>1578.28</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>1269.53</v>
+        <v>1032.77</v>
       </c>
       <c r="C46" s="6">
-        <v>1174.05</v>
+        <v>1057.19</v>
       </c>
       <c r="D46" s="6">
-        <v>1106.39</v>
+        <v>1111.4</v>
       </c>
       <c r="E46" s="6">
-        <v>1094.25</v>
+        <v>1165.55</v>
       </c>
       <c r="F46" s="6">
-        <v>1032.77</v>
+        <v>1199.56</v>
       </c>
       <c r="G46" s="6">
-        <v>1057.19</v>
+        <v>1254.57</v>
       </c>
       <c r="H46" s="6">
-        <v>1111.4</v>
+        <v>1383.3</v>
       </c>
       <c r="I46" s="6">
-        <v>1165.55</v>
+        <v>1424.58</v>
       </c>
       <c r="J46" s="6">
-        <v>1199.56</v>
+        <v>1518.36</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B47" s="6">
-        <v>68.48</v>
+        <v>62.83</v>
       </c>
       <c r="C47" s="6">
-        <v>83.42</v>
+        <v>66.28</v>
       </c>
       <c r="D47" s="6">
-        <v>82.23</v>
+        <v>61.3</v>
       </c>
       <c r="E47" s="6">
-        <v>85.08</v>
+        <v>69.27</v>
       </c>
       <c r="F47" s="6">
-        <v>62.83</v>
+        <v>59.5</v>
       </c>
       <c r="G47" s="6">
-        <v>66.28</v>
+        <v>53.75</v>
       </c>
       <c r="H47" s="6">
-        <v>61.3</v>
+        <v>62.82</v>
       </c>
       <c r="I47" s="6">
-        <v>69.27</v>
+        <v>59.84</v>
       </c>
       <c r="J47" s="6">
-        <v>59.5</v>
+        <v>54.65</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>4.69</v>
+        <v>5.76</v>
       </c>
       <c r="C48" s="6">
-        <v>5.61</v>
+        <v>5.85</v>
       </c>
       <c r="D48" s="6">
-        <v>6.29</v>
+        <v>2.49</v>
       </c>
       <c r="E48" s="6">
-        <v>4.86</v>
+        <v>2.59</v>
       </c>
       <c r="F48" s="6">
-        <v>5.76</v>
+        <v>2.62</v>
       </c>
       <c r="G48" s="6">
-        <v>5.85</v>
+        <v>3.41</v>
       </c>
       <c r="H48" s="6">
-        <v>2.49</v>
+        <v>3.43</v>
       </c>
       <c r="I48" s="6">
-        <v>2.59</v>
+        <v>3.8</v>
       </c>
       <c r="J48" s="6">
-        <v>2.62</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Unlisted shares</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>10196.77</v>
+        <v>12865.41</v>
       </c>
       <c r="C49" s="6">
-        <v>10792.12</v>
+        <v>13524.97</v>
       </c>
       <c r="D49" s="6">
-        <v>11436.89</v>
+        <v>13477.69</v>
       </c>
       <c r="E49" s="6">
-        <v>12631.11</v>
+        <v>13423.78</v>
       </c>
       <c r="F49" s="6">
-        <v>12896.63</v>
+        <v>13662.32</v>
       </c>
       <c r="G49" s="6">
-        <v>13557.12</v>
+        <v>14028.98</v>
       </c>
       <c r="H49" s="6">
-        <v>13509.39</v>
+        <v>15024.74</v>
       </c>
       <c r="I49" s="6">
-        <v>13368.67</v>
+        <v>15781.08</v>
       </c>
       <c r="J49" s="6">
-        <v>13550.84</v>
+        <v>16579.84</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>7313.85</v>
+        <v>9430.74</v>
       </c>
       <c r="C50" s="6">
-        <v>7790.28</v>
+        <v>9723.77</v>
       </c>
       <c r="D50" s="6">
-        <v>8287.02</v>
+        <v>9410.51</v>
       </c>
       <c r="E50" s="6">
-        <v>9329.18</v>
+        <v>8941.39</v>
       </c>
       <c r="F50" s="6">
-        <v>9457.46</v>
+        <v>9048.47</v>
       </c>
       <c r="G50" s="6">
-        <v>9750.94</v>
+        <v>9222.18</v>
       </c>
       <c r="H50" s="6">
-        <v>9436.76</v>
+        <v>9626.01</v>
       </c>
       <c r="I50" s="6">
-        <v>8803.32</v>
+        <v>10012.77</v>
       </c>
       <c r="J50" s="6">
-        <v>8859.85</v>
+        <v>10307.8</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>1711.7</v>
+        <v>1989.4</v>
       </c>
       <c r="C51" s="6">
-        <v>1779.73</v>
+        <v>2310.59</v>
       </c>
       <c r="D51" s="6">
-        <v>1892.09</v>
+        <v>2490.48</v>
       </c>
       <c r="E51" s="6">
-        <v>1892.21</v>
+        <v>2660.75</v>
       </c>
       <c r="F51" s="6">
-        <v>1989.4</v>
+        <v>2790.13</v>
       </c>
       <c r="G51" s="6">
-        <v>2310.59</v>
+        <v>2943.84</v>
       </c>
       <c r="H51" s="6">
-        <v>2490.48</v>
+        <v>3497.04</v>
       </c>
       <c r="I51" s="6">
-        <v>2660.75</v>
+        <v>3782.52</v>
       </c>
       <c r="J51" s="6">
-        <v>2790.13</v>
+        <v>4188.31</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>830.29</v>
+        <v>1086.5</v>
       </c>
       <c r="C52" s="6">
-        <v>866.9</v>
+        <v>1111.86</v>
       </c>
       <c r="D52" s="6">
-        <v>903.27</v>
+        <v>1175.02</v>
       </c>
       <c r="E52" s="6">
-        <v>1029.16</v>
+        <v>1443.38</v>
       </c>
       <c r="F52" s="6">
-        <v>1091.0</v>
+        <v>1466.01</v>
       </c>
       <c r="G52" s="6">
-        <v>1116.84</v>
+        <v>1490.15</v>
       </c>
       <c r="H52" s="6">
-        <v>1180.47</v>
+        <v>1508.65</v>
       </c>
       <c r="I52" s="6">
-        <v>1527.5</v>
+        <v>1625.59</v>
       </c>
       <c r="J52" s="6">
-        <v>1543.15</v>
+        <v>1691.32</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>340.93</v>
+        <v>358.77</v>
       </c>
       <c r="C53" s="6">
-        <v>355.21</v>
+        <v>378.75</v>
       </c>
       <c r="D53" s="6">
-        <v>354.52</v>
+        <v>401.68</v>
       </c>
       <c r="E53" s="6">
-        <v>380.55</v>
+        <v>378.26</v>
       </c>
       <c r="F53" s="6">
-        <v>358.77</v>
+        <v>357.71</v>
       </c>
       <c r="G53" s="6">
-        <v>378.75</v>
+        <v>372.81</v>
       </c>
       <c r="H53" s="6">
-        <v>401.68</v>
+        <v>393.04</v>
       </c>
       <c r="I53" s="6">
-        <v>377.1</v>
+        <v>360.21</v>
       </c>
       <c r="J53" s="6">
-        <v>357.71</v>
+        <v>392.41</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other equity</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>1570.31</v>
+        <v>2110.98</v>
       </c>
       <c r="C54" s="6">
-        <v>1580.88</v>
+        <v>2111.04</v>
       </c>
       <c r="D54" s="6">
-        <v>1745.68</v>
+        <v>2246.2</v>
       </c>
       <c r="E54" s="6">
-        <v>2133.64</v>
+        <v>2515.23</v>
       </c>
       <c r="F54" s="6">
-        <v>2115.28</v>
+        <v>2495.56</v>
       </c>
       <c r="G54" s="6">
-        <v>2115.11</v>
+        <v>2482.91</v>
       </c>
       <c r="H54" s="6">
-        <v>2250.5</v>
+        <v>2685.04</v>
       </c>
       <c r="I54" s="6">
-        <v>2236.55</v>
+        <v>2670.51</v>
       </c>
       <c r="J54" s="6">
-        <v>2229.6</v>
+        <v>2668.48</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>1555.92</v>
+        <v>2098.14</v>
       </c>
       <c r="C55" s="6">
-        <v>1562.56</v>
+        <v>2092.29</v>
       </c>
       <c r="D55" s="6">
-        <v>1728.37</v>
+        <v>2230.29</v>
       </c>
       <c r="E55" s="6">
-        <v>2126.09</v>
+        <v>2507.0</v>
       </c>
       <c r="F55" s="6">
-        <v>2102.44</v>
+        <v>2481.85</v>
       </c>
       <c r="G55" s="6">
-        <v>2096.36</v>
+        <v>2462.61</v>
       </c>
       <c r="H55" s="6">
-        <v>2234.59</v>
+        <v>2665.02</v>
       </c>
       <c r="I55" s="6">
-        <v>2228.32</v>
+        <v>2661.04</v>
       </c>
       <c r="J55" s="6">
-        <v>2215.89</v>
+        <v>2655.21</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>14.39</v>
+        <v>12.84</v>
       </c>
       <c r="C56" s="6">
-        <v>18.32</v>
+        <v>18.75</v>
       </c>
       <c r="D56" s="6">
-        <v>17.31</v>
+        <v>15.91</v>
       </c>
       <c r="E56" s="6">
-        <v>7.55</v>
+        <v>8.23</v>
       </c>
       <c r="F56" s="6">
-        <v>12.84</v>
+        <v>13.71</v>
       </c>
       <c r="G56" s="6">
-        <v>18.75</v>
+        <v>20.3</v>
       </c>
       <c r="H56" s="6">
-        <v>15.91</v>
+        <v>20.02</v>
       </c>
       <c r="I56" s="6">
-        <v>8.23</v>
+        <v>9.47</v>
       </c>
       <c r="J56" s="6">
-        <v>13.71</v>
+        <v>13.27</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
         <v>0.0</v>
       </c>
       <c r="C57" s="6">
         <v>0.0</v>
       </c>
@@ -3233,300 +3233,300 @@
       <c r="I57" s="6">
         <v>0.0</v>
       </c>
       <c r="J57" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MMF investment fund shares/units</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>63.59</v>
+        <v>87.15</v>
       </c>
       <c r="C58" s="6">
-        <v>67.87</v>
+        <v>90.85</v>
       </c>
       <c r="D58" s="6">
-        <v>72.32</v>
+        <v>90.4</v>
       </c>
       <c r="E58" s="6">
-        <v>75.38</v>
+        <v>93.45</v>
       </c>
       <c r="F58" s="6">
-        <v>87.15</v>
+        <v>105.4</v>
       </c>
       <c r="G58" s="6">
-        <v>90.85</v>
+        <v>106.98</v>
       </c>
       <c r="H58" s="6">
-        <v>90.4</v>
+        <v>113.05</v>
       </c>
       <c r="I58" s="6">
-        <v>93.45</v>
+        <v>113.5</v>
       </c>
       <c r="J58" s="6">
-        <v>105.4</v>
+        <v>124.92</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>63.59</v>
+        <v>87.15</v>
       </c>
       <c r="C59" s="6">
-        <v>67.87</v>
+        <v>90.85</v>
       </c>
       <c r="D59" s="6">
-        <v>72.32</v>
+        <v>90.4</v>
       </c>
       <c r="E59" s="6">
-        <v>75.38</v>
+        <v>93.45</v>
       </c>
       <c r="F59" s="6">
-        <v>87.15</v>
+        <v>105.4</v>
       </c>
       <c r="G59" s="6">
-        <v>90.85</v>
+        <v>106.98</v>
       </c>
       <c r="H59" s="6">
-        <v>90.4</v>
+        <v>113.05</v>
       </c>
       <c r="I59" s="6">
-        <v>93.45</v>
+        <v>113.5</v>
       </c>
       <c r="J59" s="6">
-        <v>105.4</v>
+        <v>124.92</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-life insurance technical reserves</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>5.02</v>
+        <v>4.09</v>
       </c>
       <c r="C60" s="6">
-        <v>5.26</v>
+        <v>4.63</v>
       </c>
       <c r="D60" s="6">
-        <v>5.26</v>
+        <v>4.63</v>
       </c>
       <c r="E60" s="6">
-        <v>6.64</v>
+        <v>5.1</v>
       </c>
       <c r="F60" s="6">
-        <v>4.09</v>
+        <v>4.69</v>
       </c>
       <c r="G60" s="6">
-        <v>4.63</v>
+        <v>5.1</v>
       </c>
       <c r="H60" s="6">
-        <v>4.63</v>
+        <v>5.92</v>
       </c>
       <c r="I60" s="6">
-        <v>5.1</v>
+        <v>5.92</v>
       </c>
       <c r="J60" s="6">
-        <v>5.1</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
-        <v>5.02</v>
+        <v>4.09</v>
       </c>
       <c r="C61" s="6">
-        <v>5.26</v>
+        <v>4.63</v>
       </c>
       <c r="D61" s="6">
-        <v>5.26</v>
+        <v>4.63</v>
       </c>
       <c r="E61" s="6">
-        <v>6.64</v>
+        <v>5.1</v>
       </c>
       <c r="F61" s="6">
-        <v>4.09</v>
+        <v>4.69</v>
       </c>
       <c r="G61" s="6">
-        <v>4.63</v>
+        <v>5.1</v>
       </c>
       <c r="H61" s="6">
-        <v>4.63</v>
+        <v>5.92</v>
       </c>
       <c r="I61" s="6">
-        <v>5.1</v>
+        <v>5.92</v>
       </c>
       <c r="J61" s="6">
-        <v>5.1</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Life insurance and annuity entitlements</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>3.49</v>
+        <v>18.97</v>
       </c>
       <c r="C62" s="6">
-        <v>3.48</v>
+        <v>19.59</v>
       </c>
       <c r="D62" s="6">
-        <v>3.76</v>
+        <v>20.26</v>
       </c>
       <c r="E62" s="6">
-        <v>18.37</v>
+        <v>1.11</v>
       </c>
       <c r="F62" s="6">
-        <v>18.97</v>
+        <v>1.14</v>
       </c>
       <c r="G62" s="6">
-        <v>19.59</v>
+        <v>1.2</v>
       </c>
       <c r="H62" s="6">
-        <v>20.26</v>
+        <v>1.26</v>
       </c>
       <c r="I62" s="6">
-        <v>1.11</v>
+        <v>6.63</v>
       </c>
       <c r="J62" s="6">
-        <v>1.11</v>
+        <v>6.63</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>3.49</v>
+        <v>18.97</v>
       </c>
       <c r="C63" s="6">
-        <v>3.48</v>
+        <v>19.59</v>
       </c>
       <c r="D63" s="6">
-        <v>3.76</v>
+        <v>20.26</v>
       </c>
       <c r="E63" s="6">
-        <v>18.37</v>
+        <v>1.11</v>
       </c>
       <c r="F63" s="6">
-        <v>18.97</v>
+        <v>1.14</v>
       </c>
       <c r="G63" s="6">
-        <v>19.59</v>
+        <v>1.2</v>
       </c>
       <c r="H63" s="6">
-        <v>20.26</v>
+        <v>1.26</v>
       </c>
       <c r="I63" s="6">
-        <v>1.11</v>
+        <v>6.63</v>
       </c>
       <c r="J63" s="6">
-        <v>1.11</v>
+        <v>6.63</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pension funds</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
         <v>0.0</v>
       </c>
       <c r="C64" s="6">
         <v>0.0</v>
       </c>
@@ -3548,300 +3548,300 @@
       <c r="I64" s="6">
         <v>0.0</v>
       </c>
       <c r="J64" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pension entitlements</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>48.03</v>
+        <v>61.91</v>
       </c>
       <c r="C65" s="6">
-        <v>49.16</v>
+        <v>64.38</v>
       </c>
       <c r="D65" s="6">
-        <v>53.39</v>
+        <v>69.37</v>
       </c>
       <c r="E65" s="6">
-        <v>58.43</v>
+        <v>74.75</v>
       </c>
       <c r="F65" s="6">
-        <v>61.91</v>
+        <v>77.2</v>
       </c>
       <c r="G65" s="6">
-        <v>64.38</v>
+        <v>82.86</v>
       </c>
       <c r="H65" s="6">
-        <v>69.37</v>
+        <v>0.0</v>
       </c>
       <c r="I65" s="6">
-        <v>74.75</v>
+        <v>0.0</v>
       </c>
       <c r="J65" s="6">
-        <v>77.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Pension funds</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>48.03</v>
+        <v>61.91</v>
       </c>
       <c r="C66" s="6">
-        <v>49.16</v>
+        <v>64.38</v>
       </c>
       <c r="D66" s="6">
-        <v>53.39</v>
+        <v>69.37</v>
       </c>
       <c r="E66" s="6">
-        <v>58.43</v>
+        <v>74.75</v>
       </c>
       <c r="F66" s="6">
-        <v>61.91</v>
+        <v>77.2</v>
       </c>
       <c r="G66" s="6">
-        <v>64.38</v>
+        <v>82.86</v>
       </c>
       <c r="H66" s="6">
-        <v>69.37</v>
+        <v>0.0</v>
       </c>
       <c r="I66" s="6">
-        <v>74.75</v>
+        <v>0.0</v>
       </c>
       <c r="J66" s="6">
-        <v>77.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives and employee stock options</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>26.91</v>
+        <v>36.03</v>
       </c>
       <c r="C67" s="6">
-        <v>25.8</v>
+        <v>44.75</v>
       </c>
       <c r="D67" s="6">
-        <v>27.51</v>
+        <v>82.4</v>
       </c>
       <c r="E67" s="6">
-        <v>117.93</v>
+        <v>49.95</v>
       </c>
       <c r="F67" s="6">
-        <v>36.03</v>
+        <v>80.05</v>
       </c>
       <c r="G67" s="6">
-        <v>44.75</v>
+        <v>66.92</v>
       </c>
       <c r="H67" s="6">
-        <v>82.4</v>
+        <v>35.01</v>
       </c>
       <c r="I67" s="6">
-        <v>49.95</v>
+        <v>65.06</v>
       </c>
       <c r="J67" s="6">
-        <v>80.05</v>
+        <v>41.45</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>21.09</v>
+        <v>14.23</v>
       </c>
       <c r="C68" s="6">
-        <v>19.65</v>
+        <v>8.25</v>
       </c>
       <c r="D68" s="6">
-        <v>8.61</v>
+        <v>44.53</v>
       </c>
       <c r="E68" s="6">
-        <v>8.24</v>
+        <v>10.47</v>
       </c>
       <c r="F68" s="6">
-        <v>14.23</v>
+        <v>44.76</v>
       </c>
       <c r="G68" s="6">
-        <v>8.25</v>
+        <v>43.12</v>
       </c>
       <c r="H68" s="6">
-        <v>44.53</v>
+        <v>1.43</v>
       </c>
       <c r="I68" s="6">
-        <v>10.47</v>
+        <v>1.18</v>
       </c>
       <c r="J68" s="6">
-        <v>44.76</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>5.2</v>
+        <v>20.56</v>
       </c>
       <c r="C69" s="6">
-        <v>3.64</v>
+        <v>36.44</v>
       </c>
       <c r="D69" s="6">
-        <v>17.94</v>
+        <v>30.78</v>
       </c>
       <c r="E69" s="6">
-        <v>109.5</v>
+        <v>28.81</v>
       </c>
       <c r="F69" s="6">
-        <v>20.56</v>
+        <v>35.23</v>
       </c>
       <c r="G69" s="6">
-        <v>36.44</v>
+        <v>22.83</v>
       </c>
       <c r="H69" s="6">
-        <v>30.78</v>
+        <v>27.79</v>
       </c>
       <c r="I69" s="6">
-        <v>28.81</v>
+        <v>57.81</v>
       </c>
       <c r="J69" s="6">
-        <v>35.23</v>
+        <v>32.24</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>0.63</v>
+        <v>1.24</v>
       </c>
       <c r="C70" s="6">
-        <v>2.51</v>
+        <v>0.06</v>
       </c>
       <c r="D70" s="6">
-        <v>0.96</v>
+        <v>7.08</v>
       </c>
       <c r="E70" s="6">
-        <v>0.2</v>
+        <v>10.67</v>
       </c>
       <c r="F70" s="6">
-        <v>1.24</v>
+        <v>0.05</v>
       </c>
       <c r="G70" s="6">
-        <v>0.06</v>
+        <v>0.98</v>
       </c>
       <c r="H70" s="6">
-        <v>7.08</v>
+        <v>5.79</v>
       </c>
       <c r="I70" s="6">
-        <v>10.67</v>
+        <v>6.07</v>
       </c>
       <c r="J70" s="6">
-        <v>0.05</v>
+        <v>9.15</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
         <v>0.0</v>
       </c>
       <c r="C71" s="6">
         <v>0.0</v>
       </c>
@@ -3953,696 +3953,696 @@
       <c r="I73" s="6">
         <v>0.0</v>
       </c>
       <c r="J73" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Trade credits and advances</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6">
-        <v>2390.17</v>
+        <v>2263.42</v>
       </c>
       <c r="C74" s="6">
-        <v>2401.92</v>
+        <v>2420.62</v>
       </c>
       <c r="D74" s="6">
-        <v>2293.21</v>
+        <v>2369.39</v>
       </c>
       <c r="E74" s="6">
-        <v>2148.94</v>
+        <v>2503.73</v>
       </c>
       <c r="F74" s="6">
-        <v>2278.71</v>
+        <v>2647.24</v>
       </c>
       <c r="G74" s="6">
-        <v>2436.11</v>
+        <v>2675.12</v>
       </c>
       <c r="H74" s="6">
-        <v>2382.99</v>
+        <v>2871.57</v>
       </c>
       <c r="I74" s="6">
-        <v>2458.68</v>
+        <v>3367.22</v>
       </c>
       <c r="J74" s="6">
-        <v>2614.69</v>
+        <v>3929.68</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B75" s="6">
-        <v>2323.43</v>
+        <v>2217.04</v>
       </c>
       <c r="C75" s="6">
-        <v>2347.49</v>
+        <v>2373.85</v>
       </c>
       <c r="D75" s="6">
-        <v>2231.38</v>
+        <v>2317.93</v>
       </c>
       <c r="E75" s="6">
-        <v>2101.92</v>
+        <v>2461.23</v>
       </c>
       <c r="F75" s="6">
-        <v>2231.96</v>
+        <v>2610.53</v>
       </c>
       <c r="G75" s="6">
-        <v>2388.99</v>
+        <v>2631.36</v>
       </c>
       <c r="H75" s="6">
-        <v>2331.21</v>
+        <v>2823.4</v>
       </c>
       <c r="I75" s="6">
-        <v>2418.97</v>
+        <v>3291.48</v>
       </c>
       <c r="J75" s="6">
-        <v>2579.05</v>
+        <v>3883.69</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B76" s="6">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="C76" s="6">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="D76" s="6">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="E76" s="6">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="F76" s="6">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="G76" s="6">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="H76" s="6">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="I76" s="6">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="J76" s="6">
-        <v>0.03</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B77" s="6">
-        <v>52.44</v>
+        <v>37.54</v>
       </c>
       <c r="C77" s="6">
-        <v>40.56</v>
+        <v>38.42</v>
       </c>
       <c r="D77" s="6">
-        <v>43.79</v>
+        <v>44.25</v>
       </c>
       <c r="E77" s="6">
-        <v>34.51</v>
+        <v>31.55</v>
       </c>
       <c r="F77" s="6">
-        <v>37.91</v>
+        <v>26.72</v>
       </c>
       <c r="G77" s="6">
-        <v>38.77</v>
+        <v>34.62</v>
       </c>
       <c r="H77" s="6">
-        <v>44.57</v>
+        <v>37.38</v>
       </c>
       <c r="I77" s="6">
-        <v>28.45</v>
+        <v>61.8</v>
       </c>
       <c r="J77" s="6">
-        <v>25.36</v>
+        <v>31.75</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B78" s="6">
+        <v>1.36</v>
+      </c>
+      <c r="C78" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="D78" s="6">
+        <v>0.43</v>
+      </c>
+      <c r="E78" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="F78" s="6">
+        <v>1.48</v>
+      </c>
+      <c r="G78" s="6">
+        <v>0.74</v>
+      </c>
+      <c r="H78" s="6">
+        <v>3.61</v>
+      </c>
+      <c r="I78" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="J78" s="6">
         <v>2.2</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.6</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B79" s="6">
         <v>0.0</v>
       </c>
       <c r="C79" s="6">
         <v>0.0</v>
       </c>
       <c r="D79" s="6">
         <v>0.0</v>
       </c>
       <c r="E79" s="6">
-        <v>0.0</v>
+        <v>2.02</v>
       </c>
       <c r="F79" s="6">
-        <v>0.0</v>
+        <v>2.93</v>
       </c>
       <c r="G79" s="6">
-        <v>0.0</v>
+        <v>3.09</v>
       </c>
       <c r="H79" s="6">
-        <v>0.0</v>
+        <v>2.81</v>
       </c>
       <c r="I79" s="6">
-        <v>2.02</v>
+        <v>3.73</v>
       </c>
       <c r="J79" s="6">
-        <v>3.03</v>
+        <v>10.13</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and non-profit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
-        <v>12.03</v>
+        <v>7.37</v>
       </c>
       <c r="C80" s="6">
-        <v>12.99</v>
+        <v>7.46</v>
       </c>
       <c r="D80" s="6">
-        <v>17.22</v>
+        <v>6.75</v>
       </c>
       <c r="E80" s="6">
-        <v>8.64</v>
+        <v>5.63</v>
       </c>
       <c r="F80" s="6">
-        <v>7.37</v>
+        <v>5.55</v>
       </c>
       <c r="G80" s="6">
-        <v>7.46</v>
+        <v>5.1</v>
       </c>
       <c r="H80" s="6">
-        <v>6.75</v>
+        <v>4.37</v>
       </c>
       <c r="I80" s="6">
-        <v>5.8</v>
+        <v>3.8</v>
       </c>
       <c r="J80" s="6">
-        <v>5.62</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other accounts receivable/payable, excluding trade credits and advances</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>2566.88</v>
+        <v>2920.33</v>
       </c>
       <c r="C81" s="6">
-        <v>2477.6</v>
+        <v>2436.22</v>
       </c>
       <c r="D81" s="6">
-        <v>2893.58</v>
+        <v>2984.17</v>
       </c>
       <c r="E81" s="6">
-        <v>2987.31</v>
+        <v>3434.74</v>
       </c>
       <c r="F81" s="6">
-        <v>2921.26</v>
+        <v>3442.23</v>
       </c>
       <c r="G81" s="6">
-        <v>2437.03</v>
+        <v>3360.62</v>
       </c>
       <c r="H81" s="6">
-        <v>2984.88</v>
+        <v>3176.29</v>
       </c>
       <c r="I81" s="6">
-        <v>3468.68</v>
+        <v>3953.91</v>
       </c>
       <c r="J81" s="6">
-        <v>3462.79</v>
+        <v>4416.38</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B82" s="6">
-        <v>76.02</v>
+        <v>136.05</v>
       </c>
       <c r="C82" s="6">
-        <v>58.89</v>
+        <v>128.89</v>
       </c>
       <c r="D82" s="6">
-        <v>57.61</v>
+        <v>101.55</v>
       </c>
       <c r="E82" s="6">
-        <v>68.85</v>
+        <v>181.21</v>
       </c>
       <c r="F82" s="6">
-        <v>136.21</v>
+        <v>215.87</v>
       </c>
       <c r="G82" s="6">
-        <v>129.06</v>
+        <v>231.43</v>
       </c>
       <c r="H82" s="6">
-        <v>101.65</v>
+        <v>193.56</v>
       </c>
       <c r="I82" s="6">
-        <v>188.63</v>
+        <v>274.46</v>
       </c>
       <c r="J82" s="6">
-        <v>224.92</v>
+        <v>302.69</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B83" s="6">
-        <v>263.39</v>
+        <v>665.03</v>
       </c>
       <c r="C83" s="6">
-        <v>213.44</v>
+        <v>325.88</v>
       </c>
       <c r="D83" s="6">
-        <v>696.18</v>
+        <v>681.91</v>
       </c>
       <c r="E83" s="6">
-        <v>856.24</v>
+        <v>1149.02</v>
       </c>
       <c r="F83" s="6">
-        <v>665.04</v>
+        <v>1159.05</v>
       </c>
       <c r="G83" s="6">
-        <v>325.89</v>
+        <v>1271.56</v>
       </c>
       <c r="H83" s="6">
-        <v>681.92</v>
+        <v>1393.71</v>
       </c>
       <c r="I83" s="6">
-        <v>1149.03</v>
+        <v>1446.38</v>
       </c>
       <c r="J83" s="6">
-        <v>1159.06</v>
+        <v>1856.2</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B84" s="6">
-        <v>60.84</v>
+        <v>136.37</v>
       </c>
       <c r="C84" s="6">
-        <v>88.66</v>
+        <v>108.22</v>
       </c>
       <c r="D84" s="6">
-        <v>77.9</v>
+        <v>101.29</v>
       </c>
       <c r="E84" s="6">
-        <v>135.48</v>
+        <v>112.1</v>
       </c>
       <c r="F84" s="6">
-        <v>137.13</v>
+        <v>114.01</v>
       </c>
       <c r="G84" s="6">
-        <v>108.85</v>
+        <v>140.86</v>
       </c>
       <c r="H84" s="6">
-        <v>101.89</v>
+        <v>103.03</v>
       </c>
       <c r="I84" s="6">
-        <v>138.61</v>
+        <v>198.86</v>
       </c>
       <c r="J84" s="6">
-        <v>124.93</v>
+        <v>227.2</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B85" s="6">
-        <v>5.89</v>
+        <v>5.66</v>
       </c>
       <c r="C85" s="6">
+        <v>6.47</v>
+      </c>
+      <c r="D85" s="6">
+        <v>8.37</v>
+      </c>
+      <c r="E85" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="F85" s="6">
         <v>6.67</v>
       </c>
-      <c r="D85" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="G85" s="6">
-        <v>6.47</v>
+        <v>7.3</v>
       </c>
       <c r="H85" s="6">
-        <v>8.37</v>
+        <v>8.51</v>
       </c>
       <c r="I85" s="6">
-        <v>7.25</v>
+        <v>10.67</v>
       </c>
       <c r="J85" s="6">
-        <v>7.25</v>
+        <v>10.67</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B86" s="6">
-        <v>2062.47</v>
+        <v>1847.83</v>
       </c>
       <c r="C86" s="6">
-        <v>2049.96</v>
+        <v>1746.83</v>
       </c>
       <c r="D86" s="6">
-        <v>1929.32</v>
+        <v>1968.47</v>
       </c>
       <c r="E86" s="6">
-        <v>1774.82</v>
+        <v>1862.58</v>
       </c>
       <c r="F86" s="6">
-        <v>1847.83</v>
+        <v>1824.05</v>
       </c>
       <c r="G86" s="6">
-        <v>1746.83</v>
+        <v>1586.89</v>
       </c>
       <c r="H86" s="6">
-        <v>1968.47</v>
+        <v>1354.9</v>
       </c>
       <c r="I86" s="6">
-        <v>1862.58</v>
+        <v>1900.96</v>
       </c>
       <c r="J86" s="6">
-        <v>1824.05</v>
+        <v>1897.04</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Local government</t>
           </r>
         </is>
       </c>
       <c r="B87" s="6">
-        <v>98.27</v>
+        <v>129.06</v>
       </c>
       <c r="C87" s="6">
-        <v>58.8</v>
+        <v>119.23</v>
       </c>
       <c r="D87" s="6">
         <v>122.58</v>
       </c>
       <c r="E87" s="6">
-        <v>142.19</v>
+        <v>122.58</v>
       </c>
       <c r="F87" s="6">
-        <v>129.06</v>
+        <v>122.58</v>
       </c>
       <c r="G87" s="6">
-        <v>119.23</v>
+        <v>122.58</v>
       </c>
       <c r="H87" s="6">
         <v>122.58</v>
       </c>
       <c r="I87" s="6">
         <v>122.58</v>
       </c>
       <c r="J87" s="6">
         <v>122.58</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and non-profit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B88" s="6">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="C88" s="6">
-        <v>1.18</v>
+        <v>0.7</v>
       </c>
       <c r="D88" s="6">
-        <v>1.53</v>
+        <v>0.0</v>
       </c>
       <c r="E88" s="6">
         <v>0.0</v>
       </c>
       <c r="F88" s="6">
-        <v>0.33</v>
+        <v>0.0</v>
       </c>
       <c r="G88" s="6">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="H88" s="6">
         <v>0.0</v>
       </c>
       <c r="I88" s="6">
         <v>0.0</v>
       </c>
       <c r="J88" s="6">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B10:J10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">