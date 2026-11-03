--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -55,51 +55,51 @@
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Outstanding amounts</t>
   </si>
   <si>
     <t>Collection indicator</t>
   </si>
   <si>
     <t>end of period</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2026-08-27 15:00:00</t>
+    <t>2026-10-27 15:00:00</t>
   </si>
   <si>
     <t xml:space="preserve"> Outstanding amounts</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Loans to residents</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
@@ -183,219 +183,219 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Over 5 years</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">07/2025</t>
+      <t xml:space="preserve">09/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">08/2025</t>
+      <t xml:space="preserve">10/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">09/2025</t>
+      <t xml:space="preserve">11/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10/2025</t>
+      <t xml:space="preserve">12/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11/2025</t>
+      <t xml:space="preserve">01/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12/2025</t>
+      <t xml:space="preserve">02/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">01/2026</t>
+      <t xml:space="preserve">03/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">02/2026</t>
+      <t xml:space="preserve">04/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">03/2026</t>
+      <t xml:space="preserve">05/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">04/2026</t>
+      <t xml:space="preserve">06/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">05/2026</t>
+      <t xml:space="preserve">07/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">06/2026</t>
+      <t xml:space="preserve">08/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">07/2026</t>
+      <t xml:space="preserve">09/2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1123,776 +1123,776 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Over 5 years</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">07/2025</t>
+            <t xml:space="preserve">09/2025</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>17300.4</v>
+        <v>17744.5</v>
       </c>
       <c r="C16" s="6">
-        <v>1657.7</v>
+        <v>1733.0</v>
       </c>
       <c r="D16" s="6">
-        <v>132.1</v>
+        <v>139.3</v>
       </c>
       <c r="E16" s="6">
-        <v>474.7</v>
+        <v>493.2</v>
       </c>
       <c r="F16" s="6">
-        <v>1050.9</v>
+        <v>1100.5</v>
       </c>
       <c r="G16" s="6">
-        <v>14230.9</v>
+        <v>14574.2</v>
       </c>
       <c r="H16" s="6">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
       <c r="I16" s="6">
-        <v>33.9</v>
+        <v>34.6</v>
       </c>
       <c r="J16" s="6">
-        <v>14195.4</v>
+        <v>14538.1</v>
       </c>
       <c r="K16" s="6">
-        <v>1411.8</v>
+        <v>1437.4</v>
       </c>
       <c r="L16" s="6">
-        <v>67.3</v>
+        <v>53.5</v>
       </c>
       <c r="M16" s="6">
-        <v>433.4</v>
+        <v>451.8</v>
       </c>
       <c r="N16" s="6">
-        <v>911.0</v>
+        <v>932.1</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">08/2025</t>
+            <t xml:space="preserve">10/2025</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>17520.4</v>
+        <v>17958.4</v>
       </c>
       <c r="C17" s="6">
-        <v>1698.1</v>
+        <v>1764.7</v>
       </c>
       <c r="D17" s="6">
-        <v>135.9</v>
+        <v>137.6</v>
       </c>
       <c r="E17" s="6">
-        <v>484.0</v>
+        <v>501.1</v>
       </c>
       <c r="F17" s="6">
-        <v>1078.3</v>
+        <v>1126.0</v>
       </c>
       <c r="G17" s="6">
-        <v>14402.3</v>
+        <v>14758.9</v>
       </c>
       <c r="H17" s="6">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="I17" s="6">
-        <v>34.2</v>
+        <v>33.9</v>
       </c>
       <c r="J17" s="6">
-        <v>14366.8</v>
+        <v>14723.8</v>
       </c>
       <c r="K17" s="6">
-        <v>1420.0</v>
+        <v>1434.8</v>
       </c>
       <c r="L17" s="6">
-        <v>52.4</v>
+        <v>50.3</v>
       </c>
       <c r="M17" s="6">
-        <v>442.8</v>
+        <v>444.6</v>
       </c>
       <c r="N17" s="6">
-        <v>924.7</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">09/2025</t>
+            <t xml:space="preserve">11/2025</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>17744.5</v>
+        <v>18185.5</v>
       </c>
       <c r="C18" s="6">
-        <v>1733.0</v>
+        <v>1793.2</v>
       </c>
       <c r="D18" s="6">
         <v>139.3</v>
       </c>
       <c r="E18" s="6">
-        <v>493.2</v>
+        <v>517.8</v>
       </c>
       <c r="F18" s="6">
-        <v>1100.5</v>
+        <v>1136.1</v>
       </c>
       <c r="G18" s="6">
-        <v>14574.2</v>
+        <v>14945.4</v>
       </c>
       <c r="H18" s="6">
-        <v>1.5</v>
+        <v>0.9</v>
       </c>
       <c r="I18" s="6">
-        <v>34.6</v>
+        <v>33.5</v>
       </c>
       <c r="J18" s="6">
-        <v>14538.1</v>
+        <v>14911.1</v>
       </c>
       <c r="K18" s="6">
-        <v>1437.4</v>
+        <v>1446.9</v>
       </c>
       <c r="L18" s="6">
-        <v>53.5</v>
+        <v>64.8</v>
       </c>
       <c r="M18" s="6">
-        <v>451.8</v>
+        <v>440.4</v>
       </c>
       <c r="N18" s="6">
-        <v>932.1</v>
+        <v>941.7</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10/2025</t>
+            <t xml:space="preserve">12/2025</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>17958.4</v>
+        <v>18353.6</v>
       </c>
       <c r="C19" s="6">
-        <v>1764.7</v>
+        <v>1799.7</v>
       </c>
       <c r="D19" s="6">
-        <v>137.6</v>
+        <v>129.2</v>
       </c>
       <c r="E19" s="6">
-        <v>501.1</v>
+        <v>521.1</v>
       </c>
       <c r="F19" s="6">
-        <v>1126.0</v>
+        <v>1149.4</v>
       </c>
       <c r="G19" s="6">
-        <v>14758.9</v>
+        <v>15122.0</v>
       </c>
       <c r="H19" s="6">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="I19" s="6">
-        <v>33.9</v>
+        <v>32.8</v>
       </c>
       <c r="J19" s="6">
-        <v>14723.8</v>
+        <v>15088.3</v>
       </c>
       <c r="K19" s="6">
-        <v>1434.8</v>
+        <v>1431.9</v>
       </c>
       <c r="L19" s="6">
-        <v>50.3</v>
+        <v>73.6</v>
       </c>
       <c r="M19" s="6">
-        <v>444.6</v>
+        <v>421.8</v>
       </c>
       <c r="N19" s="6">
-        <v>940.0</v>
+        <v>936.5</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11/2025</t>
+            <t xml:space="preserve">01/2026</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>18185.5</v>
+        <v>18510.5</v>
       </c>
       <c r="C20" s="6">
-        <v>1793.2</v>
+        <v>1829.8</v>
       </c>
       <c r="D20" s="6">
-        <v>139.3</v>
+        <v>139.6</v>
       </c>
       <c r="E20" s="6">
-        <v>517.8</v>
+        <v>524.6</v>
       </c>
       <c r="F20" s="6">
-        <v>1136.1</v>
+        <v>1165.7</v>
       </c>
       <c r="G20" s="6">
-        <v>14945.4</v>
+        <v>15278.6</v>
       </c>
       <c r="H20" s="6">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="I20" s="6">
-        <v>33.5</v>
+        <v>32.5</v>
       </c>
       <c r="J20" s="6">
-        <v>14911.1</v>
+        <v>15245.1</v>
       </c>
       <c r="K20" s="6">
-        <v>1446.9</v>
+        <v>1402.1</v>
       </c>
       <c r="L20" s="6">
-        <v>64.8</v>
+        <v>48.1</v>
       </c>
       <c r="M20" s="6">
-        <v>440.4</v>
+        <v>415.2</v>
       </c>
       <c r="N20" s="6">
-        <v>941.7</v>
+        <v>938.8</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12/2025</t>
+            <t xml:space="preserve">02/2026</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>18353.6</v>
+        <v>18665.5</v>
       </c>
       <c r="C21" s="6">
-        <v>1799.7</v>
+        <v>1845.5</v>
       </c>
       <c r="D21" s="6">
-        <v>129.2</v>
+        <v>136.4</v>
       </c>
       <c r="E21" s="6">
-        <v>521.1</v>
+        <v>527.1</v>
       </c>
       <c r="F21" s="6">
-        <v>1149.4</v>
+        <v>1182.0</v>
       </c>
       <c r="G21" s="6">
-        <v>15122.0</v>
+        <v>15420.5</v>
       </c>
       <c r="H21" s="6">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
       <c r="I21" s="6">
-        <v>32.8</v>
+        <v>32.0</v>
       </c>
       <c r="J21" s="6">
-        <v>15088.3</v>
+        <v>15387.4</v>
       </c>
       <c r="K21" s="6">
-        <v>1431.9</v>
+        <v>1399.4</v>
       </c>
       <c r="L21" s="6">
-        <v>73.6</v>
+        <v>47.4</v>
       </c>
       <c r="M21" s="6">
-        <v>421.8</v>
+        <v>407.7</v>
       </c>
       <c r="N21" s="6">
-        <v>936.5</v>
+        <v>944.3</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">01/2026</t>
+            <t xml:space="preserve">03/2026</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>18510.5</v>
+        <v>18893.1</v>
       </c>
       <c r="C22" s="6">
-        <v>1829.8</v>
+        <v>1881.3</v>
       </c>
       <c r="D22" s="6">
-        <v>139.6</v>
+        <v>140.2</v>
       </c>
       <c r="E22" s="6">
-        <v>524.6</v>
+        <v>535.1</v>
       </c>
       <c r="F22" s="6">
-        <v>1165.7</v>
+        <v>1206.0</v>
       </c>
       <c r="G22" s="6">
-        <v>15278.6</v>
+        <v>15601.3</v>
       </c>
       <c r="H22" s="6">
-        <v>1.0</v>
+        <v>1.2</v>
       </c>
       <c r="I22" s="6">
-        <v>32.5</v>
+        <v>31.8</v>
       </c>
       <c r="J22" s="6">
-        <v>15245.1</v>
+        <v>15568.4</v>
       </c>
       <c r="K22" s="6">
-        <v>1402.1</v>
+        <v>1410.4</v>
       </c>
       <c r="L22" s="6">
-        <v>48.1</v>
+        <v>47.6</v>
       </c>
       <c r="M22" s="6">
-        <v>415.2</v>
+        <v>407.8</v>
       </c>
       <c r="N22" s="6">
-        <v>938.8</v>
+        <v>955.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">02/2026</t>
+            <t xml:space="preserve">04/2026</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>18665.5</v>
+        <v>18965.0</v>
       </c>
       <c r="C23" s="6">
-        <v>1845.5</v>
+        <v>1852.6</v>
       </c>
       <c r="D23" s="6">
-        <v>136.4</v>
+        <v>117.9</v>
       </c>
       <c r="E23" s="6">
-        <v>527.1</v>
+        <v>533.9</v>
       </c>
       <c r="F23" s="6">
-        <v>1182.0</v>
+        <v>1200.8</v>
       </c>
       <c r="G23" s="6">
-        <v>15420.5</v>
+        <v>15699.9</v>
       </c>
       <c r="H23" s="6">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
       <c r="I23" s="6">
-        <v>32.0</v>
+        <v>30.6</v>
       </c>
       <c r="J23" s="6">
-        <v>15387.4</v>
+        <v>15667.7</v>
       </c>
       <c r="K23" s="6">
-        <v>1399.4</v>
+        <v>1412.6</v>
       </c>
       <c r="L23" s="6">
-        <v>47.4</v>
+        <v>52.9</v>
       </c>
       <c r="M23" s="6">
-        <v>407.7</v>
+        <v>403.3</v>
       </c>
       <c r="N23" s="6">
-        <v>944.3</v>
+        <v>956.4</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">03/2026</t>
+            <t xml:space="preserve">05/2026</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>18893.1</v>
+        <v>19332.9</v>
       </c>
       <c r="C24" s="6">
-        <v>1881.3</v>
+        <v>2060.8</v>
       </c>
       <c r="D24" s="6">
-        <v>140.2</v>
+        <v>123.5</v>
       </c>
       <c r="E24" s="6">
-        <v>535.1</v>
+        <v>587.5</v>
       </c>
       <c r="F24" s="6">
-        <v>1206.0</v>
+        <v>1349.8</v>
       </c>
       <c r="G24" s="6">
-        <v>15601.3</v>
+        <v>15850.1</v>
       </c>
       <c r="H24" s="6">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="I24" s="6">
-        <v>31.8</v>
+        <v>29.6</v>
       </c>
       <c r="J24" s="6">
-        <v>15568.4</v>
+        <v>15819.0</v>
       </c>
       <c r="K24" s="6">
-        <v>1410.4</v>
+        <v>1422.0</v>
       </c>
       <c r="L24" s="6">
-        <v>47.6</v>
+        <v>49.4</v>
       </c>
       <c r="M24" s="6">
-        <v>407.8</v>
+        <v>413.6</v>
       </c>
       <c r="N24" s="6">
-        <v>955.0</v>
+        <v>959.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">04/2026</t>
+            <t xml:space="preserve">06/2026</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>18965.0</v>
+        <v>19603.6</v>
       </c>
       <c r="C25" s="6">
-        <v>1852.6</v>
+        <v>2107.8</v>
       </c>
       <c r="D25" s="6">
-        <v>117.9</v>
+        <v>128.8</v>
       </c>
       <c r="E25" s="6">
-        <v>533.9</v>
+        <v>596.1</v>
       </c>
       <c r="F25" s="6">
-        <v>1200.8</v>
+        <v>1382.9</v>
       </c>
       <c r="G25" s="6">
-        <v>15699.9</v>
+        <v>16050.7</v>
       </c>
       <c r="H25" s="6">
-        <v>1.6</v>
+        <v>1.4</v>
       </c>
       <c r="I25" s="6">
-        <v>30.6</v>
+        <v>29.6</v>
       </c>
       <c r="J25" s="6">
-        <v>15667.7</v>
+        <v>16019.8</v>
       </c>
       <c r="K25" s="6">
-        <v>1412.6</v>
+        <v>1445.1</v>
       </c>
       <c r="L25" s="6">
-        <v>52.9</v>
+        <v>61.2</v>
       </c>
       <c r="M25" s="6">
-        <v>403.3</v>
+        <v>417.5</v>
       </c>
       <c r="N25" s="6">
-        <v>956.4</v>
+        <v>966.4</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">05/2026</t>
+            <t xml:space="preserve">07/2026</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>19161.6</v>
+        <v>19865.3</v>
       </c>
       <c r="C26" s="6">
-        <v>1889.5</v>
+        <v>2149.7</v>
       </c>
       <c r="D26" s="6">
-        <v>122.7</v>
+        <v>132.5</v>
       </c>
       <c r="E26" s="6">
-        <v>544.4</v>
+        <v>608.8</v>
       </c>
       <c r="F26" s="6">
-        <v>1222.4</v>
+        <v>1408.4</v>
       </c>
       <c r="G26" s="6">
-        <v>15850.1</v>
+        <v>16263.6</v>
       </c>
       <c r="H26" s="6">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="I26" s="6">
-        <v>29.6</v>
+        <v>29.0</v>
       </c>
       <c r="J26" s="6">
-        <v>15819.0</v>
+        <v>16233.4</v>
       </c>
       <c r="K26" s="6">
-        <v>1422.0</v>
+        <v>1451.9</v>
       </c>
       <c r="L26" s="6">
-        <v>49.4</v>
+        <v>53.0</v>
       </c>
       <c r="M26" s="6">
-        <v>413.6</v>
+        <v>421.4</v>
       </c>
       <c r="N26" s="6">
-        <v>959.0</v>
+        <v>977.5</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">06/2026</t>
+            <t xml:space="preserve">08/2026</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>19603.6</v>
+        <v>20118.4</v>
       </c>
       <c r="C27" s="6">
-        <v>2107.8</v>
+        <v>2204.5</v>
       </c>
       <c r="D27" s="6">
-        <v>128.8</v>
+        <v>137.6</v>
       </c>
       <c r="E27" s="6">
-        <v>596.1</v>
+        <v>623.6</v>
       </c>
       <c r="F27" s="6">
-        <v>1382.9</v>
+        <v>1443.2</v>
       </c>
       <c r="G27" s="6">
-        <v>16050.7</v>
+        <v>16469.9</v>
       </c>
       <c r="H27" s="6">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="I27" s="6">
-        <v>29.6</v>
+        <v>28.8</v>
       </c>
       <c r="J27" s="6">
-        <v>16019.8</v>
+        <v>16439.8</v>
       </c>
       <c r="K27" s="6">
-        <v>1445.1</v>
+        <v>1444.0</v>
       </c>
       <c r="L27" s="6">
-        <v>61.2</v>
+        <v>48.5</v>
       </c>
       <c r="M27" s="6">
-        <v>417.5</v>
+        <v>419.0</v>
       </c>
       <c r="N27" s="6">
-        <v>966.4</v>
+        <v>976.4</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">07/2026</t>
+            <t xml:space="preserve">09/2026</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>19854.7</v>
+        <v>20392.1</v>
       </c>
       <c r="C28" s="6">
-        <v>2149.9</v>
+        <v>2241.3</v>
       </c>
       <c r="D28" s="6">
-        <v>132.5</v>
+        <v>138.9</v>
       </c>
       <c r="E28" s="6">
-        <v>609.1</v>
+        <v>634.6</v>
       </c>
       <c r="F28" s="6">
-        <v>1408.3</v>
+        <v>1467.9</v>
       </c>
       <c r="G28" s="6">
-        <v>16254.6</v>
+        <v>16702.0</v>
       </c>
       <c r="H28" s="6">
-        <v>1.2</v>
+        <v>1.0</v>
       </c>
       <c r="I28" s="6">
-        <v>29.0</v>
+        <v>28.4</v>
       </c>
       <c r="J28" s="6">
-        <v>16224.4</v>
+        <v>16672.6</v>
       </c>
       <c r="K28" s="6">
-        <v>1450.1</v>
+        <v>1448.8</v>
       </c>
       <c r="L28" s="6">
-        <v>53.2</v>
+        <v>48.3</v>
       </c>
       <c r="M28" s="6">
-        <v>420.9</v>
+        <v>417.3</v>
       </c>
       <c r="N28" s="6">
-        <v>975.9</v>
+        <v>983.2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="B8:N8"/>
     <mergeCell ref="B9:N9"/>
     <mergeCell ref="B11:N11"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="B13:N13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="G14:J14"/>
     <mergeCell ref="K14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>