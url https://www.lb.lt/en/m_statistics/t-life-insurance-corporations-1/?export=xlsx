--- v0 (2025-12-13)
+++ v1 (2026-11-05)
@@ -43,119 +43,63 @@
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Life insurance corporations</t>
     </r>
   </si>
   <si>
     <t>Measurement units</t>
   </si>
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2025-10-03 10:00:00</t>
+    <t>2026-10-05 10:00:00</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Outstanding amounts</t>
   </si>
   <si>
     <t>Data position</t>
   </si>
   <si>
     <t>Assets</t>
-  </si>
-[...54 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
@@ -181,50 +125,106 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q1/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Q2/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q3/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q4/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q1/2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Q2/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TOTAL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -1057,271 +1057,271 @@
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="3"/>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2023</t>
+            <t xml:space="preserve">Q2/2024</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2023</t>
+            <t xml:space="preserve">Q3/2024</t>
           </r>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2023</t>
+            <t xml:space="preserve">Q4/2024</t>
           </r>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2024</t>
+            <t xml:space="preserve">Q1/2025</t>
           </r>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2024</t>
+            <t xml:space="preserve">Q2/2025</t>
           </r>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q3/2024</t>
+            <t xml:space="preserve">Q3/2025</t>
           </r>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q4/2024</t>
+            <t xml:space="preserve">Q4/2025</t>
           </r>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q1/2025</t>
+            <t xml:space="preserve">Q1/2026</t>
           </r>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Q2/2025</t>
+            <t xml:space="preserve">Q2/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TOTAL</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>1799.53</v>
+        <v>1748.99</v>
       </c>
       <c r="C13" s="6">
-        <v>1792.23</v>
+        <v>1706.85</v>
       </c>
       <c r="D13" s="6">
-        <v>1825.14</v>
+        <v>1660.52</v>
       </c>
       <c r="E13" s="6">
-        <v>1810.11</v>
+        <v>1640.82</v>
       </c>
       <c r="F13" s="6">
-        <v>1748.99</v>
+        <v>1594.82</v>
       </c>
       <c r="G13" s="6">
-        <v>1706.85</v>
+        <v>1668.75</v>
       </c>
       <c r="H13" s="6">
-        <v>1660.52</v>
+        <v>1735.14</v>
       </c>
       <c r="I13" s="6">
-        <v>1640.82</v>
+        <v>1838.78</v>
       </c>
       <c r="J13" s="6">
-        <v>1594.82</v>
+        <v>1983.5</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Transferable deposits</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>54.16</v>
+        <v>45.29</v>
       </c>
       <c r="C14" s="6">
-        <v>55.73</v>
+        <v>40.62</v>
       </c>
       <c r="D14" s="6">
-        <v>46.87</v>
+        <v>38.91</v>
       </c>
       <c r="E14" s="6">
-        <v>41.88</v>
+        <v>34.9</v>
       </c>
       <c r="F14" s="6">
-        <v>45.29</v>
+        <v>38.88</v>
       </c>
       <c r="G14" s="6">
-        <v>40.62</v>
+        <v>32.7</v>
       </c>
       <c r="H14" s="6">
-        <v>38.91</v>
+        <v>28.24</v>
       </c>
       <c r="I14" s="6">
-        <v>34.9</v>
+        <v>32.53</v>
       </c>
       <c r="J14" s="6">
-        <v>38.88</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
         <v>0.0</v>
       </c>
       <c r="C15" s="6">
         <v>0.0</v>
       </c>
@@ -1343,165 +1343,165 @@
       <c r="I15" s="6">
         <v>0.0</v>
       </c>
       <c r="J15" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>49.13</v>
+        <v>41.3</v>
       </c>
       <c r="C16" s="6">
-        <v>48.87</v>
+        <v>38.17</v>
       </c>
       <c r="D16" s="6">
-        <v>44.52</v>
+        <v>31.06</v>
       </c>
       <c r="E16" s="6">
-        <v>37.1</v>
+        <v>31.07</v>
       </c>
       <c r="F16" s="6">
-        <v>41.3</v>
+        <v>30.64</v>
       </c>
       <c r="G16" s="6">
-        <v>38.17</v>
+        <v>23.44</v>
       </c>
       <c r="H16" s="6">
-        <v>31.06</v>
+        <v>26.66</v>
       </c>
       <c r="I16" s="6">
-        <v>31.07</v>
+        <v>29.94</v>
       </c>
       <c r="J16" s="6">
-        <v>30.64</v>
+        <v>25.32</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>5.03</v>
+        <v>3.99</v>
       </c>
       <c r="C17" s="6">
-        <v>6.86</v>
+        <v>2.45</v>
       </c>
       <c r="D17" s="6">
-        <v>2.35</v>
+        <v>7.85</v>
       </c>
       <c r="E17" s="6">
-        <v>4.79</v>
+        <v>3.83</v>
       </c>
       <c r="F17" s="6">
-        <v>3.99</v>
+        <v>8.25</v>
       </c>
       <c r="G17" s="6">
-        <v>2.45</v>
+        <v>9.26</v>
       </c>
       <c r="H17" s="6">
-        <v>7.85</v>
+        <v>1.58</v>
       </c>
       <c r="I17" s="6">
-        <v>3.83</v>
+        <v>2.59</v>
       </c>
       <c r="J17" s="6">
-        <v>8.25</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other deposits</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>0.84</v>
+        <v>0.66</v>
       </c>
       <c r="C18" s="6">
-        <v>1.02</v>
+        <v>0.6</v>
       </c>
       <c r="D18" s="6">
-        <v>1.01</v>
+        <v>0.57</v>
       </c>
       <c r="E18" s="6">
-        <v>0.68</v>
+        <v>0.52</v>
       </c>
       <c r="F18" s="6">
-        <v>0.66</v>
+        <v>0.48</v>
       </c>
       <c r="G18" s="6">
-        <v>0.6</v>
+        <v>0.49</v>
       </c>
       <c r="H18" s="6">
-        <v>0.57</v>
+        <v>6.44</v>
       </c>
       <c r="I18" s="6">
-        <v>0.52</v>
+        <v>0.65</v>
       </c>
       <c r="J18" s="6">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central bank</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
         <v>0.0</v>
       </c>
       <c r="C19" s="6">
         <v>0.0</v>
       </c>
@@ -1523,159 +1523,159 @@
       <c r="I19" s="6">
         <v>0.0</v>
       </c>
       <c r="J19" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>0.84</v>
+        <v>0.58</v>
       </c>
       <c r="C20" s="6">
-        <v>1.02</v>
+        <v>0.5</v>
       </c>
       <c r="D20" s="6">
-        <v>1.01</v>
+        <v>0.47</v>
       </c>
       <c r="E20" s="6">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="F20" s="6">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="G20" s="6">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="H20" s="6">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="I20" s="6">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="J20" s="6">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="C21" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="D21" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="E21" s="6">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="F21" s="6">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="G21" s="6">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="H21" s="6">
-        <v>0.1</v>
+        <v>6.16</v>
       </c>
       <c r="I21" s="6">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="J21" s="6">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Short-term debt securities</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>12.68</v>
+        <v>1.47</v>
       </c>
       <c r="C22" s="6">
-        <v>32.51</v>
+        <v>0.0</v>
       </c>
       <c r="D22" s="6">
-        <v>34.44</v>
+        <v>0.0</v>
       </c>
       <c r="E22" s="6">
-        <v>4.51</v>
+        <v>0.0</v>
       </c>
       <c r="F22" s="6">
-        <v>1.47</v>
+        <v>0.0</v>
       </c>
       <c r="G22" s="6">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="H22" s="6">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="I22" s="6">
         <v>0.0</v>
       </c>
       <c r="J22" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
@@ -1928,255 +1928,255 @@
       <c r="I28" s="6">
         <v>0.0</v>
       </c>
       <c r="J28" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
-        <v>12.68</v>
+        <v>1.47</v>
       </c>
       <c r="C29" s="6">
-        <v>32.51</v>
+        <v>0.0</v>
       </c>
       <c r="D29" s="6">
-        <v>34.44</v>
+        <v>0.0</v>
       </c>
       <c r="E29" s="6">
-        <v>4.51</v>
+        <v>0.0</v>
       </c>
       <c r="F29" s="6">
-        <v>1.47</v>
+        <v>0.0</v>
       </c>
       <c r="G29" s="6">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="H29" s="6">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="I29" s="6">
         <v>0.0</v>
       </c>
       <c r="J29" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Long-term debt securities</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>447.25</v>
+        <v>338.94</v>
       </c>
       <c r="C30" s="6">
-        <v>414.27</v>
+        <v>348.73</v>
       </c>
       <c r="D30" s="6">
-        <v>426.26</v>
+        <v>318.12</v>
       </c>
       <c r="E30" s="6">
-        <v>356.26</v>
+        <v>294.81</v>
       </c>
       <c r="F30" s="6">
-        <v>338.94</v>
+        <v>286.5</v>
       </c>
       <c r="G30" s="6">
-        <v>348.73</v>
+        <v>293.47</v>
       </c>
       <c r="H30" s="6">
-        <v>318.12</v>
+        <v>301.42</v>
       </c>
       <c r="I30" s="6">
-        <v>294.81</v>
+        <v>323.81</v>
       </c>
       <c r="J30" s="6">
-        <v>286.5</v>
+        <v>309.08</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
-        <v>11.8</v>
+        <v>10.08</v>
       </c>
       <c r="C31" s="6">
-        <v>10.96</v>
+        <v>9.56</v>
       </c>
       <c r="D31" s="6">
-        <v>9.69</v>
+        <v>8.71</v>
       </c>
       <c r="E31" s="6">
-        <v>10.45</v>
+        <v>8.68</v>
       </c>
       <c r="F31" s="6">
-        <v>10.08</v>
+        <v>7.02</v>
       </c>
       <c r="G31" s="6">
-        <v>9.56</v>
+        <v>7.59</v>
       </c>
       <c r="H31" s="6">
-        <v>8.71</v>
+        <v>6.99</v>
       </c>
       <c r="I31" s="6">
-        <v>8.68</v>
+        <v>7.57</v>
       </c>
       <c r="J31" s="6">
-        <v>7.02</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>1.43</v>
+        <v>0.76</v>
       </c>
       <c r="C32" s="6">
-        <v>1.43</v>
+        <v>0.76</v>
       </c>
       <c r="D32" s="6">
-        <v>1.42</v>
+        <v>0.0</v>
       </c>
       <c r="E32" s="6">
-        <v>0.76</v>
+        <v>0.0</v>
       </c>
       <c r="F32" s="6">
-        <v>0.76</v>
+        <v>0.15</v>
       </c>
       <c r="G32" s="6">
-        <v>0.76</v>
+        <v>0.15</v>
       </c>
       <c r="H32" s="6">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="I32" s="6">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="J32" s="6">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>1.6</v>
+        <v>1.59</v>
       </c>
       <c r="C33" s="6">
-        <v>1.61</v>
+        <v>1.72</v>
       </c>
       <c r="D33" s="6">
-        <v>1.09</v>
+        <v>0.74</v>
       </c>
       <c r="E33" s="6">
-        <v>0.59</v>
+        <v>0.97</v>
       </c>
       <c r="F33" s="6">
-        <v>1.59</v>
+        <v>0.97</v>
       </c>
       <c r="G33" s="6">
-        <v>1.72</v>
+        <v>1.01</v>
       </c>
       <c r="H33" s="6">
-        <v>0.74</v>
+        <v>0.46</v>
       </c>
       <c r="I33" s="6">
-        <v>0.97</v>
+        <v>0.6</v>
       </c>
       <c r="J33" s="6">
-        <v>0.97</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
         <v>0.0</v>
       </c>
       <c r="C34" s="6">
         <v>0.0</v>
       </c>
@@ -2243,120 +2243,120 @@
       <c r="I35" s="6">
         <v>0.0</v>
       </c>
       <c r="J35" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Central government</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
-        <v>73.36</v>
+        <v>50.23</v>
       </c>
       <c r="C36" s="6">
-        <v>70.02</v>
+        <v>47.0</v>
       </c>
       <c r="D36" s="6">
-        <v>75.56</v>
+        <v>46.85</v>
       </c>
       <c r="E36" s="6">
-        <v>54.75</v>
+        <v>46.62</v>
       </c>
       <c r="F36" s="6">
-        <v>50.23</v>
+        <v>45.95</v>
       </c>
       <c r="G36" s="6">
-        <v>47.0</v>
+        <v>48.25</v>
       </c>
       <c r="H36" s="6">
-        <v>46.85</v>
+        <v>48.97</v>
       </c>
       <c r="I36" s="6">
-        <v>46.62</v>
+        <v>51.61</v>
       </c>
       <c r="J36" s="6">
-        <v>45.95</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
-        <v>359.07</v>
+        <v>276.28</v>
       </c>
       <c r="C37" s="6">
-        <v>330.26</v>
+        <v>289.69</v>
       </c>
       <c r="D37" s="6">
-        <v>338.5</v>
+        <v>261.81</v>
       </c>
       <c r="E37" s="6">
-        <v>289.72</v>
+        <v>238.54</v>
       </c>
       <c r="F37" s="6">
-        <v>276.28</v>
+        <v>232.41</v>
       </c>
       <c r="G37" s="6">
-        <v>289.69</v>
+        <v>236.47</v>
       </c>
       <c r="H37" s="6">
-        <v>261.81</v>
+        <v>244.86</v>
       </c>
       <c r="I37" s="6">
-        <v>238.54</v>
+        <v>263.67</v>
       </c>
       <c r="J37" s="6">
-        <v>232.41</v>
+        <v>253.72</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Short-term loans</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
         <v>0.0</v>
       </c>
       <c r="C38" s="6">
         <v>0.0</v>
       </c>
@@ -2603,120 +2603,120 @@
       <c r="I43" s="6">
         <v>0.0</v>
       </c>
       <c r="J43" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Long-term loans</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>20.41</v>
+        <v>12.91</v>
       </c>
       <c r="C44" s="6">
-        <v>21.02</v>
+        <v>15.41</v>
       </c>
       <c r="D44" s="6">
-        <v>23.01</v>
+        <v>10.72</v>
       </c>
       <c r="E44" s="6">
-        <v>11.41</v>
+        <v>9.89</v>
       </c>
       <c r="F44" s="6">
-        <v>12.91</v>
+        <v>7.49</v>
       </c>
       <c r="G44" s="6">
-        <v>15.41</v>
+        <v>7.51</v>
       </c>
       <c r="H44" s="6">
-        <v>10.72</v>
+        <v>7.43</v>
       </c>
       <c r="I44" s="6">
-        <v>9.89</v>
+        <v>13.6</v>
       </c>
       <c r="J44" s="6">
-        <v>7.49</v>
+        <v>13.16</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>0.77</v>
+        <v>0.5</v>
       </c>
       <c r="C45" s="6">
-        <v>0.77</v>
+        <v>0.5</v>
       </c>
       <c r="D45" s="6">
-        <v>0.96</v>
+        <v>0.5</v>
       </c>
       <c r="E45" s="6">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="F45" s="6">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="G45" s="6">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="H45" s="6">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="I45" s="6">
-        <v>0.67</v>
+        <v>0.87</v>
       </c>
       <c r="J45" s="6">
-        <v>0.67</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
         <v>0.0</v>
       </c>
       <c r="C46" s="6">
         <v>0.0</v>
       </c>
@@ -2783,369 +2783,369 @@
       <c r="I47" s="6">
         <v>0.0</v>
       </c>
       <c r="J47" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>19.64</v>
+        <v>12.42</v>
       </c>
       <c r="C48" s="6">
-        <v>20.26</v>
+        <v>14.91</v>
       </c>
       <c r="D48" s="6">
-        <v>22.05</v>
+        <v>10.22</v>
       </c>
       <c r="E48" s="6">
-        <v>10.91</v>
+        <v>9.23</v>
       </c>
       <c r="F48" s="6">
-        <v>12.42</v>
+        <v>6.83</v>
       </c>
       <c r="G48" s="6">
-        <v>14.91</v>
+        <v>6.84</v>
       </c>
       <c r="H48" s="6">
-        <v>10.22</v>
+        <v>6.76</v>
       </c>
       <c r="I48" s="6">
-        <v>9.23</v>
+        <v>12.73</v>
       </c>
       <c r="J48" s="6">
-        <v>6.83</v>
+        <v>12.29</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Listed shares</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>27.64</v>
+        <v>3.94</v>
       </c>
       <c r="C49" s="6">
-        <v>27.6</v>
+        <v>3.41</v>
       </c>
       <c r="D49" s="6">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="E49" s="6">
-        <v>3.7</v>
+        <v>2.82</v>
       </c>
       <c r="F49" s="6">
-        <v>3.94</v>
+        <v>2.53</v>
       </c>
       <c r="G49" s="6">
-        <v>3.41</v>
+        <v>2.58</v>
       </c>
       <c r="H49" s="6">
-        <v>2.35</v>
+        <v>2.48</v>
       </c>
       <c r="I49" s="6">
-        <v>2.82</v>
+        <v>4.21</v>
       </c>
       <c r="J49" s="6">
-        <v>2.53</v>
+        <v>4.13</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>12.83</v>
+        <v>0.66</v>
       </c>
       <c r="C50" s="6">
-        <v>12.83</v>
+        <v>0.67</v>
       </c>
       <c r="D50" s="6">
+        <v>0.69</v>
+      </c>
+      <c r="E50" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="F50" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="G50" s="6">
+        <v>0.68</v>
+      </c>
+      <c r="H50" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="I50" s="6">
         <v>0.86</v>
       </c>
-      <c r="E50" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="J50" s="6">
-        <v>0.64</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>2.92</v>
+        <v>0.0</v>
       </c>
       <c r="C51" s="6">
-        <v>2.92</v>
+        <v>0.0</v>
       </c>
       <c r="D51" s="6">
         <v>0.0</v>
       </c>
       <c r="E51" s="6">
         <v>0.0</v>
       </c>
       <c r="F51" s="6">
         <v>0.0</v>
       </c>
       <c r="G51" s="6">
         <v>0.0</v>
       </c>
       <c r="H51" s="6">
         <v>0.0</v>
       </c>
       <c r="I51" s="6">
         <v>0.0</v>
       </c>
       <c r="J51" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
-        <v>8.63</v>
+        <v>0.68</v>
       </c>
       <c r="C52" s="6">
-        <v>8.5</v>
+        <v>0.0</v>
       </c>
       <c r="D52" s="6">
-        <v>0.95</v>
+        <v>0.0</v>
       </c>
       <c r="E52" s="6">
-        <v>0.68</v>
+        <v>0.0</v>
       </c>
       <c r="F52" s="6">
-        <v>0.68</v>
+        <v>0.0</v>
       </c>
       <c r="G52" s="6">
         <v>0.0</v>
       </c>
       <c r="H52" s="6">
         <v>0.0</v>
       </c>
       <c r="I52" s="6">
-        <v>0.0</v>
+        <v>1.02</v>
       </c>
       <c r="J52" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
-        <v>3.26</v>
+        <v>2.61</v>
       </c>
       <c r="C53" s="6">
-        <v>3.35</v>
+        <v>2.74</v>
       </c>
       <c r="D53" s="6">
-        <v>3.32</v>
+        <v>1.66</v>
       </c>
       <c r="E53" s="6">
-        <v>2.42</v>
+        <v>2.04</v>
       </c>
       <c r="F53" s="6">
-        <v>2.61</v>
+        <v>1.88</v>
       </c>
       <c r="G53" s="6">
-        <v>2.74</v>
+        <v>1.9</v>
       </c>
       <c r="H53" s="6">
-        <v>1.66</v>
+        <v>1.83</v>
       </c>
       <c r="I53" s="6">
-        <v>2.04</v>
+        <v>2.33</v>
       </c>
       <c r="J53" s="6">
-        <v>1.88</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Unlisted shares</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>37.71</v>
+        <v>10.42</v>
       </c>
       <c r="C54" s="6">
-        <v>35.73</v>
+        <v>10.27</v>
       </c>
       <c r="D54" s="6">
-        <v>16.73</v>
+        <v>10.96</v>
       </c>
       <c r="E54" s="6">
-        <v>9.93</v>
+        <v>11.6</v>
       </c>
       <c r="F54" s="6">
-        <v>10.42</v>
+        <v>11.55</v>
       </c>
       <c r="G54" s="6">
-        <v>10.27</v>
+        <v>11.53</v>
       </c>
       <c r="H54" s="6">
-        <v>10.96</v>
+        <v>12.55</v>
       </c>
       <c r="I54" s="6">
-        <v>11.6</v>
+        <v>17.58</v>
       </c>
       <c r="J54" s="6">
-        <v>11.55</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>21.82</v>
+        <v>0.0</v>
       </c>
       <c r="C55" s="6">
-        <v>19.81</v>
+        <v>0.0</v>
       </c>
       <c r="D55" s="6">
         <v>0.0</v>
       </c>
       <c r="E55" s="6">
         <v>0.0</v>
       </c>
       <c r="F55" s="6">
         <v>0.0</v>
       </c>
       <c r="G55" s="6">
         <v>0.0</v>
       </c>
       <c r="H55" s="6">
         <v>0.0</v>
       </c>
       <c r="I55" s="6">
         <v>0.0</v>
       </c>
       <c r="J55" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="7" t="inlineStr">
@@ -3188,165 +3188,165 @@
       <c r="I56" s="6">
         <v>0.0</v>
       </c>
       <c r="J56" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>4.06</v>
+        <v>2.95</v>
       </c>
       <c r="C57" s="6">
-        <v>4.06</v>
+        <v>2.95</v>
       </c>
       <c r="D57" s="6">
-        <v>4.94</v>
+        <v>3.74</v>
       </c>
       <c r="E57" s="6">
-        <v>2.43</v>
+        <v>3.96</v>
       </c>
       <c r="F57" s="6">
-        <v>2.95</v>
+        <v>3.96</v>
       </c>
       <c r="G57" s="6">
-        <v>2.95</v>
+        <v>3.96</v>
       </c>
       <c r="H57" s="6">
-        <v>3.74</v>
+        <v>4.98</v>
       </c>
       <c r="I57" s="6">
-        <v>3.96</v>
+        <v>7.03</v>
       </c>
       <c r="J57" s="6">
-        <v>3.96</v>
+        <v>7.03</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>11.83</v>
+        <v>7.47</v>
       </c>
       <c r="C58" s="6">
-        <v>11.85</v>
+        <v>7.32</v>
       </c>
       <c r="D58" s="6">
-        <v>11.79</v>
+        <v>7.23</v>
       </c>
       <c r="E58" s="6">
-        <v>7.5</v>
+        <v>7.64</v>
       </c>
       <c r="F58" s="6">
-        <v>7.47</v>
+        <v>7.6</v>
       </c>
       <c r="G58" s="6">
-        <v>7.32</v>
+        <v>7.57</v>
       </c>
       <c r="H58" s="6">
-        <v>7.23</v>
+        <v>7.57</v>
       </c>
       <c r="I58" s="6">
-        <v>7.64</v>
+        <v>10.55</v>
       </c>
       <c r="J58" s="6">
-        <v>7.6</v>
+        <v>8.97</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other equity</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>33.12</v>
+        <v>5.02</v>
       </c>
       <c r="C59" s="6">
-        <v>33.86</v>
+        <v>7.09</v>
       </c>
       <c r="D59" s="6">
-        <v>36.49</v>
+        <v>5.38</v>
       </c>
       <c r="E59" s="6">
-        <v>3.84</v>
+        <v>2.96</v>
       </c>
       <c r="F59" s="6">
-        <v>5.02</v>
+        <v>4.03</v>
       </c>
       <c r="G59" s="6">
-        <v>7.09</v>
+        <v>4.02</v>
       </c>
       <c r="H59" s="6">
-        <v>5.38</v>
+        <v>4.18</v>
       </c>
       <c r="I59" s="6">
-        <v>2.96</v>
+        <v>3.06</v>
       </c>
       <c r="J59" s="6">
-        <v>4.03</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
         <v>0.0</v>
       </c>
       <c r="C60" s="6">
         <v>0.0</v>
       </c>
@@ -3416,72 +3416,72 @@
       <c r="J61" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
         <v>0.0</v>
       </c>
       <c r="C62" s="6">
-        <v>0.0</v>
+        <v>0.66</v>
       </c>
       <c r="D62" s="6">
-        <v>0.0</v>
+        <v>0.67</v>
       </c>
       <c r="E62" s="6">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="F62" s="6">
-        <v>0.0</v>
+        <v>0.73</v>
       </c>
       <c r="G62" s="6">
-        <v>0.66</v>
+        <v>0.73</v>
       </c>
       <c r="H62" s="6">
-        <v>0.67</v>
+        <v>0.74</v>
       </c>
       <c r="I62" s="6">
-        <v>0.72</v>
+        <v>0.0</v>
       </c>
       <c r="J62" s="6">
-        <v>0.73</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
         <v>0.0</v>
       </c>
       <c r="C63" s="6">
         <v>0.0</v>
       </c>
@@ -3503,120 +3503,120 @@
       <c r="I63" s="6">
         <v>0.0</v>
       </c>
       <c r="J63" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
-        <v>33.12</v>
+        <v>5.02</v>
       </c>
       <c r="C64" s="6">
-        <v>33.86</v>
+        <v>6.42</v>
       </c>
       <c r="D64" s="6">
-        <v>36.49</v>
+        <v>4.71</v>
       </c>
       <c r="E64" s="6">
-        <v>3.84</v>
+        <v>2.24</v>
       </c>
       <c r="F64" s="6">
-        <v>5.02</v>
+        <v>3.3</v>
       </c>
       <c r="G64" s="6">
-        <v>6.42</v>
+        <v>3.29</v>
       </c>
       <c r="H64" s="6">
-        <v>4.71</v>
+        <v>3.44</v>
       </c>
       <c r="I64" s="6">
-        <v>2.24</v>
+        <v>3.06</v>
       </c>
       <c r="J64" s="6">
-        <v>3.3</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Money Market Fund shares/units</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>2.59</v>
+        <v>1.67</v>
       </c>
       <c r="C65" s="6">
-        <v>1.54</v>
+        <v>1.35</v>
       </c>
       <c r="D65" s="6">
-        <v>1.38</v>
+        <v>1.22</v>
       </c>
       <c r="E65" s="6">
-        <v>2.08</v>
+        <v>1.26</v>
       </c>
       <c r="F65" s="6">
-        <v>1.67</v>
+        <v>1.05</v>
       </c>
       <c r="G65" s="6">
-        <v>1.35</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="6">
-        <v>1.22</v>
+        <v>1.18</v>
       </c>
       <c r="I65" s="6">
-        <v>1.26</v>
+        <v>1.62</v>
       </c>
       <c r="J65" s="6">
-        <v>1.05</v>
+        <v>5.91</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
         <v>0.0</v>
       </c>
       <c r="C66" s="6">
         <v>0.0</v>
       </c>
@@ -3638,480 +3638,480 @@
       <c r="I66" s="6">
         <v>0.0</v>
       </c>
       <c r="J66" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>2.59</v>
+        <v>1.67</v>
       </c>
       <c r="C67" s="6">
-        <v>1.54</v>
+        <v>1.35</v>
       </c>
       <c r="D67" s="6">
-        <v>1.38</v>
+        <v>1.22</v>
       </c>
       <c r="E67" s="6">
-        <v>2.08</v>
+        <v>1.26</v>
       </c>
       <c r="F67" s="6">
-        <v>1.67</v>
+        <v>1.05</v>
       </c>
       <c r="G67" s="6">
-        <v>1.35</v>
+        <v>1.0</v>
       </c>
       <c r="H67" s="6">
-        <v>1.22</v>
+        <v>1.18</v>
       </c>
       <c r="I67" s="6">
-        <v>1.26</v>
+        <v>1.62</v>
       </c>
       <c r="J67" s="6">
-        <v>1.05</v>
+        <v>5.91</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-MMF investment fund shares/units</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>1146.04</v>
+        <v>1199.27</v>
       </c>
       <c r="C68" s="6">
-        <v>1155.03</v>
+        <v>1159.64</v>
       </c>
       <c r="D68" s="6">
-        <v>1199.79</v>
+        <v>1136.0</v>
       </c>
       <c r="E68" s="6">
-        <v>1242.55</v>
+        <v>1160.66</v>
       </c>
       <c r="F68" s="6">
-        <v>1199.27</v>
+        <v>1146.94</v>
       </c>
       <c r="G68" s="6">
-        <v>1159.64</v>
+        <v>1215.92</v>
       </c>
       <c r="H68" s="6">
-        <v>1136.0</v>
+        <v>1268.95</v>
       </c>
       <c r="I68" s="6">
-        <v>1160.66</v>
+        <v>1343.05</v>
       </c>
       <c r="J68" s="6">
-        <v>1146.94</v>
+        <v>1497.73</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Investment funds</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>23.71</v>
+        <v>19.53</v>
       </c>
       <c r="C69" s="6">
-        <v>23.59</v>
+        <v>21.62</v>
       </c>
       <c r="D69" s="6">
-        <v>22.14</v>
+        <v>21.96</v>
       </c>
       <c r="E69" s="6">
-        <v>19.1</v>
+        <v>23.23</v>
       </c>
       <c r="F69" s="6">
-        <v>19.53</v>
+        <v>23.47</v>
       </c>
       <c r="G69" s="6">
-        <v>21.62</v>
+        <v>22.47</v>
       </c>
       <c r="H69" s="6">
-        <v>21.96</v>
+        <v>23.43</v>
       </c>
       <c r="I69" s="6">
-        <v>23.23</v>
+        <v>26.03</v>
       </c>
       <c r="J69" s="6">
-        <v>23.47</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>1122.33</v>
+        <v>1179.75</v>
       </c>
       <c r="C70" s="6">
-        <v>1131.44</v>
+        <v>1138.01</v>
       </c>
       <c r="D70" s="6">
-        <v>1177.65</v>
+        <v>1114.04</v>
       </c>
       <c r="E70" s="6">
-        <v>1223.45</v>
+        <v>1137.43</v>
       </c>
       <c r="F70" s="6">
-        <v>1179.75</v>
+        <v>1123.47</v>
       </c>
       <c r="G70" s="6">
-        <v>1138.01</v>
+        <v>1193.45</v>
       </c>
       <c r="H70" s="6">
-        <v>1114.04</v>
+        <v>1245.52</v>
       </c>
       <c r="I70" s="6">
-        <v>1137.43</v>
+        <v>1317.02</v>
       </c>
       <c r="J70" s="6">
-        <v>1123.47</v>
+        <v>1474.43</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-life insurance technical reserves</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
         <v>0.0</v>
       </c>
       <c r="C71" s="6">
         <v>0.0</v>
       </c>
       <c r="D71" s="6">
         <v>0.0</v>
       </c>
       <c r="E71" s="6">
         <v>0.0</v>
       </c>
       <c r="F71" s="6">
         <v>0.0</v>
       </c>
       <c r="G71" s="6">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="H71" s="6">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="I71" s="6">
         <v>0.0</v>
       </c>
       <c r="J71" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
         <v>0.0</v>
       </c>
       <c r="C72" s="6">
         <v>0.0</v>
       </c>
       <c r="D72" s="6">
         <v>0.0</v>
       </c>
       <c r="E72" s="6">
         <v>0.0</v>
       </c>
       <c r="F72" s="6">
         <v>0.0</v>
       </c>
       <c r="G72" s="6">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="H72" s="6">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="I72" s="6">
         <v>0.0</v>
       </c>
       <c r="J72" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives and employee stock options</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
         <v>0.0</v>
       </c>
       <c r="C73" s="6">
-        <v>0.0</v>
+        <v>0.75</v>
       </c>
       <c r="D73" s="6">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="E73" s="6">
-        <v>0.0</v>
+        <v>1.37</v>
       </c>
       <c r="F73" s="6">
-        <v>0.0</v>
+        <v>1.08</v>
       </c>
       <c r="G73" s="6">
-        <v>0.75</v>
+        <v>0.2</v>
       </c>
       <c r="H73" s="6">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="I73" s="6">
-        <v>1.37</v>
+        <v>0.07</v>
       </c>
       <c r="J73" s="6">
-        <v>1.08</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other monetary financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6">
         <v>0.0</v>
       </c>
       <c r="C74" s="6">
-        <v>0.0</v>
+        <v>0.75</v>
       </c>
       <c r="D74" s="6">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="E74" s="6">
-        <v>0.0</v>
+        <v>1.37</v>
       </c>
       <c r="F74" s="6">
-        <v>0.0</v>
+        <v>1.08</v>
       </c>
       <c r="G74" s="6">
-        <v>0.75</v>
+        <v>0.2</v>
       </c>
       <c r="H74" s="6">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="I74" s="6">
-        <v>1.37</v>
+        <v>0.07</v>
       </c>
       <c r="J74" s="6">
-        <v>1.08</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Trade credits and advances</t>
           </r>
         </is>
       </c>
       <c r="B75" s="6">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="C75" s="6">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="D75" s="6">
         <v>0.14</v>
       </c>
       <c r="E75" s="6">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="F75" s="6">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="G75" s="6">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="H75" s="6">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="I75" s="6">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="J75" s="6">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B76" s="6">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="C76" s="6">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="D76" s="6">
         <v>0.14</v>
       </c>
       <c r="E76" s="6">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="F76" s="6">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="G76" s="6">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="H76" s="6">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="I76" s="6">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="J76" s="6">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B77" s="6">
         <v>0.0</v>
       </c>
       <c r="C77" s="6">
         <v>0.0</v>
       </c>
@@ -4133,255 +4133,255 @@
       <c r="I77" s="6">
         <v>0.0</v>
       </c>
       <c r="J77" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other accounts receivable/payable, excluding trade credits and advances</t>
           </r>
         </is>
       </c>
       <c r="B78" s="6">
-        <v>16.93</v>
+        <v>129.29</v>
       </c>
       <c r="C78" s="6">
-        <v>13.78</v>
+        <v>118.89</v>
       </c>
       <c r="D78" s="6">
-        <v>33.89</v>
+        <v>136.03</v>
       </c>
       <c r="E78" s="6">
-        <v>133.14</v>
+        <v>119.88</v>
       </c>
       <c r="F78" s="6">
-        <v>129.29</v>
+        <v>94.12</v>
       </c>
       <c r="G78" s="6">
-        <v>118.89</v>
+        <v>98.93</v>
       </c>
       <c r="H78" s="6">
-        <v>136.03</v>
+        <v>101.52</v>
       </c>
       <c r="I78" s="6">
-        <v>119.88</v>
+        <v>98.39</v>
       </c>
       <c r="J78" s="6">
-        <v>94.14</v>
+        <v>106.24</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Non-financial corporations</t>
           </r>
         </is>
       </c>
       <c r="B79" s="6">
-        <v>8.1</v>
+        <v>64.4</v>
       </c>
       <c r="C79" s="6">
-        <v>6.04</v>
+        <v>58.92</v>
       </c>
       <c r="D79" s="6">
-        <v>15.37</v>
+        <v>67.83</v>
       </c>
       <c r="E79" s="6">
-        <v>66.71</v>
+        <v>57.79</v>
       </c>
       <c r="F79" s="6">
-        <v>64.4</v>
+        <v>44.91</v>
       </c>
       <c r="G79" s="6">
-        <v>58.92</v>
+        <v>47.24</v>
       </c>
       <c r="H79" s="6">
-        <v>67.83</v>
+        <v>48.22</v>
       </c>
       <c r="I79" s="6">
-        <v>57.79</v>
+        <v>45.04</v>
       </c>
       <c r="J79" s="6">
-        <v>44.88</v>
+        <v>48.92</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Other financial institutions</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
-        <v>0.18</v>
+        <v>1.31</v>
       </c>
       <c r="C80" s="6">
-        <v>0.44</v>
+        <v>1.37</v>
       </c>
       <c r="D80" s="6">
-        <v>0.86</v>
+        <v>1.32</v>
       </c>
       <c r="E80" s="6">
-        <v>1.12</v>
+        <v>1.26</v>
       </c>
       <c r="F80" s="6">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="G80" s="6">
-        <v>1.37</v>
+        <v>1.27</v>
       </c>
       <c r="H80" s="6">
-        <v>1.32</v>
+        <v>1.43</v>
       </c>
       <c r="I80" s="6">
-        <v>1.26</v>
+        <v>1.94</v>
       </c>
       <c r="J80" s="6">
-        <v>1.26</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Insurance corporations</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>0.14</v>
+        <v>1.02</v>
       </c>
       <c r="C81" s="6">
-        <v>0.35</v>
+        <v>1.07</v>
       </c>
       <c r="D81" s="6">
-        <v>0.68</v>
+        <v>1.04</v>
       </c>
       <c r="E81" s="6">
-        <v>0.88</v>
+        <v>0.99</v>
       </c>
       <c r="F81" s="6">
-        <v>1.02</v>
+        <v>0.97</v>
       </c>
       <c r="G81" s="6">
-        <v>1.07</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="6">
-        <v>1.04</v>
+        <v>1.13</v>
       </c>
       <c r="I81" s="6">
-        <v>0.99</v>
+        <v>1.52</v>
       </c>
       <c r="J81" s="6">
-        <v>0.99</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Households and non-profit institutions serving households</t>
           </r>
         </is>
       </c>
       <c r="B82" s="6">
-        <v>8.52</v>
+        <v>62.57</v>
       </c>
       <c r="C82" s="6">
-        <v>6.95</v>
+        <v>57.53</v>
       </c>
       <c r="D82" s="6">
-        <v>16.98</v>
+        <v>65.84</v>
       </c>
       <c r="E82" s="6">
-        <v>64.43</v>
+        <v>59.85</v>
       </c>
       <c r="F82" s="6">
-        <v>62.57</v>
+        <v>47.01</v>
       </c>
       <c r="G82" s="6">
-        <v>57.53</v>
+        <v>49.42</v>
       </c>
       <c r="H82" s="6">
-        <v>65.84</v>
+        <v>50.75</v>
       </c>
       <c r="I82" s="6">
-        <v>59.85</v>
+        <v>49.88</v>
       </c>
       <c r="J82" s="6">
-        <v>47.01</v>
+        <v>53.86</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="7" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rest of the world</t>
           </r>
         </is>
       </c>
       <c r="B83" s="6">
         <v>0.0</v>
       </c>
       <c r="C83" s="6">
         <v>0.0</v>
       </c>