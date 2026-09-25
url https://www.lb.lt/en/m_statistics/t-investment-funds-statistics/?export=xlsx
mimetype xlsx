--- v0 (2026-04-04)
+++ v1 (2026-09-25)
@@ -55,232 +55,232 @@
   <si>
     <t>millions euro</t>
   </si>
   <si>
     <t>Data type</t>
   </si>
   <si>
     <t>Outstanding amounts, Transactions</t>
   </si>
   <si>
     <t>Collection indicator</t>
   </si>
   <si>
     <t>end of period, summed through period</t>
   </si>
   <si>
     <t>Data source</t>
   </si>
   <si>
     <t>Bank of Lithuania</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
-    <t>2026-03-20 10:00:00</t>
+    <t>2026-09-21 10:00:00</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">01/2025</t>
+      <t xml:space="preserve">07/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">02/2025</t>
+      <t xml:space="preserve">08/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">03/2025</t>
+      <t xml:space="preserve">09/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">04/2025</t>
+      <t xml:space="preserve">10/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">05/2025</t>
+      <t xml:space="preserve">11/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">06/2025</t>
+      <t xml:space="preserve">12/2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">07/2025</t>
+      <t xml:space="preserve">01/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">08/2025</t>
+      <t xml:space="preserve">02/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">09/2025</t>
+      <t xml:space="preserve">03/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10/2025</t>
+      <t xml:space="preserve">04/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11/2025</t>
+      <t xml:space="preserve">05/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12/2025</t>
+      <t xml:space="preserve">06/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">01/2026</t>
+      <t xml:space="preserve">07/2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">IF units/shares issued by equity funds (Outstanding amounts)
 IFS.M.PB.N.10__.L30.A.1.00.000.000.E.SR</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -2282,1289 +2282,1289 @@
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="3"/>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">01/2025</t>
+            <t xml:space="preserve">07/2025</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">02/2025</t>
+            <t xml:space="preserve">08/2025</t>
           </r>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">03/2025</t>
+            <t xml:space="preserve">09/2025</t>
           </r>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">04/2025</t>
+            <t xml:space="preserve">10/2025</t>
           </r>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">05/2025</t>
+            <t xml:space="preserve">11/2025</t>
           </r>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">06/2025</t>
+            <t xml:space="preserve">12/2025</t>
           </r>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">07/2025</t>
+            <t xml:space="preserve">01/2026</t>
           </r>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">08/2025</t>
+            <t xml:space="preserve">02/2026</t>
           </r>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">09/2025</t>
+            <t xml:space="preserve">03/2026</t>
           </r>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10/2025</t>
+            <t xml:space="preserve">04/2026</t>
           </r>
         </is>
       </c>
       <c r="L12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11/2025</t>
+            <t xml:space="preserve">05/2026</t>
           </r>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12/2025</t>
+            <t xml:space="preserve">06/2026</t>
           </r>
         </is>
       </c>
       <c r="N12" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">01/2026</t>
+            <t xml:space="preserve">07/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by equity funds (Outstanding amounts)
 IFS.M.PB.N.10__.L30.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B13" s="6">
-        <v>667.1</v>
+        <v>612.4</v>
       </c>
       <c r="C13" s="6">
-        <v>628.3</v>
+        <v>616.7</v>
       </c>
       <c r="D13" s="6">
-        <v>574.1</v>
+        <v>625.3</v>
       </c>
       <c r="E13" s="6">
-        <v>571.4</v>
+        <v>644.2</v>
       </c>
       <c r="F13" s="6">
-        <v>586.2</v>
+        <v>627.9</v>
       </c>
       <c r="G13" s="6">
-        <v>613.5</v>
+        <v>624.7</v>
       </c>
       <c r="H13" s="6">
-        <v>618.7</v>
+        <v>664.0</v>
       </c>
       <c r="I13" s="6">
-        <v>623.0</v>
+        <v>678.7</v>
       </c>
       <c r="J13" s="6">
-        <v>631.7</v>
+        <v>691.4</v>
       </c>
       <c r="K13" s="6">
-        <v>650.6</v>
+        <v>725.0</v>
       </c>
       <c r="L13" s="6">
-        <v>634.3</v>
+        <v>759.5</v>
       </c>
       <c r="M13" s="6">
-        <v>604.4</v>
+        <v>794.7</v>
       </c>
       <c r="N13" s="6">
-        <v>617.4</v>
+        <v>791.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by equity funds (Transactions)
 IFS.M.PB.N.10__.L30.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B14" s="6">
-        <v>-32.0</v>
+        <v>1.7</v>
       </c>
       <c r="C14" s="6">
-        <v>-33.8</v>
+        <v>3.7</v>
       </c>
       <c r="D14" s="6">
-        <v>-34.8</v>
+        <v>3.3</v>
       </c>
       <c r="E14" s="6">
-        <v>2.5</v>
+        <v>6.1</v>
       </c>
       <c r="F14" s="6">
-        <v>-2.7</v>
+        <v>-5.9</v>
       </c>
       <c r="G14" s="6">
-        <v>14.0</v>
+        <v>-26.0</v>
       </c>
       <c r="H14" s="6">
-        <v>1.7</v>
+        <v>29.8</v>
       </c>
       <c r="I14" s="6">
-        <v>3.7</v>
+        <v>27.2</v>
       </c>
       <c r="J14" s="6">
-        <v>3.3</v>
+        <v>73.1</v>
       </c>
       <c r="K14" s="6">
-        <v>6.1</v>
+        <v>5.0</v>
       </c>
       <c r="L14" s="6">
-        <v>-5.9</v>
+        <v>-0.9</v>
       </c>
       <c r="M14" s="6">
-        <v>-38.3</v>
+        <v>21.3</v>
       </c>
       <c r="N14" s="6">
-        <v>5.4</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by bond funds (Outstanding amounts)
 IFS.M.PB.N.20__.L30.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B15" s="6">
-        <v>127.3</v>
+        <v>140.8</v>
       </c>
       <c r="C15" s="6">
-        <v>129.3</v>
+        <v>144.3</v>
       </c>
       <c r="D15" s="6">
-        <v>128.6</v>
+        <v>149.8</v>
       </c>
       <c r="E15" s="6">
-        <v>128.8</v>
+        <v>160.1</v>
       </c>
       <c r="F15" s="6">
-        <v>134.5</v>
+        <v>164.4</v>
       </c>
       <c r="G15" s="6">
-        <v>136.5</v>
+        <v>172.7</v>
       </c>
       <c r="H15" s="6">
-        <v>140.8</v>
+        <v>177.3</v>
       </c>
       <c r="I15" s="6">
-        <v>144.3</v>
+        <v>179.3</v>
       </c>
       <c r="J15" s="6">
-        <v>150.0</v>
+        <v>177.3</v>
       </c>
       <c r="K15" s="6">
-        <v>160.3</v>
+        <v>181.1</v>
       </c>
       <c r="L15" s="6">
-        <v>164.6</v>
+        <v>181.6</v>
       </c>
       <c r="M15" s="6">
-        <v>172.7</v>
+        <v>180.9</v>
       </c>
       <c r="N15" s="6">
-        <v>177.3</v>
+        <v>184.2</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by bond funds (Transactions)
 IFS.M.PB.N.20__.L30.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B16" s="6">
-        <v>1.1</v>
+        <v>3.3</v>
       </c>
       <c r="C16" s="6">
-        <v>1.1</v>
+        <v>2.8</v>
       </c>
       <c r="D16" s="6">
-        <v>-0.8</v>
+        <v>4.8</v>
       </c>
       <c r="E16" s="6">
-        <v>0.0</v>
+        <v>9.7</v>
       </c>
       <c r="F16" s="6">
-        <v>4.8</v>
+        <v>3.9</v>
       </c>
       <c r="G16" s="6">
+        <v>7.7</v>
+      </c>
+      <c r="H16" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="I16" s="6">
         <v>1.3</v>
       </c>
-      <c r="H16" s="6">
+      <c r="J16" s="6">
+        <v>-0.7</v>
+      </c>
+      <c r="K16" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="L16" s="6">
+        <v>-0.7</v>
+      </c>
+      <c r="M16" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="N16" s="6">
         <v>3.3</v>
-      </c>
-[...16 lines deleted...]
-        <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by mixed funds (Outstanding amounts)
 IFS.M.PB.N.30__.L30.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B17" s="6">
-        <v>159.4</v>
+        <v>159.0</v>
       </c>
       <c r="C17" s="6">
-        <v>160.8</v>
+        <v>159.1</v>
       </c>
       <c r="D17" s="6">
-        <v>162.3</v>
+        <v>159.2</v>
       </c>
       <c r="E17" s="6">
-        <v>161.2</v>
+        <v>160.6</v>
       </c>
       <c r="F17" s="6">
-        <v>160.2</v>
+        <v>161.0</v>
       </c>
       <c r="G17" s="6">
-        <v>159.2</v>
+        <v>185.5</v>
       </c>
       <c r="H17" s="6">
-        <v>159.0</v>
+        <v>183.8</v>
       </c>
       <c r="I17" s="6">
-        <v>159.1</v>
+        <v>182.1</v>
       </c>
       <c r="J17" s="6">
-        <v>159.2</v>
+        <v>180.5</v>
       </c>
       <c r="K17" s="6">
-        <v>160.6</v>
+        <v>181.2</v>
       </c>
       <c r="L17" s="6">
-        <v>161.0</v>
+        <v>181.5</v>
       </c>
       <c r="M17" s="6">
-        <v>176.1</v>
+        <v>187.2</v>
       </c>
       <c r="N17" s="6">
-        <v>176.2</v>
+        <v>186.1</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by mixed funds (Transactions)
 IFS.M.PB.N.30__.L30.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B18" s="6">
-        <v>-0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="C18" s="6">
-        <v>-0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="D18" s="6">
-        <v>-0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="E18" s="6">
-        <v>-0.9</v>
+        <v>1.3</v>
       </c>
       <c r="F18" s="6">
-        <v>-0.9</v>
+        <v>0.3</v>
       </c>
       <c r="G18" s="6">
-        <v>-0.9</v>
+        <v>11.4</v>
       </c>
       <c r="H18" s="6">
-        <v>-0.4</v>
+        <v>-2.0</v>
       </c>
       <c r="I18" s="6">
-        <v>-0.4</v>
+        <v>-1.9</v>
       </c>
       <c r="J18" s="6">
-        <v>-0.4</v>
+        <v>-5.8</v>
       </c>
       <c r="K18" s="6">
-        <v>1.3</v>
+        <v>0.6</v>
       </c>
       <c r="L18" s="6">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="M18" s="6">
-        <v>11.3</v>
+        <v>4.8</v>
       </c>
       <c r="N18" s="6">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by real estate funds (Outstanding amounts)
 IFS.M.PB.N.40__.L30.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B19" s="6">
-        <v>1582.5</v>
+        <v>1636.6</v>
       </c>
       <c r="C19" s="6">
-        <v>1603.5</v>
+        <v>1625.1</v>
       </c>
       <c r="D19" s="6">
-        <v>1623.0</v>
+        <v>1620.5</v>
       </c>
       <c r="E19" s="6">
-        <v>1621.3</v>
+        <v>1617.8</v>
       </c>
       <c r="F19" s="6">
-        <v>1641.9</v>
+        <v>1636.3</v>
       </c>
       <c r="G19" s="6">
-        <v>1662.2</v>
+        <v>1783.1</v>
       </c>
       <c r="H19" s="6">
-        <v>1663.0</v>
+        <v>1797.0</v>
       </c>
       <c r="I19" s="6">
-        <v>1651.6</v>
+        <v>1772.1</v>
       </c>
       <c r="J19" s="6">
-        <v>1647.0</v>
+        <v>1802.6</v>
       </c>
       <c r="K19" s="6">
-        <v>1649.8</v>
+        <v>1771.0</v>
       </c>
       <c r="L19" s="6">
-        <v>1668.7</v>
+        <v>1776.6</v>
       </c>
       <c r="M19" s="6">
-        <v>1721.4</v>
+        <v>1798.4</v>
       </c>
       <c r="N19" s="6">
-        <v>1728.4</v>
+        <v>1788.8</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by real estate funds (Transactions)
 IFS.M.PB.N.40__.L30.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B20" s="6">
-        <v>7.2</v>
+        <v>-1.2</v>
       </c>
       <c r="C20" s="6">
-        <v>6.9</v>
+        <v>-10.0</v>
       </c>
       <c r="D20" s="6">
-        <v>18.2</v>
+        <v>-2.4</v>
       </c>
       <c r="E20" s="6">
-        <v>-7.4</v>
+        <v>0.4</v>
       </c>
       <c r="F20" s="6">
-        <v>4.4</v>
+        <v>3.7</v>
       </c>
       <c r="G20" s="6">
-        <v>9.1</v>
+        <v>52.5</v>
       </c>
       <c r="H20" s="6">
-        <v>-1.0</v>
+        <v>6.7</v>
       </c>
       <c r="I20" s="6">
-        <v>-12.1</v>
+        <v>-26.3</v>
       </c>
       <c r="J20" s="6">
-        <v>-2.4</v>
+        <v>21.7</v>
       </c>
       <c r="K20" s="6">
-        <v>1.7</v>
+        <v>-34.0</v>
       </c>
       <c r="L20" s="6">
-        <v>4.2</v>
+        <v>2.7</v>
       </c>
       <c r="M20" s="6">
-        <v>45.1</v>
+        <v>-19.8</v>
       </c>
       <c r="N20" s="6">
-        <v>6.4</v>
+        <v>-8.3</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by hedge funds and other funds (Outstanding amounts)
 IFS.M.PB.N.5060.L30.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B21" s="6">
-        <v>950.6</v>
+        <v>750.3</v>
       </c>
       <c r="C21" s="6">
-        <v>961.4</v>
+        <v>755.9</v>
       </c>
       <c r="D21" s="6">
-        <v>961.5</v>
+        <v>771.6</v>
       </c>
       <c r="E21" s="6">
-        <v>975.6</v>
+        <v>779.4</v>
       </c>
       <c r="F21" s="6">
-        <v>993.2</v>
+        <v>799.0</v>
       </c>
       <c r="G21" s="6">
-        <v>1001.5</v>
+        <v>1092.5</v>
       </c>
       <c r="H21" s="6">
-        <v>1007.1</v>
+        <v>1094.5</v>
       </c>
       <c r="I21" s="6">
-        <v>1012.2</v>
+        <v>1115.1</v>
       </c>
       <c r="J21" s="6">
-        <v>1027.1</v>
+        <v>1133.6</v>
       </c>
       <c r="K21" s="6">
-        <v>1034.0</v>
+        <v>1138.3</v>
       </c>
       <c r="L21" s="6">
-        <v>1052.4</v>
+        <v>1142.8</v>
       </c>
       <c r="M21" s="6">
-        <v>1081.1</v>
+        <v>1241.2</v>
       </c>
       <c r="N21" s="6">
-        <v>974.0</v>
+        <v>1256.8</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by hedge funds and other funds (Transactions)
 IFS.M.PB.N.5060.L30.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B22" s="6">
-        <v>9.8</v>
+        <v>5.4</v>
       </c>
       <c r="C22" s="6">
-        <v>9.6</v>
+        <v>3.0</v>
       </c>
       <c r="D22" s="6">
-        <v>0.8</v>
+        <v>10.4</v>
       </c>
       <c r="E22" s="6">
-        <v>11.1</v>
+        <v>7.2</v>
       </c>
       <c r="F22" s="6">
-        <v>10.7</v>
+        <v>17.7</v>
       </c>
       <c r="G22" s="6">
-        <v>8.2</v>
+        <v>26.0</v>
       </c>
       <c r="H22" s="6">
-        <v>4.1</v>
+        <v>9.5</v>
       </c>
       <c r="I22" s="6">
-        <v>1.7</v>
+        <v>8.1</v>
       </c>
       <c r="J22" s="6">
-        <v>8.9</v>
+        <v>27.6</v>
       </c>
       <c r="K22" s="6">
-        <v>7.0</v>
+        <v>1.5</v>
       </c>
       <c r="L22" s="6">
-        <v>16.6</v>
+        <v>-0.1</v>
       </c>
       <c r="M22" s="6">
-        <v>27.5</v>
+        <v>66.6</v>
       </c>
       <c r="N22" s="6">
-        <v>5.0</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Total assets held by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A00.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B23" s="6">
-        <v>4240.9</v>
+        <v>4071.1</v>
       </c>
       <c r="C23" s="6">
-        <v>4250.1</v>
+        <v>4082.8</v>
       </c>
       <c r="D23" s="6">
-        <v>4244.6</v>
+        <v>4120.5</v>
       </c>
       <c r="E23" s="6">
-        <v>4236.8</v>
+        <v>4201.0</v>
       </c>
       <c r="F23" s="6">
-        <v>4293.5</v>
+        <v>4241.7</v>
       </c>
       <c r="G23" s="6">
-        <v>4372.0</v>
+        <v>4895.4</v>
       </c>
       <c r="H23" s="6">
-        <v>4390.2</v>
+        <v>4929.0</v>
       </c>
       <c r="I23" s="6">
-        <v>4403.7</v>
+        <v>4935.2</v>
       </c>
       <c r="J23" s="6">
-        <v>4443.4</v>
+        <v>4998.7</v>
       </c>
       <c r="K23" s="6">
-        <v>4533.1</v>
+        <v>4987.4</v>
       </c>
       <c r="L23" s="6">
-        <v>4574.5</v>
+        <v>5041.2</v>
       </c>
       <c r="M23" s="6">
-        <v>4722.1</v>
+        <v>5211.5</v>
       </c>
       <c r="N23" s="6">
-        <v>4612.3</v>
+        <v>5207.3</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Total assets held by investment funds (Transactions)
 IFS.M.PB.N.T0__.A00.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B24" s="6">
-        <v>-9.8</v>
+        <v>6.7</v>
       </c>
       <c r="C24" s="6">
-        <v>5.7</v>
+        <v>10.8</v>
       </c>
       <c r="D24" s="6">
-        <v>3.1</v>
+        <v>28.6</v>
       </c>
       <c r="E24" s="6">
-        <v>-8.9</v>
+        <v>77.7</v>
       </c>
       <c r="F24" s="6">
-        <v>21.0</v>
+        <v>28.6</v>
       </c>
       <c r="G24" s="6">
-        <v>41.1</v>
+        <v>427.2</v>
       </c>
       <c r="H24" s="6">
-        <v>6.9</v>
+        <v>52.8</v>
       </c>
       <c r="I24" s="6">
-        <v>9.8</v>
+        <v>75.5</v>
       </c>
       <c r="J24" s="6">
-        <v>30.1</v>
+        <v>106.5</v>
       </c>
       <c r="K24" s="6">
-        <v>79.1</v>
+        <v>-11.9</v>
       </c>
       <c r="L24" s="6">
-        <v>29.3</v>
+        <v>10.0</v>
       </c>
       <c r="M24" s="6">
-        <v>378.3</v>
+        <v>95.2</v>
       </c>
       <c r="N24" s="6">
-        <v>30.9</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deposits and loan held by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A20.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B25" s="6">
-        <v>854.3</v>
+        <v>732.4</v>
       </c>
       <c r="C25" s="6">
-        <v>843.3</v>
+        <v>724.5</v>
       </c>
       <c r="D25" s="6">
-        <v>844.7</v>
+        <v>733.4</v>
       </c>
       <c r="E25" s="6">
-        <v>835.5</v>
+        <v>741.7</v>
       </c>
       <c r="F25" s="6">
-        <v>851.8</v>
+        <v>733.4</v>
       </c>
       <c r="G25" s="6">
-        <v>846.7</v>
+        <v>892.6</v>
       </c>
       <c r="H25" s="6">
-        <v>836.9</v>
+        <v>890.6</v>
       </c>
       <c r="I25" s="6">
-        <v>831.1</v>
+        <v>881.2</v>
       </c>
       <c r="J25" s="6">
-        <v>841.4</v>
+        <v>917.6</v>
       </c>
       <c r="K25" s="6">
-        <v>851.9</v>
+        <v>896.1</v>
       </c>
       <c r="L25" s="6">
-        <v>844.0</v>
+        <v>923.3</v>
       </c>
       <c r="M25" s="6">
-        <v>872.0</v>
+        <v>973.9</v>
       </c>
       <c r="N25" s="6">
-        <v>861.0</v>
+        <v>965.9</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Deposits and loan held by investment funds (Transactions)
 IFS.M.PB.N.T0__.A20.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B26" s="6">
-        <v>20.8</v>
+        <v>-10.7</v>
       </c>
       <c r="C26" s="6">
-        <v>-11.0</v>
+        <v>-7.2</v>
       </c>
       <c r="D26" s="6">
-        <v>5.2</v>
+        <v>9.2</v>
       </c>
       <c r="E26" s="6">
-        <v>-6.7</v>
+        <v>8.5</v>
       </c>
       <c r="F26" s="6">
-        <v>16.3</v>
+        <v>-8.2</v>
       </c>
       <c r="G26" s="6">
-        <v>-3.9</v>
+        <v>0.0</v>
       </c>
       <c r="H26" s="6">
-        <v>-10.6</v>
+        <v>7.1</v>
       </c>
       <c r="I26" s="6">
-        <v>-5.1</v>
+        <v>1.8</v>
       </c>
       <c r="J26" s="6">
-        <v>10.7</v>
+        <v>0.9</v>
       </c>
       <c r="K26" s="6">
-        <v>9.7</v>
+        <v>13.3</v>
       </c>
       <c r="L26" s="6">
-        <v>-7.8</v>
+        <v>15.6</v>
       </c>
       <c r="M26" s="6">
-        <v>0.0</v>
+        <v>12.7</v>
       </c>
       <c r="N26" s="6">
-        <v>6.1</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B27" s="6">
-        <v>465.2</v>
+        <v>442.4</v>
       </c>
       <c r="C27" s="6">
-        <v>481.4</v>
+        <v>448.8</v>
       </c>
       <c r="D27" s="6">
-        <v>486.5</v>
+        <v>455.0</v>
       </c>
       <c r="E27" s="6">
-        <v>476.4</v>
+        <v>449.3</v>
       </c>
       <c r="F27" s="6">
-        <v>476.8</v>
+        <v>471.3</v>
       </c>
       <c r="G27" s="6">
-        <v>487.4</v>
+        <v>537.5</v>
       </c>
       <c r="H27" s="6">
-        <v>503.5</v>
+        <v>552.7</v>
       </c>
       <c r="I27" s="6">
-        <v>510.1</v>
+        <v>559.6</v>
       </c>
       <c r="J27" s="6">
-        <v>516.5</v>
+        <v>564.6</v>
       </c>
       <c r="K27" s="6">
-        <v>510.5</v>
+        <v>579.9</v>
       </c>
       <c r="L27" s="6">
-        <v>533.5</v>
+        <v>575.3</v>
       </c>
       <c r="M27" s="6">
-        <v>536.0</v>
+        <v>605.1</v>
       </c>
       <c r="N27" s="6">
-        <v>553.4</v>
+        <v>598.2</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis residents (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.10.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B28" s="6">
-        <v>364.6</v>
+        <v>342.6</v>
       </c>
       <c r="C28" s="6">
-        <v>372.4</v>
+        <v>346.3</v>
       </c>
       <c r="D28" s="6">
-        <v>378.4</v>
+        <v>350.4</v>
       </c>
       <c r="E28" s="6">
-        <v>375.6</v>
+        <v>344.3</v>
       </c>
       <c r="F28" s="6">
-        <v>378.6</v>
+        <v>346.0</v>
       </c>
       <c r="G28" s="6">
-        <v>385.6</v>
+        <v>410.7</v>
       </c>
       <c r="H28" s="6">
-        <v>403.3</v>
+        <v>417.2</v>
       </c>
       <c r="I28" s="6">
-        <v>407.3</v>
+        <v>423.1</v>
       </c>
       <c r="J28" s="6">
-        <v>411.6</v>
+        <v>414.9</v>
       </c>
       <c r="K28" s="6">
-        <v>405.2</v>
+        <v>427.9</v>
       </c>
       <c r="L28" s="6">
-        <v>407.8</v>
+        <v>425.4</v>
       </c>
       <c r="M28" s="6">
-        <v>409.1</v>
+        <v>445.9</v>
       </c>
       <c r="N28" s="6">
-        <v>423.3</v>
+        <v>437.8</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident MFIs/Banks (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.10.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B29" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="C29" s="6">
         <v>3.6</v>
       </c>
-      <c r="C29" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="6">
-        <v>4.3</v>
+        <v>3.6</v>
       </c>
       <c r="E29" s="6">
-        <v>2.8</v>
+        <v>3.8</v>
       </c>
       <c r="F29" s="6">
-        <v>1.6</v>
+        <v>3.9</v>
       </c>
       <c r="G29" s="6">
-        <v>1.6</v>
+        <v>14.7</v>
       </c>
       <c r="H29" s="6">
-        <v>3.1</v>
+        <v>13.9</v>
       </c>
       <c r="I29" s="6">
-        <v>3.6</v>
+        <v>13.7</v>
       </c>
       <c r="J29" s="6">
-        <v>3.6</v>
+        <v>13.8</v>
       </c>
       <c r="K29" s="6">
-        <v>3.8</v>
+        <v>13.7</v>
       </c>
       <c r="L29" s="6">
-        <v>3.9</v>
+        <v>13.4</v>
       </c>
       <c r="M29" s="6">
-        <v>14.7</v>
+        <v>14.4</v>
       </c>
       <c r="N29" s="6">
-        <v>43.5</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident General government (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.10.210.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B30" s="6">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="C30" s="6">
         <v>0.0</v>
       </c>
       <c r="D30" s="6">
         <v>0.0</v>
       </c>
       <c r="E30" s="6">
         <v>0.0</v>
       </c>
       <c r="F30" s="6">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="G30" s="6">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="H30" s="6">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="I30" s="6">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="J30" s="6">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="K30" s="6">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L30" s="6">
-        <v>2.0</v>
+        <v>2.5</v>
       </c>
       <c r="M30" s="6">
-        <v>2.0</v>
+        <v>2.5</v>
       </c>
       <c r="N30" s="6">
-        <v>26.3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident insurance corporations and pension funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.10.230.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B31" s="6">
         <v>0.0</v>
       </c>
       <c r="C31" s="6">
         <v>0.0</v>
@@ -3578,341 +3578,341 @@
       <c r="F31" s="6">
         <v>0.0</v>
       </c>
       <c r="G31" s="6">
         <v>0.0</v>
       </c>
       <c r="H31" s="6">
         <v>0.0</v>
       </c>
       <c r="I31" s="6">
         <v>0.0</v>
       </c>
       <c r="J31" s="6">
         <v>0.0</v>
       </c>
       <c r="K31" s="6">
         <v>0.0</v>
       </c>
       <c r="L31" s="6">
         <v>0.0</v>
       </c>
       <c r="M31" s="6">
         <v>0.0</v>
       </c>
       <c r="N31" s="6">
-        <v>45.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident non-financial corporations (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.10.240.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B32" s="6">
-        <v>292.5</v>
+        <v>269.4</v>
       </c>
       <c r="C32" s="6">
-        <v>300.1</v>
+        <v>271.7</v>
       </c>
       <c r="D32" s="6">
-        <v>302.1</v>
+        <v>268.9</v>
       </c>
       <c r="E32" s="6">
-        <v>308.3</v>
+        <v>265.7</v>
       </c>
       <c r="F32" s="6">
-        <v>312.9</v>
+        <v>264.4</v>
       </c>
       <c r="G32" s="6">
+        <v>298.0</v>
+      </c>
+      <c r="H32" s="6">
+        <v>300.0</v>
+      </c>
+      <c r="I32" s="6">
+        <v>299.3</v>
+      </c>
+      <c r="J32" s="6">
+        <v>292.2</v>
+      </c>
+      <c r="K32" s="6">
+        <v>303.0</v>
+      </c>
+      <c r="L32" s="6">
+        <v>300.6</v>
+      </c>
+      <c r="M32" s="6">
         <v>316.2</v>
       </c>
-      <c r="H32" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="N32" s="6">
-        <v>312.5</v>
+        <v>314.9</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident investment funds, other financial intermediaries, financial auxiliaries and captive financial institutions and money lenders (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.10.289.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B33" s="6">
-        <v>67.8</v>
+        <v>76.8</v>
       </c>
       <c r="C33" s="6">
-        <v>68.6</v>
+        <v>77.7</v>
       </c>
       <c r="D33" s="6">
-        <v>72.0</v>
+        <v>84.6</v>
       </c>
       <c r="E33" s="6">
-        <v>64.5</v>
+        <v>81.4</v>
       </c>
       <c r="F33" s="6">
-        <v>64.0</v>
+        <v>82.3</v>
       </c>
       <c r="G33" s="6">
-        <v>67.8</v>
+        <v>95.9</v>
       </c>
       <c r="H33" s="6">
-        <v>70.5</v>
+        <v>102.1</v>
       </c>
       <c r="I33" s="6">
-        <v>71.4</v>
+        <v>108.9</v>
       </c>
       <c r="J33" s="6">
-        <v>78.3</v>
+        <v>106.9</v>
       </c>
       <c r="K33" s="6">
-        <v>75.0</v>
+        <v>109.9</v>
       </c>
       <c r="L33" s="6">
-        <v>76.0</v>
+        <v>109.6</v>
       </c>
       <c r="M33" s="6">
-        <v>99.4</v>
+        <v>112.8</v>
       </c>
       <c r="N33" s="6">
-        <v>121.2</v>
+        <v>106.7</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) residents (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.20.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B34" s="6">
-        <v>63.0</v>
+        <v>65.3</v>
       </c>
       <c r="C34" s="6">
-        <v>70.2</v>
+        <v>69.6</v>
       </c>
       <c r="D34" s="6">
-        <v>70.1</v>
+        <v>71.2</v>
       </c>
       <c r="E34" s="6">
-        <v>64.4</v>
+        <v>68.9</v>
       </c>
       <c r="F34" s="6">
-        <v>64.0</v>
+        <v>87.0</v>
       </c>
       <c r="G34" s="6">
-        <v>67.0</v>
+        <v>84.1</v>
       </c>
       <c r="H34" s="6">
-        <v>65.6</v>
+        <v>89.4</v>
       </c>
       <c r="I34" s="6">
-        <v>69.9</v>
+        <v>88.0</v>
       </c>
       <c r="J34" s="6">
-        <v>71.5</v>
+        <v>103.0</v>
       </c>
       <c r="K34" s="6">
-        <v>69.2</v>
+        <v>105.2</v>
       </c>
       <c r="L34" s="6">
-        <v>87.3</v>
+        <v>102.9</v>
       </c>
       <c r="M34" s="6">
-        <v>83.4</v>
+        <v>108.2</v>
       </c>
       <c r="N34" s="6">
-        <v>106.4</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) MFIs/Banks (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.20.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B35" s="6">
-        <v>4.9</v>
+        <v>2.9</v>
       </c>
       <c r="C35" s="6">
-        <v>5.6</v>
+        <v>2.8</v>
       </c>
       <c r="D35" s="6">
-        <v>4.7</v>
+        <v>2.3</v>
       </c>
       <c r="E35" s="6">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="F35" s="6">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="G35" s="6">
-        <v>3.6</v>
+        <v>5.1</v>
       </c>
       <c r="H35" s="6">
-        <v>2.9</v>
+        <v>6.6</v>
       </c>
       <c r="I35" s="6">
-        <v>2.8</v>
+        <v>5.2</v>
       </c>
       <c r="J35" s="6">
-        <v>2.3</v>
+        <v>7.6</v>
       </c>
       <c r="K35" s="6">
-        <v>3.2</v>
+        <v>8.6</v>
       </c>
       <c r="L35" s="6">
-        <v>3.2</v>
+        <v>7.0</v>
       </c>
       <c r="M35" s="6">
-        <v>4.0</v>
+        <v>5.2</v>
       </c>
       <c r="N35" s="6">
-        <v>51.6</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) General government (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.20.210.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B36" s="6">
         <v>0.0</v>
       </c>
       <c r="C36" s="6">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="D36" s="6">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E36" s="6">
         <v>0.0</v>
       </c>
       <c r="F36" s="6">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="G36" s="6">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="H36" s="6">
-        <v>0.0</v>
+        <v>13.5</v>
       </c>
       <c r="I36" s="6">
-        <v>0.0</v>
+        <v>13.5</v>
       </c>
       <c r="J36" s="6">
-        <v>0.0</v>
+        <v>23.4</v>
       </c>
       <c r="K36" s="6">
-        <v>0.0</v>
+        <v>21.7</v>
       </c>
       <c r="L36" s="6">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
       <c r="M36" s="6">
-        <v>13.4</v>
+        <v>27.4</v>
       </c>
       <c r="N36" s="6">
-        <v>14.4</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) insurance corporations and pension funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.20.230.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B37" s="6">
         <v>0.0</v>
       </c>
       <c r="C37" s="6">
         <v>0.0</v>
@@ -3926,567 +3926,567 @@
       <c r="F37" s="6">
         <v>0.0</v>
       </c>
       <c r="G37" s="6">
         <v>0.0</v>
       </c>
       <c r="H37" s="6">
         <v>0.0</v>
       </c>
       <c r="I37" s="6">
         <v>0.0</v>
       </c>
       <c r="J37" s="6">
         <v>0.0</v>
       </c>
       <c r="K37" s="6">
         <v>0.0</v>
       </c>
       <c r="L37" s="6">
         <v>0.0</v>
       </c>
       <c r="M37" s="6">
         <v>0.0</v>
       </c>
       <c r="N37" s="6">
-        <v>23.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) non-financial corporations (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.20.240.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B38" s="6">
-        <v>36.8</v>
+        <v>39.5</v>
       </c>
       <c r="C38" s="6">
-        <v>36.1</v>
+        <v>42.4</v>
       </c>
       <c r="D38" s="6">
-        <v>37.2</v>
+        <v>45.3</v>
       </c>
       <c r="E38" s="6">
-        <v>38.2</v>
+        <v>46.3</v>
       </c>
       <c r="F38" s="6">
-        <v>38.0</v>
+        <v>52.2</v>
       </c>
       <c r="G38" s="6">
-        <v>39.9</v>
+        <v>42.7</v>
       </c>
       <c r="H38" s="6">
-        <v>39.9</v>
+        <v>37.6</v>
       </c>
       <c r="I38" s="6">
-        <v>42.7</v>
+        <v>37.4</v>
       </c>
       <c r="J38" s="6">
-        <v>45.6</v>
+        <v>40.1</v>
       </c>
       <c r="K38" s="6">
-        <v>46.6</v>
+        <v>49.3</v>
       </c>
       <c r="L38" s="6">
-        <v>52.0</v>
+        <v>41.8</v>
       </c>
       <c r="M38" s="6">
-        <v>34.5</v>
+        <v>42.5</v>
       </c>
       <c r="N38" s="6">
-        <v>58.8</v>
+        <v>51.1</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) investment funds, other financial intermediaries, financial auxiliaries and captive financial institutions and money lenders (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.20.289.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B39" s="6">
-        <v>21.3</v>
+        <v>22.9</v>
       </c>
       <c r="C39" s="6">
-        <v>23.5</v>
+        <v>24.4</v>
       </c>
       <c r="D39" s="6">
-        <v>23.1</v>
+        <v>23.6</v>
       </c>
       <c r="E39" s="6">
-        <v>23.0</v>
+        <v>19.4</v>
       </c>
       <c r="F39" s="6">
-        <v>22.9</v>
+        <v>19.1</v>
       </c>
       <c r="G39" s="6">
-        <v>23.5</v>
+        <v>23.3</v>
       </c>
       <c r="H39" s="6">
-        <v>22.9</v>
+        <v>31.8</v>
       </c>
       <c r="I39" s="6">
-        <v>24.4</v>
+        <v>31.9</v>
       </c>
       <c r="J39" s="6">
-        <v>23.6</v>
+        <v>32.0</v>
       </c>
       <c r="K39" s="6">
-        <v>19.4</v>
+        <v>25.6</v>
       </c>
       <c r="L39" s="6">
-        <v>19.1</v>
+        <v>32.1</v>
       </c>
       <c r="M39" s="6">
-        <v>31.5</v>
+        <v>33.1</v>
       </c>
       <c r="N39" s="6">
-        <v>134.9</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis rest of the world (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.30.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B40" s="6">
-        <v>37.7</v>
+        <v>34.5</v>
       </c>
       <c r="C40" s="6">
-        <v>38.9</v>
+        <v>32.9</v>
       </c>
       <c r="D40" s="6">
-        <v>38.0</v>
+        <v>33.4</v>
       </c>
       <c r="E40" s="6">
-        <v>36.3</v>
+        <v>36.1</v>
       </c>
       <c r="F40" s="6">
-        <v>34.1</v>
+        <v>38.3</v>
       </c>
       <c r="G40" s="6">
-        <v>34.8</v>
+        <v>42.7</v>
       </c>
       <c r="H40" s="6">
-        <v>34.5</v>
+        <v>46.1</v>
       </c>
       <c r="I40" s="6">
-        <v>32.9</v>
+        <v>48.5</v>
       </c>
       <c r="J40" s="6">
-        <v>33.4</v>
+        <v>46.7</v>
       </c>
       <c r="K40" s="6">
-        <v>36.1</v>
+        <v>46.8</v>
       </c>
       <c r="L40" s="6">
-        <v>38.3</v>
+        <v>47.0</v>
       </c>
       <c r="M40" s="6">
-        <v>43.4</v>
+        <v>51.0</v>
       </c>
       <c r="N40" s="6">
-        <v>58.0</v>
+        <v>48.3</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis EU non-euro area (excluding Lithuania) (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.3B.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B41" s="6">
-        <v>14.1</v>
+        <v>13.4</v>
       </c>
       <c r="C41" s="6">
-        <v>14.6</v>
+        <v>13.1</v>
       </c>
       <c r="D41" s="6">
-        <v>14.8</v>
+        <v>14.0</v>
       </c>
       <c r="E41" s="6">
-        <v>14.1</v>
+        <v>16.4</v>
       </c>
       <c r="F41" s="6">
-        <v>13.6</v>
+        <v>17.7</v>
       </c>
       <c r="G41" s="6">
-        <v>14.2</v>
+        <v>0.0</v>
       </c>
       <c r="H41" s="6">
-        <v>13.3</v>
+        <v>16.4</v>
       </c>
       <c r="I41" s="6">
-        <v>13.0</v>
+        <v>15.6</v>
       </c>
       <c r="J41" s="6">
-        <v>13.9</v>
+        <v>15.8</v>
       </c>
       <c r="K41" s="6">
-        <v>16.3</v>
+        <v>0.5</v>
       </c>
       <c r="L41" s="6">
-        <v>17.6</v>
+        <v>17.8</v>
       </c>
       <c r="M41" s="6">
-        <v>9.9</v>
+        <v>15.9</v>
       </c>
       <c r="N41" s="6">
-        <v>57.2</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis US (Outstanding amounts)
 IFS.M.PB.N.T0__.A30.A.1.US.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B42" s="6">
-        <v>12.7</v>
+        <v>11.5</v>
       </c>
       <c r="C42" s="6">
-        <v>12.6</v>
+        <v>11.4</v>
       </c>
       <c r="D42" s="6">
-        <v>12.2</v>
+        <v>10.9</v>
       </c>
       <c r="E42" s="6">
-        <v>11.8</v>
+        <v>11.0</v>
       </c>
       <c r="F42" s="6">
-        <v>11.6</v>
+        <v>11.0</v>
       </c>
       <c r="G42" s="6">
-        <v>11.4</v>
+        <v>0.0</v>
       </c>
       <c r="H42" s="6">
-        <v>11.5</v>
+        <v>1.3</v>
       </c>
       <c r="I42" s="6">
-        <v>11.4</v>
+        <v>1.3</v>
       </c>
       <c r="J42" s="6">
-        <v>10.9</v>
+        <v>0.3</v>
       </c>
       <c r="K42" s="6">
-        <v>11.0</v>
+        <v>1.1</v>
       </c>
       <c r="L42" s="6">
-        <v>11.0</v>
+        <v>1.3</v>
       </c>
       <c r="M42" s="6">
-        <v>0.3</v>
+        <v>5.8</v>
       </c>
       <c r="N42" s="6">
-        <v>37.6</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B43" s="6">
-        <v>-2.8</v>
+        <v>12.6</v>
       </c>
       <c r="C43" s="6">
-        <v>10.9</v>
+        <v>4.6</v>
       </c>
       <c r="D43" s="6">
         <v>4.9</v>
       </c>
       <c r="E43" s="6">
-        <v>-10.8</v>
+        <v>-2.3</v>
       </c>
       <c r="F43" s="6">
-        <v>-4.0</v>
+        <v>16.8</v>
       </c>
       <c r="G43" s="6">
-        <v>7.7</v>
+        <v>7.4</v>
       </c>
       <c r="H43" s="6">
-        <v>12.7</v>
+        <v>5.4</v>
       </c>
       <c r="I43" s="6">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="J43" s="6">
-        <v>4.9</v>
+        <v>15.9</v>
       </c>
       <c r="K43" s="6">
-        <v>-2.6</v>
+        <v>7.5</v>
       </c>
       <c r="L43" s="6">
-        <v>17.1</v>
+        <v>1.6</v>
       </c>
       <c r="M43" s="6">
-        <v>7.2</v>
+        <v>28.2</v>
       </c>
       <c r="N43" s="6">
-        <v>5.3</v>
+        <v>-11.4</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis residents (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.10.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B44" s="6">
-        <v>0.7</v>
+        <v>12.8</v>
       </c>
       <c r="C44" s="6">
-        <v>3.0</v>
+        <v>2.2</v>
       </c>
       <c r="D44" s="6">
-        <v>4.7</v>
+        <v>2.7</v>
       </c>
       <c r="E44" s="6">
-        <v>-4.5</v>
+        <v>-2.1</v>
       </c>
       <c r="F44" s="6">
-        <v>-1.0</v>
+        <v>-3.5</v>
       </c>
       <c r="G44" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="H44" s="6">
+        <v>-0.9</v>
+      </c>
+      <c r="I44" s="6">
         <v>4.3</v>
       </c>
-      <c r="H44" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="J44" s="6">
-        <v>2.7</v>
+        <v>-0.6</v>
       </c>
       <c r="K44" s="6">
-        <v>-2.4</v>
+        <v>8.7</v>
       </c>
       <c r="L44" s="6">
-        <v>-3.3</v>
+        <v>2.4</v>
       </c>
       <c r="M44" s="6">
-        <v>3.3</v>
+        <v>27.8</v>
       </c>
       <c r="N44" s="6">
-        <v>-0.9</v>
+        <v>-14.3</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident MFIs/Banks (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.10.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B45" s="6">
-        <v>0.0</v>
+        <v>1.5</v>
       </c>
       <c r="C45" s="6">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="D45" s="6">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="E45" s="6">
-        <v>-1.5</v>
+        <v>0.2</v>
       </c>
       <c r="F45" s="6">
-        <v>-1.1</v>
+        <v>0.1</v>
       </c>
       <c r="G45" s="6">
-        <v>0.0</v>
+        <v>10.8</v>
       </c>
       <c r="H45" s="6">
-        <v>1.5</v>
+        <v>-0.8</v>
       </c>
       <c r="I45" s="6">
-        <v>0.5</v>
+        <v>-0.2</v>
       </c>
       <c r="J45" s="6">
         <v>0.0</v>
       </c>
       <c r="K45" s="6">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="L45" s="6">
-        <v>0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="M45" s="6">
-        <v>10.8</v>
+        <v>0.9</v>
       </c>
       <c r="N45" s="6">
-        <v>-0.8</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident General government (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.10.210.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B46" s="6">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="C46" s="6">
-        <v>-0.7</v>
+        <v>0.0</v>
       </c>
       <c r="D46" s="6">
         <v>0.0</v>
       </c>
       <c r="E46" s="6">
         <v>0.0</v>
       </c>
       <c r="F46" s="6">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="G46" s="6">
         <v>0.0</v>
       </c>
       <c r="H46" s="6">
         <v>0.0</v>
       </c>
       <c r="I46" s="6">
         <v>0.0</v>
       </c>
       <c r="J46" s="6">
         <v>0.0</v>
       </c>
       <c r="K46" s="6">
         <v>0.0</v>
       </c>
       <c r="L46" s="6">
-        <v>2.0</v>
+        <v>0.5</v>
       </c>
       <c r="M46" s="6">
         <v>0.0</v>
       </c>
       <c r="N46" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident insurance corporations and pension funds (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.10.230.000.E.SR</t>
           </r>
         </is>
@@ -4528,319 +4528,319 @@
         <v>0.0</v>
       </c>
       <c r="N47" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident non-financial corporations (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.10.240.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B48" s="6">
-        <v>-0.8</v>
+        <v>11.4</v>
       </c>
       <c r="C48" s="6">
-        <v>2.1</v>
+        <v>1.1</v>
       </c>
       <c r="D48" s="6">
-        <v>3.3</v>
+        <v>5.0</v>
       </c>
       <c r="E48" s="6">
-        <v>-3.4</v>
+        <v>-2.7</v>
       </c>
       <c r="F48" s="6">
-        <v>1.2</v>
+        <v>-6.3</v>
       </c>
       <c r="G48" s="6">
-        <v>4.3</v>
+        <v>-0.1</v>
       </c>
       <c r="H48" s="6">
-        <v>11.5</v>
+        <v>0.2</v>
       </c>
       <c r="I48" s="6">
-        <v>1.0</v>
+        <v>-0.3</v>
       </c>
       <c r="J48" s="6">
-        <v>5.0</v>
+        <v>-1.3</v>
       </c>
       <c r="K48" s="6">
-        <v>-2.9</v>
+        <v>5.8</v>
       </c>
       <c r="L48" s="6">
-        <v>-6.1</v>
+        <v>2.0</v>
       </c>
       <c r="M48" s="6">
-        <v>-0.3</v>
+        <v>25.7</v>
       </c>
       <c r="N48" s="6">
-        <v>0.6</v>
+        <v>-9.3</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis resident investment funds, other financial intermediaries, financial auxiliaries and captive financial institutions and money lenders (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.10.289.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B49" s="6">
-        <v>0.9</v>
+        <v>0.0</v>
       </c>
       <c r="C49" s="6">
-        <v>1.6</v>
+        <v>0.6</v>
       </c>
       <c r="D49" s="6">
-        <v>0.7</v>
+        <v>-2.3</v>
       </c>
       <c r="E49" s="6">
         <v>0.4</v>
       </c>
       <c r="F49" s="6">
-        <v>-1.0</v>
+        <v>0.7</v>
       </c>
       <c r="G49" s="6">
-        <v>0.0</v>
+        <v>-7.3</v>
       </c>
       <c r="H49" s="6">
-        <v>0.0</v>
+        <v>-0.4</v>
       </c>
       <c r="I49" s="6">
-        <v>0.6</v>
+        <v>4.8</v>
       </c>
       <c r="J49" s="6">
-        <v>-2.3</v>
+        <v>0.7</v>
       </c>
       <c r="K49" s="6">
-        <v>0.4</v>
+        <v>2.9</v>
       </c>
       <c r="L49" s="6">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="M49" s="6">
-        <v>-7.3</v>
+        <v>1.2</v>
       </c>
       <c r="N49" s="6">
-        <v>-0.7</v>
+        <v>-5.6</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) residents (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.20.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B50" s="6">
-        <v>-1.8</v>
+        <v>0.4</v>
       </c>
       <c r="C50" s="6">
-        <v>6.8</v>
+        <v>4.0</v>
       </c>
       <c r="D50" s="6">
-        <v>-0.1</v>
+        <v>1.2</v>
       </c>
       <c r="E50" s="6">
-        <v>-5.6</v>
+        <v>-2.8</v>
       </c>
       <c r="F50" s="6">
-        <v>-0.8</v>
+        <v>17.8</v>
       </c>
       <c r="G50" s="6">
         <v>2.5</v>
       </c>
       <c r="H50" s="6">
-        <v>0.4</v>
+        <v>3.5</v>
       </c>
       <c r="I50" s="6">
-        <v>4.0</v>
+        <v>-1.6</v>
       </c>
       <c r="J50" s="6">
-        <v>1.2</v>
+        <v>16.7</v>
       </c>
       <c r="K50" s="6">
-        <v>-2.9</v>
+        <v>-0.7</v>
       </c>
       <c r="L50" s="6">
-        <v>17.8</v>
+        <v>-0.8</v>
       </c>
       <c r="M50" s="6">
-        <v>2.6</v>
+        <v>2.0</v>
       </c>
       <c r="N50" s="6">
-        <v>3.5</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) MFIs/Banks (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.20.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B51" s="6">
-        <v>-0.2</v>
+        <v>-0.8</v>
       </c>
       <c r="C51" s="6">
-        <v>0.7</v>
+        <v>-0.1</v>
       </c>
       <c r="D51" s="6">
-        <v>-0.8</v>
+        <v>-0.5</v>
       </c>
       <c r="E51" s="6">
-        <v>-1.1</v>
+        <v>1.0</v>
       </c>
       <c r="F51" s="6">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="G51" s="6">
         <v>0.5</v>
       </c>
       <c r="H51" s="6">
-        <v>-0.8</v>
+        <v>2.6</v>
       </c>
       <c r="I51" s="6">
+        <v>-1.4</v>
+      </c>
+      <c r="J51" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="K51" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="6">
+        <v>-0.6</v>
+      </c>
+      <c r="M51" s="6">
+        <v>-1.9</v>
+      </c>
+      <c r="N51" s="6">
         <v>-0.1</v>
-      </c>
-[...13 lines deleted...]
-        <v>2.6</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) General government (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.20.210.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B52" s="6">
         <v>0.0</v>
       </c>
       <c r="C52" s="6">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="D52" s="6">
         <v>0.0</v>
       </c>
       <c r="E52" s="6">
-        <v>-5.0</v>
+        <v>0.0</v>
       </c>
       <c r="F52" s="6">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="G52" s="6">
         <v>0.0</v>
       </c>
       <c r="H52" s="6">
         <v>0.0</v>
       </c>
       <c r="I52" s="6">
         <v>0.0</v>
       </c>
       <c r="J52" s="6">
-        <v>0.0</v>
+        <v>9.9</v>
       </c>
       <c r="K52" s="6">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L52" s="6">
-        <v>13.0</v>
+        <v>-1.6</v>
       </c>
       <c r="M52" s="6">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="N52" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) insurance corporations and pension funds (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.20.230.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B53" s="6">
         <v>0.0</v>
       </c>
       <c r="C53" s="6">
         <v>0.0</v>
@@ -4876,435 +4876,435 @@
         <v>0.0</v>
       </c>
       <c r="N53" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) non-financial corporations (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.20.240.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B54" s="6">
-        <v>-1.0</v>
+        <v>-0.2</v>
       </c>
       <c r="C54" s="6">
-        <v>-0.8</v>
+        <v>2.6</v>
       </c>
       <c r="D54" s="6">
-        <v>0.0</v>
+        <v>2.6</v>
       </c>
       <c r="E54" s="6">
         <v>0.9</v>
       </c>
       <c r="F54" s="6">
-        <v>-0.4</v>
+        <v>4.8</v>
       </c>
       <c r="G54" s="6">
-        <v>1.4</v>
+        <v>2.0</v>
       </c>
       <c r="H54" s="6">
-        <v>-0.2</v>
+        <v>0.5</v>
       </c>
       <c r="I54" s="6">
-        <v>2.6</v>
+        <v>-0.1</v>
       </c>
       <c r="J54" s="6">
-        <v>2.6</v>
+        <v>4.3</v>
       </c>
       <c r="K54" s="6">
-        <v>0.9</v>
+        <v>-0.9</v>
       </c>
       <c r="L54" s="6">
-        <v>4.6</v>
+        <v>1.6</v>
       </c>
       <c r="M54" s="6">
-        <v>1.8</v>
+        <v>2.0</v>
       </c>
       <c r="N54" s="6">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis euro area (excluding Lithuania) investment funds, other financial intermediaries, financial auxiliaries and captive financial institutions and money lenders (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.20.289.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B55" s="6">
-        <v>-0.6</v>
+        <v>1.4</v>
       </c>
       <c r="C55" s="6">
-        <v>2.0</v>
+        <v>1.5</v>
       </c>
       <c r="D55" s="6">
-        <v>0.7</v>
+        <v>-0.9</v>
       </c>
       <c r="E55" s="6">
-        <v>-0.4</v>
+        <v>-4.8</v>
       </c>
       <c r="F55" s="6">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
       <c r="G55" s="6">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="H55" s="6">
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="I55" s="6">
-        <v>1.5</v>
+        <v>-0.1</v>
       </c>
       <c r="J55" s="6">
-        <v>-0.9</v>
+        <v>0.1</v>
       </c>
       <c r="K55" s="6">
-        <v>-4.8</v>
+        <v>-0.1</v>
       </c>
       <c r="L55" s="6">
-        <v>0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="M55" s="6">
-        <v>-0.1</v>
+        <v>1.0</v>
       </c>
       <c r="N55" s="6">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis rest of the world (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.30.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B56" s="6">
-        <v>-1.8</v>
+        <v>-0.7</v>
       </c>
       <c r="C56" s="6">
-        <v>1.1</v>
+        <v>-1.5</v>
       </c>
       <c r="D56" s="6">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="E56" s="6">
-        <v>-0.7</v>
+        <v>2.7</v>
       </c>
       <c r="F56" s="6">
-        <v>-2.1</v>
+        <v>2.7</v>
       </c>
       <c r="G56" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="H56" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="I56" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="J56" s="6">
+        <v>-0.2</v>
+      </c>
+      <c r="K56" s="6">
+        <v>-0.5</v>
+      </c>
+      <c r="L56" s="6">
+        <v>-0.1</v>
+      </c>
+      <c r="M56" s="6">
+        <v>-1.7</v>
+      </c>
+      <c r="N56" s="6">
         <v>0.9</v>
-      </c>
-[...19 lines deleted...]
-        <v>2.8</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis EU non-euro area (excluding Lithuania) (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.3B.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B57" s="6">
-        <v>0.5</v>
+        <v>-0.9</v>
       </c>
       <c r="C57" s="6">
-        <v>0.4</v>
+        <v>-0.5</v>
       </c>
       <c r="D57" s="6">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="E57" s="6">
-        <v>-0.6</v>
+        <v>2.3</v>
       </c>
       <c r="F57" s="6">
-        <v>-0.6</v>
+        <v>1.3</v>
       </c>
       <c r="G57" s="6">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="H57" s="6">
+        <v>-0.3</v>
+      </c>
+      <c r="I57" s="6">
         <v>-0.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.5</v>
       </c>
       <c r="J57" s="6">
         <v>0.9</v>
       </c>
       <c r="K57" s="6">
-        <v>2.3</v>
+        <v>0.0</v>
       </c>
       <c r="L57" s="6">
         <v>1.3</v>
       </c>
       <c r="M57" s="6">
-        <v>0.2</v>
+        <v>-1.4</v>
       </c>
       <c r="N57" s="6">
-        <v>-0.3</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Debt securities held by investment funds vis-a-vis US (Transactions)
 IFS.M.PB.N.T0__.A30.A.4.US.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B58" s="6">
-        <v>-1.9</v>
+        <v>0.0</v>
       </c>
       <c r="C58" s="6">
         <v>0.0</v>
       </c>
       <c r="D58" s="6">
         <v>0.0</v>
       </c>
       <c r="E58" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="F58" s="6">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="G58" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="H58" s="6">
         <v>0.0</v>
       </c>
       <c r="I58" s="6">
         <v>0.0</v>
       </c>
       <c r="J58" s="6">
         <v>0.0</v>
       </c>
       <c r="K58" s="6">
         <v>0.0</v>
       </c>
       <c r="L58" s="6">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="M58" s="6">
         <v>0.0</v>
       </c>
       <c r="N58" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B59" s="6">
-        <v>515.3</v>
+        <v>433.6</v>
       </c>
       <c r="C59" s="6">
-        <v>511.7</v>
+        <v>436.0</v>
       </c>
       <c r="D59" s="6">
-        <v>502.2</v>
+        <v>446.9</v>
       </c>
       <c r="E59" s="6">
-        <v>504.4</v>
+        <v>461.2</v>
       </c>
       <c r="F59" s="6">
-        <v>511.8</v>
+        <v>463.7</v>
       </c>
       <c r="G59" s="6">
-        <v>520.0</v>
+        <v>516.5</v>
       </c>
       <c r="H59" s="6">
-        <v>518.5</v>
+        <v>555.0</v>
       </c>
       <c r="I59" s="6">
-        <v>520.8</v>
+        <v>566.0</v>
       </c>
       <c r="J59" s="6">
-        <v>531.7</v>
+        <v>569.2</v>
       </c>
       <c r="K59" s="6">
-        <v>544.4</v>
+        <v>576.2</v>
       </c>
       <c r="L59" s="6">
-        <v>547.6</v>
+        <v>586.4</v>
       </c>
       <c r="M59" s="6">
-        <v>506.5</v>
+        <v>596.8</v>
       </c>
       <c r="N59" s="6">
-        <v>553.4</v>
+        <v>631.7</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis residents (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.10.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B60" s="6">
-        <v>312.4</v>
+        <v>185.1</v>
       </c>
       <c r="C60" s="6">
-        <v>304.1</v>
+        <v>184.2</v>
       </c>
       <c r="D60" s="6">
-        <v>293.8</v>
+        <v>183.8</v>
       </c>
       <c r="E60" s="6">
-        <v>298.1</v>
+        <v>183.6</v>
       </c>
       <c r="F60" s="6">
-        <v>303.1</v>
+        <v>183.1</v>
       </c>
       <c r="G60" s="6">
-        <v>311.2</v>
+        <v>180.5</v>
       </c>
       <c r="H60" s="6">
-        <v>309.3</v>
+        <v>206.2</v>
       </c>
       <c r="I60" s="6">
-        <v>308.4</v>
+        <v>211.8</v>
       </c>
       <c r="J60" s="6">
-        <v>307.3</v>
+        <v>221.0</v>
       </c>
       <c r="K60" s="6">
-        <v>306.4</v>
+        <v>220.8</v>
       </c>
       <c r="L60" s="6">
-        <v>305.9</v>
+        <v>223.4</v>
       </c>
       <c r="M60" s="6">
-        <v>427.9</v>
+        <v>222.7</v>
       </c>
       <c r="N60" s="6">
-        <v>383.1</v>
+        <v>227.2</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis resident MFIs/Banks (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.10.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B61" s="6">
         <v>0.0</v>
       </c>
       <c r="C61" s="6">
         <v>0.0</v>
@@ -5318,167 +5318,167 @@
       <c r="F61" s="6">
         <v>0.0</v>
       </c>
       <c r="G61" s="6">
         <v>0.0</v>
       </c>
       <c r="H61" s="6">
         <v>0.0</v>
       </c>
       <c r="I61" s="6">
         <v>0.0</v>
       </c>
       <c r="J61" s="6">
         <v>0.0</v>
       </c>
       <c r="K61" s="6">
         <v>0.0</v>
       </c>
       <c r="L61" s="6">
         <v>0.0</v>
       </c>
       <c r="M61" s="6">
         <v>0.0</v>
       </c>
       <c r="N61" s="6">
-        <v>13.2</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis resident non-MFIs/non-banks (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.10.200.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B62" s="6">
-        <v>312.4</v>
+        <v>269.5</v>
       </c>
       <c r="C62" s="6">
-        <v>304.1</v>
+        <v>268.6</v>
       </c>
       <c r="D62" s="6">
-        <v>293.8</v>
+        <v>267.6</v>
       </c>
       <c r="E62" s="6">
-        <v>298.1</v>
+        <v>267.3</v>
       </c>
       <c r="F62" s="6">
-        <v>303.1</v>
+        <v>266.8</v>
       </c>
       <c r="G62" s="6">
-        <v>311.2</v>
+        <v>724.1</v>
       </c>
       <c r="H62" s="6">
-        <v>309.3</v>
+        <v>287.2</v>
       </c>
       <c r="I62" s="6">
-        <v>308.4</v>
+        <v>292.0</v>
       </c>
       <c r="J62" s="6">
-        <v>307.3</v>
+        <v>221.0</v>
       </c>
       <c r="K62" s="6">
-        <v>306.4</v>
+        <v>300.1</v>
       </c>
       <c r="L62" s="6">
-        <v>305.9</v>
+        <v>302.6</v>
       </c>
       <c r="M62" s="6">
-        <v>776.5</v>
+        <v>222.7</v>
       </c>
       <c r="N62" s="6">
-        <v>589.1</v>
+        <v>227.2</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis euro area (excluding Lithuania) residents (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.20.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B63" s="6">
-        <v>68.2</v>
+        <v>150.1</v>
       </c>
       <c r="C63" s="6">
-        <v>70.8</v>
+        <v>151.7</v>
       </c>
       <c r="D63" s="6">
-        <v>70.9</v>
+        <v>159.9</v>
       </c>
       <c r="E63" s="6">
-        <v>71.5</v>
+        <v>166.7</v>
       </c>
       <c r="F63" s="6">
-        <v>70.0</v>
+        <v>168.3</v>
       </c>
       <c r="G63" s="6">
-        <v>69.8</v>
+        <v>171.3</v>
       </c>
       <c r="H63" s="6">
-        <v>68.5</v>
+        <v>173.9</v>
       </c>
       <c r="I63" s="6">
-        <v>70.1</v>
+        <v>177.5</v>
       </c>
       <c r="J63" s="6">
-        <v>78.2</v>
+        <v>175.4</v>
       </c>
       <c r="K63" s="6">
-        <v>84.2</v>
+        <v>175.9</v>
       </c>
       <c r="L63" s="6">
-        <v>86.5</v>
+        <v>180.5</v>
       </c>
       <c r="M63" s="6">
-        <v>147.6</v>
+        <v>181.3</v>
       </c>
       <c r="N63" s="6">
-        <v>152.8</v>
+        <v>212.2</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis euro area (excluding Lithuania) MFIs/Banks (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.20.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B64" s="6">
         <v>0.0</v>
       </c>
       <c r="C64" s="6">
         <v>0.0</v>
@@ -5492,399 +5492,399 @@
       <c r="F64" s="6">
         <v>0.0</v>
       </c>
       <c r="G64" s="6">
         <v>0.0</v>
       </c>
       <c r="H64" s="6">
         <v>0.0</v>
       </c>
       <c r="I64" s="6">
         <v>0.0</v>
       </c>
       <c r="J64" s="6">
         <v>0.0</v>
       </c>
       <c r="K64" s="6">
         <v>0.0</v>
       </c>
       <c r="L64" s="6">
         <v>0.0</v>
       </c>
       <c r="M64" s="6">
         <v>0.0</v>
       </c>
       <c r="N64" s="6">
-        <v>38.1</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis euro area (excluding Lithuania) non-MFIs/non-banks (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.20.200.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B65" s="6">
-        <v>68.2</v>
+        <v>150.1</v>
       </c>
       <c r="C65" s="6">
-        <v>70.8</v>
+        <v>151.7</v>
       </c>
       <c r="D65" s="6">
-        <v>70.9</v>
+        <v>159.9</v>
       </c>
       <c r="E65" s="6">
-        <v>71.5</v>
+        <v>166.7</v>
       </c>
       <c r="F65" s="6">
-        <v>70.0</v>
+        <v>168.3</v>
       </c>
       <c r="G65" s="6">
-        <v>69.8</v>
+        <v>681.7</v>
       </c>
       <c r="H65" s="6">
-        <v>68.5</v>
+        <v>173.9</v>
       </c>
       <c r="I65" s="6">
-        <v>70.1</v>
+        <v>177.5</v>
       </c>
       <c r="J65" s="6">
-        <v>78.2</v>
+        <v>175.4</v>
       </c>
       <c r="K65" s="6">
-        <v>84.2</v>
+        <v>175.9</v>
       </c>
       <c r="L65" s="6">
-        <v>86.5</v>
+        <v>180.5</v>
       </c>
       <c r="M65" s="6">
-        <v>265.3</v>
+        <v>181.3</v>
       </c>
       <c r="N65" s="6">
-        <v>277.8</v>
+        <v>212.2</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis rest of the world (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.30.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B66" s="6">
-        <v>134.8</v>
+        <v>98.4</v>
       </c>
       <c r="C66" s="6">
-        <v>136.8</v>
+        <v>100.1</v>
       </c>
       <c r="D66" s="6">
-        <v>137.5</v>
+        <v>103.2</v>
       </c>
       <c r="E66" s="6">
-        <v>134.8</v>
+        <v>110.9</v>
       </c>
       <c r="F66" s="6">
-        <v>138.8</v>
+        <v>112.3</v>
       </c>
       <c r="G66" s="6">
-        <v>139.1</v>
+        <v>164.7</v>
       </c>
       <c r="H66" s="6">
-        <v>140.7</v>
+        <v>174.9</v>
       </c>
       <c r="I66" s="6">
-        <v>142.4</v>
+        <v>176.7</v>
       </c>
       <c r="J66" s="6">
-        <v>146.2</v>
+        <v>172.7</v>
       </c>
       <c r="K66" s="6">
-        <v>153.9</v>
+        <v>179.5</v>
       </c>
       <c r="L66" s="6">
-        <v>155.3</v>
+        <v>182.5</v>
       </c>
       <c r="M66" s="6">
-        <v>288.4</v>
+        <v>192.8</v>
       </c>
       <c r="N66" s="6">
-        <v>266.2</v>
+        <v>192.3</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis EU non-euro area (excluding Lithuania) (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.3B.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B67" s="6">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="C67" s="6">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="D67" s="6">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="E67" s="6">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="F67" s="6">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="G67" s="6">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="H67" s="6">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="I67" s="6">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="J67" s="6">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="K67" s="6">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="L67" s="6">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="M67" s="6">
         <v>1.3</v>
       </c>
       <c r="N67" s="6">
-        <v>2.2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis US (Outstanding amounts)
 IFS.M.PB.N.T0__.A52.A.1.US.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B68" s="6">
-        <v>86.3</v>
+        <v>94.6</v>
       </c>
       <c r="C68" s="6">
-        <v>88.3</v>
+        <v>96.2</v>
       </c>
       <c r="D68" s="6">
-        <v>89.1</v>
+        <v>99.4</v>
       </c>
       <c r="E68" s="6">
-        <v>87.3</v>
+        <v>107.0</v>
       </c>
       <c r="F68" s="6">
-        <v>92.2</v>
+        <v>108.4</v>
       </c>
       <c r="G68" s="6">
-        <v>92.9</v>
+        <v>117.6</v>
       </c>
       <c r="H68" s="6">
-        <v>94.6</v>
+        <v>127.8</v>
       </c>
       <c r="I68" s="6">
-        <v>96.2</v>
+        <v>134.7</v>
       </c>
       <c r="J68" s="6">
-        <v>99.4</v>
+        <v>134.8</v>
       </c>
       <c r="K68" s="6">
-        <v>107.0</v>
+        <v>141.6</v>
       </c>
       <c r="L68" s="6">
-        <v>108.4</v>
+        <v>144.7</v>
       </c>
       <c r="M68" s="6">
-        <v>115.7</v>
+        <v>153.5</v>
       </c>
       <c r="N68" s="6">
-        <v>155.2</v>
+        <v>152.9</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B69" s="6">
-        <v>-3.5</v>
+        <v>-1.5</v>
       </c>
       <c r="C69" s="6">
-        <v>-3.5</v>
+        <v>1.3</v>
       </c>
       <c r="D69" s="6">
-        <v>-6.2</v>
+        <v>8.9</v>
       </c>
       <c r="E69" s="6">
-        <v>0.3</v>
+        <v>11.2</v>
       </c>
       <c r="F69" s="6">
-        <v>0.3</v>
+        <v>3.9</v>
       </c>
       <c r="G69" s="6">
-        <v>4.7</v>
+        <v>-13.4</v>
       </c>
       <c r="H69" s="6">
-        <v>-1.8</v>
+        <v>7.4</v>
       </c>
       <c r="I69" s="6">
-        <v>1.0</v>
+        <v>-0.2</v>
       </c>
       <c r="J69" s="6">
         <v>8.5</v>
       </c>
       <c r="K69" s="6">
-        <v>10.7</v>
+        <v>1.8</v>
       </c>
       <c r="L69" s="6">
-        <v>3.8</v>
+        <v>0.7</v>
       </c>
       <c r="M69" s="6">
-        <v>-13.1</v>
+        <v>10.8</v>
       </c>
       <c r="N69" s="6">
-        <v>7.8</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis residents (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.10.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B70" s="6">
-        <v>-8.6</v>
+        <v>-0.6</v>
       </c>
       <c r="C70" s="6">
-        <v>-8.6</v>
+        <v>-0.3</v>
       </c>
       <c r="D70" s="6">
-        <v>-10.7</v>
+        <v>-0.3</v>
       </c>
       <c r="E70" s="6">
-        <v>-2.4</v>
+        <v>0.0</v>
       </c>
       <c r="F70" s="6">
-        <v>-0.5</v>
+        <v>0.0</v>
       </c>
       <c r="G70" s="6">
-        <v>3.4</v>
+        <v>-46.2</v>
       </c>
       <c r="H70" s="6">
-        <v>-0.6</v>
+        <v>3.8</v>
       </c>
       <c r="I70" s="6">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
       <c r="J70" s="6">
-        <v>-0.3</v>
+        <v>21.2</v>
       </c>
       <c r="K70" s="6">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L70" s="6">
-        <v>0.0</v>
+        <v>0.8</v>
       </c>
       <c r="M70" s="6">
-        <v>-46.2</v>
+        <v>0.4</v>
       </c>
       <c r="N70" s="6">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis resident MFIs/Banks (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.10.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B71" s="6">
         <v>0.0</v>
       </c>
       <c r="C71" s="6">
         <v>0.0</v>
@@ -5920,145 +5920,145 @@
         <v>0.0</v>
       </c>
       <c r="N71" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis resident non-MFIs/non-banks (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.10.200.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B72" s="6">
-        <v>-8.6</v>
+        <v>-0.6</v>
       </c>
       <c r="C72" s="6">
-        <v>-8.6</v>
+        <v>-0.3</v>
       </c>
       <c r="D72" s="6">
-        <v>-10.7</v>
+        <v>-0.3</v>
       </c>
       <c r="E72" s="6">
-        <v>-2.4</v>
+        <v>0.0</v>
       </c>
       <c r="F72" s="6">
-        <v>-0.5</v>
+        <v>0.0</v>
       </c>
       <c r="G72" s="6">
-        <v>3.4</v>
+        <v>-92.4</v>
       </c>
       <c r="H72" s="6">
-        <v>-0.6</v>
+        <v>3.8</v>
       </c>
       <c r="I72" s="6">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
       <c r="J72" s="6">
-        <v>-0.3</v>
+        <v>21.2</v>
       </c>
       <c r="K72" s="6">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L72" s="6">
-        <v>0.0</v>
+        <v>0.8</v>
       </c>
       <c r="M72" s="6">
-        <v>-92.4</v>
+        <v>0.4</v>
       </c>
       <c r="N72" s="6">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis euro area (excluding Lithuania) residents (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.20.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B73" s="6">
-        <v>1.9</v>
+        <v>-1.8</v>
       </c>
       <c r="C73" s="6">
-        <v>2.7</v>
+        <v>1.1</v>
       </c>
       <c r="D73" s="6">
+        <v>7.7</v>
+      </c>
+      <c r="E73" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="F73" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="G73" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="H73" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="I73" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="J73" s="6">
+        <v>-1.9</v>
+      </c>
+      <c r="K73" s="6">
         <v>0.6</v>
       </c>
-      <c r="E73" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="L73" s="6">
-        <v>2.0</v>
+        <v>0.5</v>
       </c>
       <c r="M73" s="6">
-        <v>4.5</v>
+        <v>0.0</v>
       </c>
       <c r="N73" s="6">
-        <v>3.5</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis euro area (excluding Lithuania) MFIs/Banks (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.20.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B74" s="6">
         <v>0.0</v>
       </c>
       <c r="C74" s="6">
         <v>0.0</v>
@@ -6094,435 +6094,435 @@
         <v>0.0</v>
       </c>
       <c r="N74" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis euro area (excluding Lithuania) non-MFIs/non-banks (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.20.200.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B75" s="6">
-        <v>1.9</v>
+        <v>-1.8</v>
       </c>
       <c r="C75" s="6">
-        <v>2.7</v>
+        <v>1.1</v>
       </c>
       <c r="D75" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="E75" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="F75" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="G75" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="H75" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="I75" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="J75" s="6">
+        <v>-1.9</v>
+      </c>
+      <c r="K75" s="6">
         <v>0.6</v>
       </c>
-      <c r="E75" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="L75" s="6">
-        <v>2.0</v>
+        <v>0.5</v>
       </c>
       <c r="M75" s="6">
-        <v>8.9</v>
+        <v>0.0</v>
       </c>
       <c r="N75" s="6">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis rest of the world (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.30.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B76" s="6">
-        <v>3.2</v>
+        <v>1.0</v>
       </c>
       <c r="C76" s="6">
-        <v>2.4</v>
+        <v>0.5</v>
       </c>
       <c r="D76" s="6">
-        <v>3.9</v>
+        <v>1.5</v>
       </c>
       <c r="E76" s="6">
-        <v>1.2</v>
+        <v>5.6</v>
       </c>
       <c r="F76" s="6">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="G76" s="6">
-        <v>1.1</v>
+        <v>14.9</v>
       </c>
       <c r="H76" s="6">
-        <v>0.6</v>
+        <v>1.6</v>
       </c>
       <c r="I76" s="6">
-        <v>0.2</v>
+        <v>-3.5</v>
       </c>
       <c r="J76" s="6">
-        <v>1.2</v>
+        <v>-10.7</v>
       </c>
       <c r="K76" s="6">
-        <v>5.6</v>
+        <v>1.0</v>
       </c>
       <c r="L76" s="6">
-        <v>1.8</v>
+        <v>-0.6</v>
       </c>
       <c r="M76" s="6">
-        <v>15.5</v>
+        <v>10.4</v>
       </c>
       <c r="N76" s="6">
-        <v>12.0</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis EU non-euro area (excluding Lithuania) (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.3B.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B77" s="6">
         <v>0.0</v>
       </c>
       <c r="C77" s="6">
         <v>0.0</v>
       </c>
       <c r="D77" s="6">
         <v>0.0</v>
       </c>
       <c r="E77" s="6">
         <v>0.0</v>
       </c>
       <c r="F77" s="6">
         <v>0.0</v>
       </c>
       <c r="G77" s="6">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="H77" s="6">
         <v>0.0</v>
       </c>
       <c r="I77" s="6">
         <v>0.0</v>
       </c>
       <c r="J77" s="6">
         <v>0.0</v>
       </c>
       <c r="K77" s="6">
         <v>0.0</v>
       </c>
       <c r="L77" s="6">
         <v>0.0</v>
       </c>
       <c r="M77" s="6">
         <v>0.0</v>
       </c>
       <c r="N77" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares held by investment funds vis-a-vis US (Transactions)
 IFS.M.PB.N.T0__.A52.A.4.US.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B78" s="6">
-        <v>3.2</v>
+        <v>0.9</v>
       </c>
       <c r="C78" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="D78" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="E78" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="F78" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="G78" s="6">
+        <v>8.1</v>
+      </c>
+      <c r="H78" s="6">
+        <v>6.0</v>
+      </c>
+      <c r="I78" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="J78" s="6">
         <v>2.4</v>
       </c>
-      <c r="D78" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="K78" s="6">
-        <v>5.6</v>
+        <v>1.0</v>
       </c>
       <c r="L78" s="6">
-        <v>1.8</v>
+        <v>-0.6</v>
       </c>
       <c r="M78" s="6">
-        <v>8.1</v>
+        <v>10.4</v>
       </c>
       <c r="N78" s="6">
-        <v>6.0</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B79" s="6">
-        <v>1598.6</v>
+        <v>1569.9</v>
       </c>
       <c r="C79" s="6">
-        <v>1577.7</v>
+        <v>1583.3</v>
       </c>
       <c r="D79" s="6">
-        <v>1549.5</v>
+        <v>1620.0</v>
       </c>
       <c r="E79" s="6">
-        <v>1553.3</v>
+        <v>1643.7</v>
       </c>
       <c r="F79" s="6">
-        <v>1582.1</v>
+        <v>1630.4</v>
       </c>
       <c r="G79" s="6">
-        <v>1600.6</v>
+        <v>1802.4</v>
       </c>
       <c r="H79" s="6">
-        <v>1612.2</v>
+        <v>1809.0</v>
       </c>
       <c r="I79" s="6">
-        <v>1625.2</v>
+        <v>1809.4</v>
       </c>
       <c r="J79" s="6">
-        <v>1639.8</v>
+        <v>1810.2</v>
       </c>
       <c r="K79" s="6">
-        <v>1662.9</v>
+        <v>1817.5</v>
       </c>
       <c r="L79" s="6">
-        <v>1649.9</v>
+        <v>1827.8</v>
       </c>
       <c r="M79" s="6">
-        <v>1739.3</v>
+        <v>1849.5</v>
       </c>
       <c r="N79" s="6">
-        <v>1630.7</v>
+        <v>1862.3</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis residents (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.10.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B80" s="6">
-        <v>1171.2</v>
+        <v>1043.9</v>
       </c>
       <c r="C80" s="6">
-        <v>1136.0</v>
+        <v>1053.7</v>
       </c>
       <c r="D80" s="6">
-        <v>1110.1</v>
+        <v>1057.2</v>
       </c>
       <c r="E80" s="6">
-        <v>1110.7</v>
+        <v>1068.3</v>
       </c>
       <c r="F80" s="6">
-        <v>1125.5</v>
+        <v>1072.8</v>
       </c>
       <c r="G80" s="6">
-        <v>1136.0</v>
+        <v>1263.6</v>
       </c>
       <c r="H80" s="6">
-        <v>1143.7</v>
+        <v>1258.5</v>
       </c>
       <c r="I80" s="6">
-        <v>1153.1</v>
+        <v>1257.9</v>
       </c>
       <c r="J80" s="6">
-        <v>1164.0</v>
+        <v>1241.7</v>
       </c>
       <c r="K80" s="6">
-        <v>1178.8</v>
+        <v>1238.8</v>
       </c>
       <c r="L80" s="6">
-        <v>1184.9</v>
+        <v>1245.4</v>
       </c>
       <c r="M80" s="6">
-        <v>1212.5</v>
+        <v>1272.5</v>
       </c>
       <c r="N80" s="6">
-        <v>1119.7</v>
+        <v>1297.4</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis resident MFIs/Banks (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.10.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B81" s="6">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="C81" s="6">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="D81" s="6">
-        <v>1.0</v>
+        <v>0.9</v>
       </c>
       <c r="E81" s="6">
         <v>0.9</v>
       </c>
       <c r="F81" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="G81" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="H81" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="I81" s="6">
         <v>1.0</v>
       </c>
-      <c r="G81" s="6">
-[...7 lines deleted...]
-      </c>
       <c r="J81" s="6">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="K81" s="6">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="L81" s="6">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="M81" s="6">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="N81" s="6">
-        <v>21.2</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis resident insurance corporations and pension funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.10.230.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B82" s="6">
         <v>0.0</v>
       </c>
       <c r="C82" s="6">
         <v>0.0</v>
@@ -6536,799 +6536,799 @@
       <c r="F82" s="6">
         <v>0.0</v>
       </c>
       <c r="G82" s="6">
         <v>0.0</v>
       </c>
       <c r="H82" s="6">
         <v>0.0</v>
       </c>
       <c r="I82" s="6">
         <v>0.0</v>
       </c>
       <c r="J82" s="6">
         <v>0.0</v>
       </c>
       <c r="K82" s="6">
         <v>0.0</v>
       </c>
       <c r="L82" s="6">
         <v>0.0</v>
       </c>
       <c r="M82" s="6">
         <v>0.0</v>
       </c>
       <c r="N82" s="6">
-        <v>128.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis resident non-financial corporations (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.10.240.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B83" s="6">
-        <v>978.0</v>
+        <v>962.3</v>
       </c>
       <c r="C83" s="6">
-        <v>966.7</v>
+        <v>969.2</v>
       </c>
       <c r="D83" s="6">
-        <v>964.8</v>
+        <v>1000.9</v>
       </c>
       <c r="E83" s="6">
-        <v>967.0</v>
+        <v>1015.9</v>
       </c>
       <c r="F83" s="6">
-        <v>983.1</v>
+        <v>1021.9</v>
       </c>
       <c r="G83" s="6">
-        <v>995.2</v>
+        <v>960.9</v>
       </c>
       <c r="H83" s="6">
-        <v>1001.1</v>
+        <v>997.6</v>
       </c>
       <c r="I83" s="6">
-        <v>1007.6</v>
+        <v>999.9</v>
       </c>
       <c r="J83" s="6">
-        <v>1016.6</v>
+        <v>946.1</v>
       </c>
       <c r="K83" s="6">
-        <v>1031.5</v>
+        <v>983.6</v>
       </c>
       <c r="L83" s="6">
-        <v>1037.4</v>
+        <v>991.8</v>
       </c>
       <c r="M83" s="6">
-        <v>953.8</v>
+        <v>1010.4</v>
       </c>
       <c r="N83" s="6">
-        <v>911.3</v>
+        <v>1047.3</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis resident OFIs, FAs and captive financial institutions and money lenders/units (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.10.290.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B84" s="6">
-        <v>192.3</v>
+        <v>221.2</v>
       </c>
       <c r="C84" s="6">
-        <v>168.3</v>
+        <v>224.1</v>
       </c>
       <c r="D84" s="6">
-        <v>144.3</v>
+        <v>225.9</v>
       </c>
       <c r="E84" s="6">
-        <v>142.8</v>
+        <v>225.9</v>
       </c>
       <c r="F84" s="6">
-        <v>141.3</v>
+        <v>225.9</v>
       </c>
       <c r="G84" s="6">
-        <v>139.8</v>
+        <v>301.6</v>
       </c>
       <c r="H84" s="6">
-        <v>141.6</v>
+        <v>308.1</v>
       </c>
       <c r="I84" s="6">
-        <v>144.6</v>
+        <v>305.3</v>
       </c>
       <c r="J84" s="6">
-        <v>146.4</v>
+        <v>294.6</v>
       </c>
       <c r="K84" s="6">
-        <v>146.4</v>
+        <v>302.2</v>
       </c>
       <c r="L84" s="6">
-        <v>146.4</v>
+        <v>300.6</v>
       </c>
       <c r="M84" s="6">
-        <v>257.6</v>
+        <v>260.9</v>
       </c>
       <c r="N84" s="6">
-        <v>463.8</v>
+        <v>248.9</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) residents (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.20.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B85" s="6">
-        <v>253.2</v>
+        <v>312.1</v>
       </c>
       <c r="C85" s="6">
-        <v>267.9</v>
+        <v>311.0</v>
       </c>
       <c r="D85" s="6">
-        <v>269.7</v>
+        <v>311.8</v>
       </c>
       <c r="E85" s="6">
-        <v>273.4</v>
+        <v>318.0</v>
       </c>
       <c r="F85" s="6">
-        <v>277.5</v>
+        <v>309.1</v>
       </c>
       <c r="G85" s="6">
-        <v>290.6</v>
+        <v>343.5</v>
       </c>
       <c r="H85" s="6">
-        <v>290.2</v>
+        <v>349.6</v>
       </c>
       <c r="I85" s="6">
-        <v>289.1</v>
+        <v>352.0</v>
       </c>
       <c r="J85" s="6">
-        <v>289.9</v>
+        <v>367.4</v>
       </c>
       <c r="K85" s="6">
-        <v>294.8</v>
+        <v>369.3</v>
       </c>
       <c r="L85" s="6">
-        <v>286.0</v>
+        <v>365.7</v>
       </c>
       <c r="M85" s="6">
-        <v>336.4</v>
+        <v>353.5</v>
       </c>
       <c r="N85" s="6">
-        <v>387.2</v>
+        <v>339.6</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) MFIs/Banks (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.20.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B86" s="6">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="C86" s="6">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="D86" s="6">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="E86" s="6">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="F86" s="6">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="G86" s="6">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="H86" s="6">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="I86" s="6">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="J86" s="6">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="K86" s="6">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="L86" s="6">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="M86" s="6">
         <v>0.7</v>
       </c>
       <c r="N86" s="6">
-        <v>87.7</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) insurance corporations and pension funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.20.230.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B87" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="C87" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="D87" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="E87" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="F87" s="6">
         <v>0.5</v>
       </c>
-      <c r="C87" s="6">
+      <c r="G87" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="H87" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="I87" s="6">
         <v>0.5</v>
       </c>
-      <c r="D87" s="6">
+      <c r="J87" s="6">
         <v>0.5</v>
       </c>
-      <c r="E87" s="6">
+      <c r="K87" s="6">
         <v>0.5</v>
       </c>
-      <c r="F87" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="L87" s="6">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="M87" s="6">
         <v>0.6</v>
       </c>
       <c r="N87" s="6">
-        <v>208.0</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) non-financial corporations (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.20.240.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B88" s="6">
-        <v>245.1</v>
+        <v>303.3</v>
       </c>
       <c r="C88" s="6">
-        <v>260.1</v>
+        <v>300.9</v>
       </c>
       <c r="D88" s="6">
-        <v>262.5</v>
+        <v>302.1</v>
       </c>
       <c r="E88" s="6">
-        <v>266.0</v>
+        <v>306.9</v>
       </c>
       <c r="F88" s="6">
-        <v>269.3</v>
+        <v>298.8</v>
       </c>
       <c r="G88" s="6">
-        <v>282.4</v>
+        <v>253.0</v>
       </c>
       <c r="H88" s="6">
-        <v>285.0</v>
+        <v>282.1</v>
       </c>
       <c r="I88" s="6">
-        <v>282.6</v>
+        <v>282.1</v>
       </c>
       <c r="J88" s="6">
-        <v>283.8</v>
+        <v>285.9</v>
       </c>
       <c r="K88" s="6">
-        <v>288.2</v>
+        <v>291.5</v>
       </c>
       <c r="L88" s="6">
-        <v>280.2</v>
+        <v>297.8</v>
       </c>
       <c r="M88" s="6">
-        <v>256.4</v>
+        <v>271.4</v>
       </c>
       <c r="N88" s="6">
-        <v>1929.6</v>
+        <v>245.8</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) OFIs, FAs and captive financial institutions and money lenders/units (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.20.290.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B89" s="6">
-        <v>7.6</v>
+        <v>68.2</v>
       </c>
       <c r="C89" s="6">
-        <v>7.3</v>
+        <v>69.5</v>
       </c>
       <c r="D89" s="6">
-        <v>6.8</v>
+        <v>69.0</v>
       </c>
       <c r="E89" s="6">
-        <v>7.0</v>
+        <v>70.5</v>
       </c>
       <c r="F89" s="6">
-        <v>7.3</v>
+        <v>69.7</v>
       </c>
       <c r="G89" s="6">
-        <v>7.2</v>
+        <v>88.6</v>
       </c>
       <c r="H89" s="6">
-        <v>4.3</v>
+        <v>80.0</v>
       </c>
       <c r="I89" s="6">
-        <v>5.5</v>
+        <v>82.4</v>
       </c>
       <c r="J89" s="6">
-        <v>5.1</v>
+        <v>80.3</v>
       </c>
       <c r="K89" s="6">
-        <v>5.6</v>
+        <v>90.3</v>
       </c>
       <c r="L89" s="6">
-        <v>4.8</v>
+        <v>80.4</v>
       </c>
       <c r="M89" s="6">
-        <v>78.8</v>
+        <v>80.8</v>
       </c>
       <c r="N89" s="6">
-        <v>269.6</v>
+        <v>92.4</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis rest of the world (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.30.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B90" s="6">
-        <v>174.2</v>
+        <v>213.9</v>
       </c>
       <c r="C90" s="6">
-        <v>173.8</v>
+        <v>218.6</v>
       </c>
       <c r="D90" s="6">
-        <v>169.8</v>
+        <v>251.0</v>
       </c>
       <c r="E90" s="6">
-        <v>169.2</v>
+        <v>257.4</v>
       </c>
       <c r="F90" s="6">
-        <v>179.1</v>
+        <v>248.5</v>
       </c>
       <c r="G90" s="6">
-        <v>174.0</v>
+        <v>195.2</v>
       </c>
       <c r="H90" s="6">
-        <v>178.3</v>
+        <v>200.9</v>
       </c>
       <c r="I90" s="6">
-        <v>182.9</v>
+        <v>199.6</v>
       </c>
       <c r="J90" s="6">
-        <v>185.9</v>
+        <v>201.1</v>
       </c>
       <c r="K90" s="6">
-        <v>189.3</v>
+        <v>209.5</v>
       </c>
       <c r="L90" s="6">
-        <v>179.0</v>
+        <v>216.7</v>
       </c>
       <c r="M90" s="6">
-        <v>190.4</v>
+        <v>223.4</v>
       </c>
       <c r="N90" s="6">
-        <v>262.0</v>
+        <v>225.3</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis EU non-euro area (excluding Lithuania) (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.3B.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B91" s="6">
-        <v>58.5</v>
+        <v>57.3</v>
       </c>
       <c r="C91" s="6">
-        <v>58.0</v>
+        <v>58.8</v>
       </c>
       <c r="D91" s="6">
-        <v>57.4</v>
+        <v>60.0</v>
       </c>
       <c r="E91" s="6">
-        <v>57.3</v>
+        <v>59.8</v>
       </c>
       <c r="F91" s="6">
-        <v>60.1</v>
+        <v>62.4</v>
       </c>
       <c r="G91" s="6">
-        <v>52.3</v>
+        <v>57.5</v>
       </c>
       <c r="H91" s="6">
-        <v>52.5</v>
+        <v>56.9</v>
       </c>
       <c r="I91" s="6">
-        <v>54.1</v>
+        <v>56.0</v>
       </c>
       <c r="J91" s="6">
-        <v>55.2</v>
+        <v>57.0</v>
       </c>
       <c r="K91" s="6">
-        <v>55.0</v>
+        <v>56.6</v>
       </c>
       <c r="L91" s="6">
-        <v>57.6</v>
+        <v>58.6</v>
       </c>
       <c r="M91" s="6">
-        <v>58.1</v>
+        <v>58.4</v>
       </c>
       <c r="N91" s="6">
-        <v>122.4</v>
+        <v>58.7</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis US (Outstanding amounts)
 IFS.M.PB.N.T0__.A5A.A.1.US.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B92" s="6">
-        <v>55.0</v>
+        <v>62.4</v>
       </c>
       <c r="C92" s="6">
-        <v>56.4</v>
+        <v>63.7</v>
       </c>
       <c r="D92" s="6">
-        <v>53.2</v>
+        <v>67.2</v>
       </c>
       <c r="E92" s="6">
-        <v>52.2</v>
+        <v>70.2</v>
       </c>
       <c r="F92" s="6">
-        <v>57.8</v>
+        <v>70.1</v>
       </c>
       <c r="G92" s="6">
-        <v>59.2</v>
+        <v>70.4</v>
       </c>
       <c r="H92" s="6">
-        <v>62.4</v>
+        <v>74.6</v>
       </c>
       <c r="I92" s="6">
-        <v>63.7</v>
+        <v>72.4</v>
       </c>
       <c r="J92" s="6">
-        <v>67.2</v>
+        <v>70.9</v>
       </c>
       <c r="K92" s="6">
-        <v>70.2</v>
+        <v>75.4</v>
       </c>
       <c r="L92" s="6">
-        <v>70.1</v>
+        <v>77.6</v>
       </c>
       <c r="M92" s="6">
-        <v>69.4</v>
+        <v>76.3</v>
       </c>
       <c r="N92" s="6">
-        <v>161.7</v>
+        <v>75.7</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B93" s="6">
-        <v>-24.8</v>
+        <v>6.9</v>
       </c>
       <c r="C93" s="6">
-        <v>-19.7</v>
+        <v>10.5</v>
       </c>
       <c r="D93" s="6">
-        <v>-27.2</v>
+        <v>3.5</v>
       </c>
       <c r="E93" s="6">
-        <v>1.6</v>
+        <v>19.7</v>
       </c>
       <c r="F93" s="6">
-        <v>8.4</v>
+        <v>-19.3</v>
       </c>
       <c r="G93" s="6">
-        <v>10.1</v>
+        <v>78.0</v>
       </c>
       <c r="H93" s="6">
-        <v>6.8</v>
+        <v>3.2</v>
       </c>
       <c r="I93" s="6">
-        <v>7.9</v>
+        <v>-10.5</v>
       </c>
       <c r="J93" s="6">
-        <v>3.4</v>
+        <v>18.9</v>
       </c>
       <c r="K93" s="6">
+        <v>-9.1</v>
+      </c>
+      <c r="L93" s="6">
+        <v>-5.5</v>
+      </c>
+      <c r="M93" s="6">
+        <v>-9.7</v>
+      </c>
+      <c r="N93" s="6">
         <v>19.4</v>
-      </c>
-[...7 lines deleted...]
-        <v>3.9</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis residents (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.10.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B94" s="6">
-        <v>-30.0</v>
+        <v>5.6</v>
       </c>
       <c r="C94" s="6">
-        <v>-32.1</v>
+        <v>6.8</v>
       </c>
       <c r="D94" s="6">
-        <v>-28.0</v>
+        <v>5.5</v>
       </c>
       <c r="E94" s="6">
-        <v>-4.2</v>
+        <v>14.0</v>
       </c>
       <c r="F94" s="6">
-        <v>1.9</v>
+        <v>-0.8</v>
       </c>
       <c r="G94" s="6">
-        <v>6.0</v>
+        <v>36.7</v>
       </c>
       <c r="H94" s="6">
-        <v>5.5</v>
+        <v>-0.9</v>
       </c>
       <c r="I94" s="6">
-        <v>6.5</v>
+        <v>-11.7</v>
       </c>
       <c r="J94" s="6">
-        <v>5.3</v>
+        <v>-5.1</v>
       </c>
       <c r="K94" s="6">
-        <v>14.0</v>
+        <v>-6.0</v>
       </c>
       <c r="L94" s="6">
-        <v>-0.8</v>
+        <v>0.3</v>
       </c>
       <c r="M94" s="6">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="N94" s="6">
-        <v>0.0</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis resident MFIs/Banks (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.10.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B95" s="6">
         <v>0.0</v>
       </c>
       <c r="C95" s="6">
         <v>0.0</v>
       </c>
       <c r="D95" s="6">
         <v>0.0</v>
       </c>
       <c r="E95" s="6">
         <v>0.0</v>
       </c>
       <c r="F95" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G95" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H95" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I95" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J95" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="K95" s="6">
         <v>0.1</v>
       </c>
-      <c r="G95" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="L95" s="6">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="M95" s="6">
         <v>0.0</v>
       </c>
       <c r="N95" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis resident insurance corporations and pension funds (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.10.230.000.E.SR</t>
           </r>
         </is>
@@ -7370,1189 +7370,1189 @@
         <v>0.0</v>
       </c>
       <c r="N96" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis resident non-financial corporations (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.10.240.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B97" s="6">
-        <v>-5.9</v>
+        <v>5.6</v>
       </c>
       <c r="C97" s="6">
-        <v>-8.0</v>
+        <v>5.6</v>
       </c>
       <c r="D97" s="6">
-        <v>-3.9</v>
+        <v>5.5</v>
       </c>
       <c r="E97" s="6">
-        <v>-2.6</v>
+        <v>14.0</v>
       </c>
       <c r="F97" s="6">
-        <v>3.5</v>
+        <v>-0.8</v>
       </c>
       <c r="G97" s="6">
-        <v>7.7</v>
+        <v>29.6</v>
       </c>
       <c r="H97" s="6">
-        <v>5.5</v>
+        <v>-1.0</v>
       </c>
       <c r="I97" s="6">
-        <v>5.3</v>
+        <v>-11.7</v>
       </c>
       <c r="J97" s="6">
-        <v>5.3</v>
+        <v>-5.3</v>
       </c>
       <c r="K97" s="6">
-        <v>14.0</v>
+        <v>-6.1</v>
       </c>
       <c r="L97" s="6">
-        <v>-0.8</v>
+        <v>0.1</v>
       </c>
       <c r="M97" s="6">
-        <v>18.9</v>
+        <v>19.2</v>
       </c>
       <c r="N97" s="6">
-        <v>0.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis resident OFIs, FAs and captive financial institutions and money lenders/units (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.10.290.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B98" s="6">
-        <v>-24.1</v>
+        <v>0.1</v>
       </c>
       <c r="C98" s="6">
-        <v>-24.1</v>
+        <v>1.3</v>
       </c>
       <c r="D98" s="6">
-        <v>-24.1</v>
+        <v>0.1</v>
       </c>
       <c r="E98" s="6">
-        <v>-1.7</v>
+        <v>0.1</v>
       </c>
       <c r="F98" s="6">
-        <v>-1.7</v>
+        <v>0.1</v>
       </c>
       <c r="G98" s="6">
-        <v>-1.7</v>
+        <v>7.1</v>
       </c>
       <c r="H98" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="I98" s="6">
-        <v>1.2</v>
+        <v>0.1</v>
       </c>
       <c r="J98" s="6">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="K98" s="6">
         <v>0.0</v>
       </c>
       <c r="L98" s="6">
         <v>0.0</v>
       </c>
       <c r="M98" s="6">
-        <v>7.1</v>
+        <v>-7.2</v>
       </c>
       <c r="N98" s="6">
-        <v>0.0</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) residents (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.20.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B99" s="6">
-        <v>2.3</v>
+        <v>-0.6</v>
       </c>
       <c r="C99" s="6">
-        <v>11.1</v>
+        <v>1.6</v>
       </c>
       <c r="D99" s="6">
-        <v>-0.6</v>
+        <v>1.8</v>
       </c>
       <c r="E99" s="6">
-        <v>3.1</v>
+        <v>5.2</v>
       </c>
       <c r="F99" s="6">
-        <v>3.6</v>
+        <v>-7.7</v>
       </c>
       <c r="G99" s="6">
-        <v>2.2</v>
+        <v>39.2</v>
       </c>
       <c r="H99" s="6">
-        <v>-0.6</v>
+        <v>0.3</v>
       </c>
       <c r="I99" s="6">
         <v>-0.6</v>
       </c>
       <c r="J99" s="6">
-        <v>1.8</v>
+        <v>21.7</v>
       </c>
       <c r="K99" s="6">
-        <v>5.1</v>
+        <v>-3.2</v>
       </c>
       <c r="L99" s="6">
-        <v>-7.7</v>
+        <v>-6.4</v>
       </c>
       <c r="M99" s="6">
-        <v>39.2</v>
+        <v>-26.2</v>
       </c>
       <c r="N99" s="6">
-        <v>0.8</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) MFIs/Banks (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.20.100.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B100" s="6">
         <v>0.0</v>
       </c>
       <c r="C100" s="6">
         <v>0.0</v>
       </c>
       <c r="D100" s="6">
         <v>0.0</v>
       </c>
       <c r="E100" s="6">
         <v>0.0</v>
       </c>
       <c r="F100" s="6">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="G100" s="6">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="H100" s="6">
         <v>0.0</v>
       </c>
       <c r="I100" s="6">
         <v>0.0</v>
       </c>
       <c r="J100" s="6">
         <v>0.0</v>
       </c>
       <c r="K100" s="6">
         <v>0.0</v>
       </c>
       <c r="L100" s="6">
         <v>0.0</v>
       </c>
       <c r="M100" s="6">
         <v>0.0</v>
       </c>
       <c r="N100" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) insurance corporations and pension funds (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.20.230.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B101" s="6">
         <v>0.0</v>
       </c>
       <c r="C101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="G101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H101" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I101" s="6">
         <v>-0.1</v>
       </c>
-      <c r="D101" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="J101" s="6">
         <v>0.0</v>
       </c>
       <c r="K101" s="6">
         <v>0.0</v>
       </c>
       <c r="L101" s="6">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="M101" s="6">
         <v>0.0</v>
       </c>
       <c r="N101" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) non-financial corporations (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.20.240.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B102" s="6">
-        <v>2.2</v>
+        <v>0.1</v>
       </c>
       <c r="C102" s="6">
-        <v>11.3</v>
+        <v>1.6</v>
       </c>
       <c r="D102" s="6">
-        <v>-0.7</v>
+        <v>1.7</v>
       </c>
       <c r="E102" s="6">
-        <v>2.8</v>
+        <v>4.9</v>
       </c>
       <c r="F102" s="6">
-        <v>3.2</v>
+        <v>-7.5</v>
       </c>
       <c r="G102" s="6">
-        <v>2.0</v>
+        <v>29.4</v>
       </c>
       <c r="H102" s="6">
-        <v>0.1</v>
+        <v>-0.5</v>
       </c>
       <c r="I102" s="6">
-        <v>-0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="J102" s="6">
-        <v>1.7</v>
+        <v>21.6</v>
       </c>
       <c r="K102" s="6">
-        <v>4.8</v>
+        <v>-3.3</v>
       </c>
       <c r="L102" s="6">
-        <v>-7.6</v>
+        <v>-6.7</v>
       </c>
       <c r="M102" s="6">
-        <v>29.4</v>
+        <v>-3.5</v>
       </c>
       <c r="N102" s="6">
-        <v>0.0</v>
+        <v>-1.6</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis euro area (excluding Lithuania) OFIs, FAs and captive financial institutions and money lenders/units (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.20.290.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B103" s="6">
-        <v>0.0</v>
+        <v>-0.8</v>
       </c>
       <c r="C103" s="6">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
       <c r="D103" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="E103" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="F103" s="6">
+        <v>-0.1</v>
+      </c>
+      <c r="G103" s="6">
+        <v>9.9</v>
+      </c>
+      <c r="H103" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="I103" s="6">
         <v>0.1</v>
       </c>
-      <c r="E103" s="6">
+      <c r="J103" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="K103" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="L103" s="6">
         <v>0.2</v>
       </c>
-      <c r="F103" s="6">
+      <c r="M103" s="6">
+        <v>-22.7</v>
+      </c>
+      <c r="N103" s="6">
         <v>0.1</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.8</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis rest of the world (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.30.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B104" s="6">
-        <v>2.9</v>
+        <v>2.0</v>
       </c>
       <c r="C104" s="6">
-        <v>1.3</v>
+        <v>2.1</v>
       </c>
       <c r="D104" s="6">
-        <v>1.4</v>
+        <v>-3.7</v>
       </c>
       <c r="E104" s="6">
-        <v>2.7</v>
+        <v>0.7</v>
       </c>
       <c r="F104" s="6">
-        <v>2.9</v>
+        <v>-10.7</v>
       </c>
       <c r="G104" s="6">
         <v>2.0</v>
       </c>
       <c r="H104" s="6">
-        <v>1.9</v>
+        <v>3.8</v>
       </c>
       <c r="I104" s="6">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
       <c r="J104" s="6">
-        <v>-3.7</v>
+        <v>2.3</v>
       </c>
       <c r="K104" s="6">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="L104" s="6">
-        <v>-10.8</v>
+        <v>0.6</v>
       </c>
       <c r="M104" s="6">
-        <v>1.8</v>
+        <v>4.5</v>
       </c>
       <c r="N104" s="6">
-        <v>3.1</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis EU non-euro area (excluding Lithuania) (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.3B.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B105" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="C105" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="D105" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="E105" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F105" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="G105" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="H105" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="I105" s="6">
         <v>-0.1</v>
       </c>
-      <c r="C105" s="6">
-[...2 lines deleted...]
-      <c r="D105" s="6">
+      <c r="J105" s="6">
         <v>-0.1</v>
       </c>
-      <c r="E105" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="K105" s="6">
         <v>0.0</v>
       </c>
       <c r="L105" s="6">
-        <v>1.6</v>
+        <v>0.1</v>
       </c>
       <c r="M105" s="6">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="N105" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Equity held by investment funds vis-a-vis US (Transactions)
 IFS.M.PB.N.T0__.A5A.A.4.US.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B106" s="6">
-        <v>3.0</v>
+        <v>1.2</v>
       </c>
       <c r="C106" s="6">
-        <v>3.9</v>
+        <v>1.4</v>
       </c>
       <c r="D106" s="6">
+        <v>-0.2</v>
+      </c>
+      <c r="E106" s="6">
+        <v>-0.1</v>
+      </c>
+      <c r="F106" s="6">
+        <v>-0.1</v>
+      </c>
+      <c r="G106" s="6">
+        <v>-0.2</v>
+      </c>
+      <c r="H106" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="I106" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="J106" s="6">
+        <v>-0.1</v>
+      </c>
+      <c r="K106" s="6">
+        <v>-0.3</v>
+      </c>
+      <c r="L106" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="6">
         <v>1.2</v>
       </c>
-      <c r="E106" s="6">
-[...25 lines deleted...]
-      </c>
       <c r="N106" s="6">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives, non-financial assets and other remaining assets held by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.A8X.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B107" s="6">
-        <v>807.5</v>
+        <v>892.8</v>
       </c>
       <c r="C107" s="6">
-        <v>836.0</v>
+        <v>890.2</v>
       </c>
       <c r="D107" s="6">
-        <v>861.7</v>
+        <v>865.2</v>
       </c>
       <c r="E107" s="6">
-        <v>867.2</v>
+        <v>905.1</v>
       </c>
       <c r="F107" s="6">
-        <v>870.9</v>
+        <v>942.9</v>
       </c>
       <c r="G107" s="6">
-        <v>917.3</v>
+        <v>1146.3</v>
       </c>
       <c r="H107" s="6">
-        <v>919.2</v>
+        <v>1121.7</v>
       </c>
       <c r="I107" s="6">
-        <v>916.5</v>
+        <v>1119.0</v>
       </c>
       <c r="J107" s="6">
-        <v>914.0</v>
+        <v>1137.1</v>
       </c>
       <c r="K107" s="6">
-        <v>963.4</v>
+        <v>1117.6</v>
       </c>
       <c r="L107" s="6">
-        <v>999.4</v>
+        <v>1128.4</v>
       </c>
       <c r="M107" s="6">
-        <v>1068.3</v>
+        <v>1186.2</v>
       </c>
       <c r="N107" s="6">
-        <v>1117.5</v>
+        <v>1149.2</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Financial derivatives, non-financial assets and other remaining assets held by investment funds (Transactions)
 IFS.M.PB.N.T0__.A8X.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B108" s="6">
-        <v>0.6</v>
+        <v>-0.5</v>
       </c>
       <c r="C108" s="6">
-        <v>28.8</v>
+        <v>1.6</v>
       </c>
       <c r="D108" s="6">
-        <v>26.5</v>
+        <v>2.3</v>
       </c>
       <c r="E108" s="6">
-        <v>6.8</v>
+        <v>41.7</v>
       </c>
       <c r="F108" s="6">
-        <v>0.0</v>
+        <v>35.5</v>
       </c>
       <c r="G108" s="6">
-        <v>22.6</v>
+        <v>355.2</v>
       </c>
       <c r="H108" s="6">
-        <v>-0.1</v>
+        <v>27.5</v>
       </c>
       <c r="I108" s="6">
-        <v>1.4</v>
+        <v>77.3</v>
       </c>
       <c r="J108" s="6">
-        <v>2.7</v>
+        <v>62.3</v>
       </c>
       <c r="K108" s="6">
-        <v>41.8</v>
+        <v>-25.3</v>
       </c>
       <c r="L108" s="6">
-        <v>35.5</v>
+        <v>-2.4</v>
       </c>
       <c r="M108" s="6">
-        <v>317.2</v>
+        <v>53.3</v>
       </c>
       <c r="N108" s="6">
-        <v>7.7</v>
+        <v>-15.0</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Total liabilities issued by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.L00.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B109" s="6">
-        <v>4240.9</v>
+        <v>4071.1</v>
       </c>
       <c r="C109" s="6">
-        <v>4250.1</v>
+        <v>4082.8</v>
       </c>
       <c r="D109" s="6">
-        <v>4244.6</v>
+        <v>4120.5</v>
       </c>
       <c r="E109" s="6">
-        <v>4236.8</v>
+        <v>4201.0</v>
       </c>
       <c r="F109" s="6">
-        <v>4293.5</v>
+        <v>4241.7</v>
       </c>
       <c r="G109" s="6">
-        <v>4372.0</v>
+        <v>4895.4</v>
       </c>
       <c r="H109" s="6">
-        <v>4390.2</v>
+        <v>4929.0</v>
       </c>
       <c r="I109" s="6">
-        <v>4403.7</v>
+        <v>4935.2</v>
       </c>
       <c r="J109" s="6">
-        <v>4443.4</v>
+        <v>4998.7</v>
       </c>
       <c r="K109" s="6">
-        <v>4533.1</v>
+        <v>4987.4</v>
       </c>
       <c r="L109" s="6">
-        <v>4574.5</v>
+        <v>5041.2</v>
       </c>
       <c r="M109" s="6">
-        <v>4720.5</v>
+        <v>5211.5</v>
       </c>
       <c r="N109" s="6">
-        <v>4609.7</v>
+        <v>5207.3</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Total liabilities issued by investment funds (Transactions)
 IFS.M.PB.N.T0__.L00.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B110" s="6">
-        <v>-9.8</v>
+        <v>6.7</v>
       </c>
       <c r="C110" s="6">
-        <v>5.7</v>
+        <v>10.8</v>
       </c>
       <c r="D110" s="6">
-        <v>3.1</v>
+        <v>28.6</v>
       </c>
       <c r="E110" s="6">
-        <v>-8.9</v>
+        <v>77.7</v>
       </c>
       <c r="F110" s="6">
-        <v>21.0</v>
+        <v>28.6</v>
       </c>
       <c r="G110" s="6">
-        <v>41.1</v>
+        <v>427.2</v>
       </c>
       <c r="H110" s="6">
-        <v>6.9</v>
+        <v>52.8</v>
       </c>
       <c r="I110" s="6">
-        <v>9.8</v>
+        <v>75.5</v>
       </c>
       <c r="J110" s="6">
-        <v>30.1</v>
+        <v>106.5</v>
       </c>
       <c r="K110" s="6">
-        <v>79.1</v>
+        <v>-11.9</v>
       </c>
       <c r="L110" s="6">
-        <v>29.3</v>
+        <v>10.0</v>
       </c>
       <c r="M110" s="6">
-        <v>378.3</v>
+        <v>95.2</v>
       </c>
       <c r="N110" s="6">
-        <v>30.9</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Loans and deposits received by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.L20.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B111" s="6">
-        <v>380.9</v>
+        <v>442.8</v>
       </c>
       <c r="C111" s="6">
-        <v>395.0</v>
+        <v>445.1</v>
       </c>
       <c r="D111" s="6">
-        <v>403.8</v>
+        <v>448.4</v>
       </c>
       <c r="E111" s="6">
-        <v>409.0</v>
+        <v>498.2</v>
       </c>
       <c r="F111" s="6">
-        <v>407.4</v>
+        <v>506.6</v>
       </c>
       <c r="G111" s="6">
-        <v>431.2</v>
+        <v>602.1</v>
       </c>
       <c r="H111" s="6">
-        <v>435.9</v>
+        <v>598.2</v>
       </c>
       <c r="I111" s="6">
-        <v>442.4</v>
+        <v>582.5</v>
       </c>
       <c r="J111" s="6">
-        <v>448.0</v>
+        <v>558.5</v>
       </c>
       <c r="K111" s="6">
-        <v>501.8</v>
+        <v>555.3</v>
       </c>
       <c r="L111" s="6">
-        <v>510.5</v>
+        <v>553.9</v>
       </c>
       <c r="M111" s="6">
-        <v>553.7</v>
+        <v>556.5</v>
       </c>
       <c r="N111" s="6">
-        <v>581.7</v>
+        <v>582.7</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Loans and deposits received by investment funds (Transactions)
 IFS.M.PB.N.T0__.L20.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B112" s="6">
-        <v>-6.9</v>
+        <v>2.6</v>
       </c>
       <c r="C112" s="6">
-        <v>14.1</v>
+        <v>4.2</v>
       </c>
       <c r="D112" s="6">
-        <v>9.6</v>
+        <v>3.2</v>
       </c>
       <c r="E112" s="6">
-        <v>5.1</v>
+        <v>53.9</v>
       </c>
       <c r="F112" s="6">
-        <v>-1.5</v>
+        <v>8.3</v>
       </c>
       <c r="G112" s="6">
-        <v>23.8</v>
+        <v>0.0</v>
       </c>
       <c r="H112" s="6">
-        <v>4.7</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="6">
-        <v>6.5</v>
+        <v>0.0</v>
       </c>
       <c r="J112" s="6">
-        <v>5.6</v>
+        <v>0.0</v>
       </c>
       <c r="K112" s="6">
-        <v>53.8</v>
+        <v>0.0</v>
       </c>
       <c r="L112" s="6">
-        <v>8.7</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="6">
         <v>0.0</v>
       </c>
       <c r="N112" s="6">
         <v>0.0</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.L30.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B113" s="6">
-        <v>3486.9</v>
+        <v>3299.1</v>
       </c>
       <c r="C113" s="6">
-        <v>3483.3</v>
+        <v>3301.0</v>
       </c>
       <c r="D113" s="6">
-        <v>3449.6</v>
+        <v>3326.4</v>
       </c>
       <c r="E113" s="6">
-        <v>3458.3</v>
+        <v>3362.1</v>
       </c>
       <c r="F113" s="6">
-        <v>3516.1</v>
+        <v>3388.5</v>
       </c>
       <c r="G113" s="6">
-        <v>3572.9</v>
+        <v>3858.5</v>
       </c>
       <c r="H113" s="6">
-        <v>3588.5</v>
+        <v>3916.6</v>
       </c>
       <c r="I113" s="6">
-        <v>3590.1</v>
+        <v>3927.3</v>
       </c>
       <c r="J113" s="6">
-        <v>3615.0</v>
+        <v>3985.3</v>
       </c>
       <c r="K113" s="6">
-        <v>3655.2</v>
+        <v>3996.6</v>
       </c>
       <c r="L113" s="6">
-        <v>3680.9</v>
+        <v>4042.0</v>
       </c>
       <c r="M113" s="6">
-        <v>3755.7</v>
+        <v>4202.4</v>
       </c>
       <c r="N113" s="6">
-        <v>3673.3</v>
+        <v>4206.9</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">IF units/shares issued by investment funds (Transactions)
 IFS.M.PB.N.T0__.L30.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B114" s="6">
-        <v>-14.6</v>
+        <v>8.8</v>
       </c>
       <c r="C114" s="6">
-        <v>-16.8</v>
+        <v>-1.0</v>
       </c>
       <c r="D114" s="6">
-        <v>-17.3</v>
+        <v>15.6</v>
       </c>
       <c r="E114" s="6">
-        <v>5.1</v>
+        <v>24.7</v>
       </c>
       <c r="F114" s="6">
-        <v>16.3</v>
+        <v>19.7</v>
       </c>
       <c r="G114" s="6">
-        <v>31.7</v>
+        <v>71.5</v>
       </c>
       <c r="H114" s="6">
-        <v>7.7</v>
+        <v>46.2</v>
       </c>
       <c r="I114" s="6">
-        <v>-4.3</v>
+        <v>8.4</v>
       </c>
       <c r="J114" s="6">
-        <v>14.4</v>
+        <v>115.9</v>
       </c>
       <c r="K114" s="6">
-        <v>25.8</v>
+        <v>-24.3</v>
       </c>
       <c r="L114" s="6">
-        <v>19.0</v>
+        <v>1.5</v>
       </c>
       <c r="M114" s="6">
-        <v>53.2</v>
+        <v>73.4</v>
       </c>
       <c r="N114" s="6">
-        <v>19.1</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Remaining liabilities (incl. financial derivatives) issued by investment funds (Outstanding amounts)
 IFS.M.PB.N.T0__.L8X.A.1.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B115" s="6">
-        <v>373.1</v>
+        <v>329.2</v>
       </c>
       <c r="C115" s="6">
-        <v>371.8</v>
+        <v>336.7</v>
       </c>
       <c r="D115" s="6">
-        <v>391.2</v>
+        <v>345.7</v>
       </c>
       <c r="E115" s="6">
-        <v>369.6</v>
+        <v>340.7</v>
       </c>
       <c r="F115" s="6">
-        <v>370.0</v>
+        <v>346.6</v>
       </c>
       <c r="G115" s="6">
-        <v>367.9</v>
+        <v>434.8</v>
       </c>
       <c r="H115" s="6">
-        <v>365.8</v>
+        <v>414.2</v>
       </c>
       <c r="I115" s="6">
-        <v>371.2</v>
+        <v>425.4</v>
       </c>
       <c r="J115" s="6">
-        <v>380.5</v>
+        <v>454.9</v>
       </c>
       <c r="K115" s="6">
-        <v>376.1</v>
+        <v>435.5</v>
       </c>
       <c r="L115" s="6">
-        <v>383.1</v>
+        <v>445.3</v>
       </c>
       <c r="M115" s="6">
-        <v>411.1</v>
+        <v>452.6</v>
       </c>
       <c r="N115" s="6">
-        <v>463.9</v>
+        <v>417.7</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Remaining liabilities (incl. financial derivatives) issued by investment funds (Transactions)
 IFS.M.PB.N.T0__.L8X.A.4.00.000.000.E.SR</t>
           </r>
         </is>
       </c>
       <c r="B116" s="6">
-        <v>11.8</v>
+        <v>-4.5</v>
       </c>
       <c r="C116" s="6">
-        <v>8.4</v>
+        <v>7.7</v>
       </c>
       <c r="D116" s="6">
-        <v>10.8</v>
+        <v>9.8</v>
       </c>
       <c r="E116" s="6">
-        <v>-19.1</v>
+        <v>-0.8</v>
       </c>
       <c r="F116" s="6">
-        <v>6.2</v>
+        <v>0.6</v>
       </c>
       <c r="G116" s="6">
-        <v>-14.3</v>
+        <v>355.7</v>
       </c>
       <c r="H116" s="6">
-        <v>-5.5</v>
+        <v>6.4</v>
       </c>
       <c r="I116" s="6">
-        <v>7.7</v>
+        <v>66.9</v>
       </c>
       <c r="J116" s="6">
-        <v>10.1</v>
+        <v>-9.4</v>
       </c>
       <c r="K116" s="6">
-        <v>-0.6</v>
+        <v>12.5</v>
       </c>
       <c r="L116" s="6">
-        <v>1.6</v>
+        <v>8.5</v>
       </c>
       <c r="M116" s="6">
-        <v>325.1</v>
+        <v>21.8</v>
       </c>
       <c r="N116" s="6">
-        <v>11.8</v>
+        <v>-15.7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="B8:N8"/>
     <mergeCell ref="B9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>